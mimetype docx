--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -17,51 +17,51 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D377C60" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="00DD2318" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB6230" w14:textId="5012AA47" w:rsidR="00DD2318" w:rsidRDefault="008C502E" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Development of the Public Realm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE2BA42" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
@@ -158,207 +158,192 @@
     </w:p>
     <w:p w14:paraId="5B1CCA77" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A900AEC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Operational Policy - Liveable Neighbourhoods  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DC11EA" w14:textId="7D78EBEF" w:rsidR="00B54952" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Development Control  Policy (DCP) 2.3 - Public Open Space in Residential Areas o </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>State Planning Policy 3.7 - Planning for Bushfire Risk</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Requirements for the </w:t>
+        <w:t xml:space="preserve">State Planning Policy 3.7 - Planning for Bushfire Risk Requirements for the </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">provision of public open space in urban areas are detailed under Element 5 of Liveable Neighbourhoods. While Element 5 provides comprehensive requirements in relation to public open space provision, it is silent in relation to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> land circumstances which the City of Cockburn deems inappropriate for crediting as part of public open space. This Policy identifies such land features which will not be accepted by the City as part of the public open space requirement.</w:t>
+        <w:t>provision of public open space in urban areas are detailed under Element 5 of Liveable Neighbourhoods. While Element 5 provides comprehensive requirements in relation to public open space provision, it is silent in relation to a number of land circumstances which the City of Cockburn deems inappropriate for crediting as part of public open space. This Policy identifies such land features which will not be accepted by the City as part of the public open space requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B22C00" w14:textId="77777777" w:rsidR="00B54952" w:rsidRDefault="00B54952" w:rsidP="001846A8"/>
     <w:p w14:paraId="6034050F" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB84A3E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRPr="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E"/>
     <w:p w14:paraId="3294216B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="345" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(1) Development On Local Reserves (Parks and Recreation) for which development approval is not required </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D2C57B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEF080D" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C14CB0A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="4C14CB0A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a proposal meets the provisions of table 1 below, no development approval is required.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BE2343" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5B9902" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="1D5B9902" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a proposal does not meet the provisions of table 1 below, development approval is required, and advertising may be required subject to assessment of the impact on adjoining landowners. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E09A922" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AA5B2A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="33AA5B2A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a development approval is required, the application for development form, drawings, justification letter and checklist must be completed. The City will not require a copy of the Certificate of title or the consent and indemnity form. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016CBB15" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10549039" w14:textId="0DEF66AB" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>TABLE 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172D820C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E2C7B2" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="16" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="39" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3687"/>
         <w:gridCol w:w="5941"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C502E" w14:paraId="7452024A" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6213E07D" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -567,79 +552,77 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55E00132" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Play or Gym Equipment  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D9ACCFC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="0D9ACCFC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Manufactured play or gym equipment shall be exempt from Development Approval. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06B68FA8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24B1C4AC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="24B1C4AC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bespoke play or gym equipment shall be assessed by a qualified playground auditor and confirmed to </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52D2CD81" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">be compliant to be deemed exempt from Development Approval. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C22B197" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -743,129 +726,113 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01CDE02C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Shade sails  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="521DA012" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="521DA012" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
-              <w:ind w:right="18" w:hanging="360"/>
+              <w:ind w:right="18"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Development Approval is not required where replacing ‘like for like’ within the same location, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and height.  </w:t>
+              <w:t xml:space="preserve">Development Approval is not required where replacing ‘like for like’ within the same location, footprint and height.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5592B333" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77F18224" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="77F18224" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="18" w:hanging="360"/>
+              <w:ind w:right="18"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is not required for new shade sails, provided the development is setback a minimum of 2m from any lot boundary or road reserve. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="23E88842" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="11" w:type="dxa"/>
             <w:right w:w="4" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1116"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="233AE075" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Picnic, Barbecue </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and Shelters  </w:t>
+              <w:t xml:space="preserve">Picnic, Barbecue Areas and Shelters  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24C1AD97" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No Development Approval is required provided the development is setback a minimum of 2m from any lot boundary or road reserve.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="352D3F77" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
@@ -1057,51 +1024,50 @@
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3014" w:right="1136" w:bottom="915" w:left="1133" w:header="566" w:footer="564" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D9ABB7A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1440" w:right="10466"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblInd w:w="-302" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="11" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="73" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3687"/>
         <w:gridCol w:w="5941"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C502E" w14:paraId="7203CE9A" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24170267" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -1169,224 +1135,203 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56EB148D" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">greater than 2m in height (measured from the Natural Ground Level) are setback a minimum of 2m of any lot boundary or road reserve. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13805744" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA090B6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="3DA090B6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Where Retaining Walls greater than 2m in height (measured from the Natural Ground Level) are setback within 2m of any lot boundary or road reserve, whichever is applicable, Development Approval is required. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53DC7B1F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C6C2868" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="4C6C2868" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required where the lot has not been ceded as a local reserve. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C56F6F2" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="169B1840" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="5859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1514A2C7" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Free standing walls  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B557C0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="53B557C0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Development Approval is not required for free standing walls in line with City approved civil drawings under an approved subdivision, where the land has already been ceded as a local reserve and the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Walls greater than 2m in height (measured from the Natural Ground Level) are setback 2m of any lot boundary or road reserve, whichever is applicable. </w:t>
+              <w:t xml:space="preserve">Development Approval is not required for free standing walls in line with City approved civil drawings under an approved subdivision, where the land has already been ceded as a local reserve and the Free Standing Walls greater than 2m in height (measured from the Natural Ground Level) are setback 2m of any lot boundary or road reserve, whichever is applicable. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EF44813" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C7DED40" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76037CE6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EDB7CC9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="454F2753" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="454F2753" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Where the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> walls greater than 2m in height (measured from the Natural Ground Level) are setback within 2m of any lot boundary or road reserve, whichever is applicable Development Approval is required. </w:t>
+              <w:t xml:space="preserve">Where the Free standing walls greater than 2m in height (measured from the Natural Ground Level) are setback within 2m of any lot boundary or road reserve, whichever is applicable Development Approval is required. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08A4822F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A22EF30" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="2A22EF30" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required where the lot has not been ceded as a local reserve. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="193EBB10" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="174F0AC9" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1551,51 +1496,50 @@
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1440" w:right="10466"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52D5D90B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1440" w:right="10466"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19383D07" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1440" w:right="10466"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblInd w:w="-302" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="11" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3687"/>
         <w:gridCol w:w="5941"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C502E" w14:paraId="7E494427" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48B799EF" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -1646,189 +1590,176 @@
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BC88DB8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37F1A7EE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="37F1A7EE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required for hard surface access roads which are constructed from asphalt or concrete, and are longer than 20m in length, where the land has already been ceded.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CC4385E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EB33F00" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="1EB33F00" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">All access roads require development approval </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> proposed on land yet to be ceded as a reserve.  </w:t>
+              <w:t xml:space="preserve">All access roads require development approval where proposed on land yet to be ceded as a reserve.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D84961A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="7411AAB4" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="5033"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25ACB336" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Access roads within Public Open Space sites  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D63EAF7" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="6D63EAF7" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is not required for access roads which are less than 20m in length and constructed from compacted materials (such as limestone) in line with approved civil drawings under an approved subdivision by the City where the land has already been ceded as a local reserve. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D3A0975" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26898D92" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="26898D92" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="2" w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required for hard surface access roads which are constructed from asphalt or concrete, and are longer than 20m in length, where the land has already been ceded. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0608D922" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C7E9E95" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="1C7E9E95" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Where the lot has not been ceded – development approval is required. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40967A91" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67E8EE9B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E1699A8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
@@ -1852,168 +1783,156 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64CEB226" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Car parking </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68955842" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="68955842" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Development Approval is not required where replacing car parking areas like for like, meaning the exact same location, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and number of bays. </w:t>
+              <w:t xml:space="preserve">Development Approval is not required where replacing car parking areas like for like, meaning the exact same location, footprint and number of bays. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4467D0DD" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DC495E9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="5DC495E9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required for all new car parking bays or car parking areas. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59B7ED80" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="68A0B247" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="2251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46968989" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vehicle charger infrastructure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18271CB9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="18271CB9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No Development Approval required where locating this infrastructure within an approved car parking area. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F859FCD" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="345056F6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="345056F6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required for all new car parking bays and car parking areas which proposed vehicle charger infrastructure. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0924ECE5" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="4F8B7015" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2107,51 +2026,50 @@
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1440" w:right="10466"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ECF4907" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1440" w:right="10466"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="137DB77C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-1440" w:right="10466"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblInd w:w="-302" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="11" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="44" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3687"/>
         <w:gridCol w:w="5941"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C502E" w14:paraId="64898DB7" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10E121B2" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -2247,223 +2165,186 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="128A6571" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sports lights/ floodlighting </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62625014" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="62625014" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">No Development Approval is required </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">No Development Approval is required where </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70A6F9A9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">replacing sports lights/ floodlights like for like, meaning the exact same location, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and light omission. </w:t>
+              <w:t xml:space="preserve">replacing sports lights/ floodlights like for like, meaning the exact same location, height and light omission. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50C4C5E6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27E8EBFC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="27E8EBFC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required for all new sports lights/ flood lights. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DB1FDD0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2062D12F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="2062D12F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No Development Approval is required for Shelter and footpath lighting and solar bollards. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09FFA988" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="623E14D8" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="1975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EFF2C89" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3" w:right="271"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Goal posts and practice nets, volleyball posts, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and cricket nets </w:t>
+              <w:t xml:space="preserve">Goal posts and practice nets, volleyball posts, nets and cricket nets </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E5C47E0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="6E5C47E0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">No Development Approval is required where replacing goal posts and practice nets like for like, meaning the exact same location, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and width. </w:t>
+              <w:t xml:space="preserve">No Development Approval is required where replacing goal posts and practice nets like for like, meaning the exact same location, height and width. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="653E60D9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25164411" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="25164411" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required for all new goal posts and practice nets. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="03713FB2" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02B2860D" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
@@ -2506,80 +2387,78 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AA53282" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Drainage basins and sumps </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E8F6A76" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="1E8F6A76" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="48"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is not required for drainage basins and sumps applications in line with City approved civil drawings under an approved subdivision, where the land has already been ceded as a local reserve. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EF40469" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="725A1E49" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="725A1E49" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="48"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required where the lot has not been ceded as a local reserve. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="0C7DE0BB" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="337947EC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
@@ -2621,80 +2500,80 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="542315E3" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fences (all types) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="610B88E5" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="610B88E5" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:right="7" w:hanging="360"/>
+              <w:ind w:right="7"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is not required for fence applications in line with City approved civil drawings under an approved subdivision where the land has already been ceded as a local reserve. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="128F9475" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293F091F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="293F091F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="7" w:hanging="360"/>
+              <w:ind w:right="7"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required where the lot has not been ceded as a local reserve. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="724DC213" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C1B4E9C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2740,107 +2619,98 @@
               <w:t xml:space="preserve">Development Approval required. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="2ABB8C64" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29B2E1FC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Jetty, Pontoons, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and boardwalks </w:t>
+              <w:t xml:space="preserve">Jetty, Pontoons, Groynes and boardwalks </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E944F85" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval required. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7805A174" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:sectPr w:rsidR="008C502E">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="even" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="869" w:left="1440" w:header="566" w:footer="564" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9628" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="11" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="46" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3687"/>
         <w:gridCol w:w="5941"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C502E" w14:paraId="1F755119" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B0FEA23" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -3035,79 +2905,77 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C3658DE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Artwork </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BFC095F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="6BFC095F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">No Development Approval required for Artwork. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F0081B7" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="117D1B3B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="117D1B3B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required for any Artwork that proposes a variable message sign. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="078A606F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="3CBDA606" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -3209,80 +3077,78 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54A4C843" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Closed-Circuit Television (CCTV) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50A3929F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="50A3929F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is not required where CCTV is proposed to be affixed to an approved building or structure. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E3CC743" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB52596" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+          <w:p w14:paraId="6CB52596" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="241" w:lineRule="auto"/>
-              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Development Approval is required, where CCTV is proposed on a freestanding pole within 2m of any lot boundary or road reserve, whichever is applicable. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C6FD9EF" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C502E" w14:paraId="34E71D73" w14:textId="77777777" w:rsidTr="00FA1665">
         <w:trPr>
           <w:trHeight w:val="2528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -3318,1628 +3184,1403 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Development Approval is not required where: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10C000DE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30EDEEE9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="243" w:lineRule="auto"/>
               <w:ind w:left="871" w:hanging="480"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>i</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">i. </w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve">they relate to storage of items on a temporary basis for an approved use on the local reserve that has obtained Development </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32F32534" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="00FA1665">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="338" w:right="195" w:firstLine="533"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approval; and ii. </w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve">the location of the sea container is agreed to in writing by Head of Development Assessment and Compliance.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B62BE9D" w14:textId="21618B49" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="424B2E5A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63ABA606" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(2) Provision of Public Open Space (POS) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0D256F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5261EF09" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="5261EF09" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The following land will not be accepted by the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> as part of any public open space requirement:  </w:t>
+        <w:t xml:space="preserve">The following land will not be accepted by the City as part of any public open space requirement:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121C12B3" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="121C12B3" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subdivision entry statements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A061C1E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="5A061C1E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Land where public access is incapable, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or denied. </w:t>
+        <w:t xml:space="preserve">Land where public access is incapable, restricted or denied. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3771827E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="3771827E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Buffers separating incompatible land uses where the width of such buffer is below 30m. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A7DC37" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="18A7DC37" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Road verges. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB7E58C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="7AB7E58C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Land with a restriction on the certificate of title which in the opinion of the City will unreasonably impede the ability to use the land for public open space. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEE1535" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B07B13" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486E8C9A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="486E8C9A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No part of the 20m building protection zone should be included within any area of current or proposed public open space, unless: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5414BDCB" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC20A62" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="3AC20A62" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The identified area is already cleared of natural vegetation and is proposed to remain clear of vegetation in a manner that facilitates the ongoing low fuel levels being maintained (such as irrigated manicured parkland); and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4115322F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1277"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65331415" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="65331415" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t>There is a physical barrier (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 3m concrete footpath, retaining structure, wall, masonry fencing) which demarcates this portion of the public open space such that it does not gradually regenerate through natural processes such as being adjoined by bushland. </w:t>
+        <w:t xml:space="preserve">There is a physical barrier (e.g. 3m concrete footpath, retaining structure, wall, masonry fencing) which demarcates this portion of the public open space such that it does not gradually regenerate through natural processes such as being adjoined by bushland. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73964FC1" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687E8F0E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A42F44F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="5A42F44F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The following land will not be accepted by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> may allow such land to be included in restricted use public open space: </w:t>
+        <w:t xml:space="preserve">The following land will not be accepted by the City as public open space unless, in the opinion of the City, there is some community benefit in doing so.  The City may allow such land to be included in restricted use public open space: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A36DF0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BD77F6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="79BD77F6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t>Land within or forming part of any utility or easement containing underground infrastructure (such as a gas pipeline) or above ground infrastructure (such as a transmission line corridor</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Land within or forming part of any utility or easement containing underground infrastructure (such as a gas pipeline) or above ground infrastructure (such as a transmission line corridor); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B00828" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2035E709" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EED0B87" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="4EED0B87" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The following land will not be accepted by the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> as public open space, unless ‘in principle’ support is also obtained at the local structure plan stage from Department of Regional Development and Lands and the land will be remediated or investigated to the satisfaction of the Department of Environment and Conservation and the City prior to vesting: </w:t>
+        <w:t xml:space="preserve">The following land will not be accepted by the City as public open space, unless ‘in principle’ support is also obtained at the local structure plan stage from Department of Regional Development and Lands and the land will be remediated or investigated to the satisfaction of the Department of Environment and Conservation and the City prior to vesting: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E009EA" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE947FA" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="0BE947FA" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Land considered to be ‘contaminated’ or ‘possibly contaminated’ under the Contaminated Sites Act 2003 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7AFFF0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB963EA" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="7CB963EA" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All other aspects of public open space provision are to comply with Element 5 of Liveable Neighbourhoods. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3AFE04" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452FE2F4" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(3) Incorporation of Natural Areas in Public Open Space and Drainage Areas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59227C16" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFF42D8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="1AFF42D8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where development is proposed adjacent to a natural area Management Plan/s must be submitted and approved by the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Where development is proposed adjacent to a natural area Management Plan/s must be submitted and approved by the City. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB40CB1" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F57D34C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="0F57D34C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where development includes or is adjacent to a wetland, buffers are provided and managed to protect and maintain wetland values. Buffers also act to protect the community from potential impacts such as nuisance midge. The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> will apply buffer distances as outlined in Department of Water and Environment and Department of Planning, Lands and Heritage wetland buffer guidelines. A 50m buffer is generally required. </w:t>
+        <w:t xml:space="preserve">Where development includes or is adjacent to a wetland, buffers are provided and managed to protect and maintain wetland values. Buffers also act to protect the community from potential impacts such as nuisance midge. The City will apply buffer distances as outlined in Department of Water and Environment and Department of Planning, Lands and Heritage wetland buffer guidelines. A 50m buffer is generally required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3751BACA" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5577A95A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="5577A95A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where development includes or is adjacent to a wetland an adequate midge buffers must be provided. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA8D6F5" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4B591B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A6546C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="67A6546C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Natural areas and their associated ecological values must be assessed by a suitably qualified environmental specialist and a report provided to council the City prior to planning or development approval. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7301977C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1D719A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="1F1D719A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Drainage associated with development and land use is to be managed in line with the following </w:t>
+        <w:t xml:space="preserve">Drainage associated with development and land use is to be managed in line with the following principles:- </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="479BD6AB" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479BD6AB" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
-[...8 lines deleted...]
-    <w:p w14:paraId="40874107" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="40874107" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discharge of drainage directly into wetlands will not be permitted. Discharge may be acceptable following suitable treatment to remove nutrients and other pollutants, provided that adverse hydrological impacts will not occur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD67A65" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022227CC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="022227CC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The integrity of wetland and buffer vegetation is to be maintained by design and implementation of best practice Water Sensitive Urban Design Principles, particularly where drainage facilities are established within the setback to the wetland. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735D6BF0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6202C42F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="6202C42F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where natural areas are to be retained or conserved within POS and/or drainage reserves the area should be designed and developed in accordance with the following design </w:t>
+        <w:t xml:space="preserve">Where natural areas are to be retained or conserved within POS and/or drainage reserves the area should be designed and developed in accordance with the following design requirements; </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1F2D2282" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2D2282" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
-[...8 lines deleted...]
-    <w:p w14:paraId="21918A21" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="21918A21" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A site survey is to be undertaken to identify areas of vegetation that are deemed to have significant ecological value. Measures should then be identified to protect and retain vegetation where possible. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="676CD09A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548BA220" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="548BA220" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To ensure that the integrity of the area is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and disturbance is minimised, the limit of the natural area shall be determined in consultation with the City and clearly marked on site prior to any works being undertaken and no works including earthworks, clearing or pruning are to be undertaken  </w:t>
+        <w:t xml:space="preserve">To ensure that the integrity of the area is protected and disturbance is minimised, the limit of the natural area shall be determined in consultation with the City and clearly marked on site prior to any works being undertaken and no works including earthworks, clearing or pruning are to be undertaken  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD77AF9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649551A9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6AAADE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A29E4C2" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:ind w:left="1440" w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">in these areas without first obtaining approval from the City and other relevant authorities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4439C5B6" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7762ABC8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="7762ABC8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where appropriate a Revegetation and Maintenance Management Plan will be submitted for approval by the City prior to any works/construction taking place on the land.  The plan should illustrate how and when revegetation works are to occur including weed control and a comprehensive species list.  The following key elements should also be reflected in the plan: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F65219A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C6D3DC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:ind w:left="1755" w:right="14" w:firstLine="106"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>i</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> a final revegetation density of 1.6 plants per square metre is to be achieved prior to hand over of maintenance responsibilities </w:t>
+        <w:t xml:space="preserve">i. As a general rule a final revegetation density of 1.6 plants per square metre is to be achieved prior to hand over of maintenance responsibilities </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">to the City.  Detailed and agreed completion criteria are to be included in the Revegetation and Maintenance Management Plan. ii. As bond or a bank guarantee for revegetation and maintenance will be required to be lodged with the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. The bond shall be equal to the revegetation and maintenance costs plus 25%. iii. Illustrate how dieback management procedures will be implemented and complied with. </w:t>
+        <w:t xml:space="preserve">to the City.  Detailed and agreed completion criteria are to be included in the Revegetation and Maintenance Management Plan. ii. As bond or a bank guarantee for revegetation and maintenance will be required to be lodged with the City. The bond shall be equal to the revegetation and maintenance costs plus 25%. iii. Illustrate how dieback management procedures will be implemented and complied with. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BA5A44" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0325B727" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="0325B727" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To ensure that cut and fill batters around natural management areas can be effectively managed and maintained; slopes shall not be steeper than 1 in 6. Such batters are to be stabilised initially using </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or similar and then by planting with native species. </w:t>
+        <w:t xml:space="preserve">To ensure that cut and fill batters around natural management areas can be effectively managed and maintained; slopes shall not be steeper than 1 in 6. Such batters are to be stabilised initially using hydromulch or similar and then by planting with native species. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EFFB7A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098F6CE4" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="098F6CE4" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To minimise the potential of weeds and grasses invading natural areas, only clean sand fill shall be used on batter slopes and in adjacent areas. Use of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> is not acceptable. </w:t>
+        <w:t xml:space="preserve">To minimise the potential of weeds and grasses invading natural areas, only clean sand fill shall be used on batter slopes and in adjacent areas. Use of top soil is not acceptable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E510AB8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66150EE8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:ind w:left="1440" w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To minimise the potential of adjoining grassed areas invading natural management areas, these areas should be defined and separated by a hard edge such as kerbing, walls or paths which shall be constructed as part of subdivision or development of the area.  To minimise the potential growth of weeds and grasses in the natural management areas, sprinklers in adjacent irrigated grass and garden areas should, as far as practicable, be positioned to spray away from the natural management area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E9C0DB" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329884F3" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="329884F3" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To minimise the potential for any ongoing physical disturbance, any paths through or around a natural management area should be designed to avoid areas of high vegetation quality and or diversity, not unduly fragment the area and where necessary control indiscriminate movement through such areas by the provision of board walks, fencing, low walls or other appropriate barriers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20312DA1" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B03AAE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="19B03AAE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:ind w:right="14"/>
+      </w:pPr>
       <w:r>
-        <w:t>As a general rule</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, paths through natural management areas should be in keeping with the natural environment. The location and form of paths is subject to approval from the City. Where necessary and appropriate, paths should also function as a fire break and provide fire access. </w:t>
+        <w:t xml:space="preserve">As a general rule, paths through natural management areas should be in keeping with the natural environment. The location and form of paths is subject to approval from the City. Where necessary and appropriate, paths should also function as a fire break and provide fire access. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C7D9BD" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F8E7CC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="45F8E7CC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:ind w:right="14"/>
+      </w:pPr>
       <w:r>
-        <w:t>As a general rule</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> handover will not occur until such times as the City is satisfied that the relevant completion criteria as outlined in the Revegetation and Management Plan has been met. </w:t>
+        <w:t xml:space="preserve">As a general rule the area will be maintained by the developer for a minimum of 2 years.  However handover will not occur until such times as the City is satisfied that the relevant completion criteria as outlined in the Revegetation and Management Plan has been met. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E16987" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9A59E0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:ind w:left="1440" w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approvals for the subdivision and/or development of land that includes natural areas will contain appropriate conditions which require the application of the above principles. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E76CDB4" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBE3872" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="7EBE3872" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prior to a development approval, including structure plans, local development plans, and subdivision determinations being issued the City may require the preparation and approval of a Bushfire Management Plan to establish and mitigate the risk that retaining natural vegetation may have upon adjoining development. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6288673F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EDC337" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D66DAF7" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEB023B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(4) Uniform Fencing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC17CBC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DAEFF7" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="68DAEFF7" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The below requirements apply to all uniform fencing constructed within the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">The below requirements apply to all uniform fencing constructed within the City. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3234D55C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEA0337" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="2FEA0337" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uniform fencing is required to be provided by developers and landowners where land abuts public open space, drainage sites, pedestrian access ways, regional roads, other roads of district importance or any other public place.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8A11D3" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDA9203" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="2EDA9203" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The requirement for the construction of uniform fencing shall be triggered through the development and/or subdivision of land.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12204613" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2CF73A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="7B2CF73A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City shall impose a condition on planning approvals (where applicable) requiring the applicant/owner to construct uniform fencing in accordance with this policy.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07157258" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD060A0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="5CD060A0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City shall recommend to the Western Australian Planning Commission (WAPC) that a condition be imposed on subdivision approvals (where applicable) requiring the applicant/owner to construct uniform fencing in accordance with this policy.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4117BEFB" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47066964" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0602BC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="5C0602BC" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following general uniform fencing standards apply: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA3C53B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED24798" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="3ED24798" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uniform fencing shall generally be a minimum height of 1800mm above natural ground level.  This does not include retaining walls.  Uniform fencing below 1800mm in height may be considered appropriate for specific locations, including where it is required to be installed above a retaining wall. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24116012" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499F61D0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="499F61D0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Uniform fencing shall be constructed of limestone, brick, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and it can be demonstrated that the repair and maintenance requirements of such a wall is satisfactory to the City. </w:t>
+        <w:t xml:space="preserve">Uniform fencing shall be constructed of limestone, brick, masonry or other durable materials approved by the City.  Uniform fencing using modular construction may be considered provided that the wall presents a rendered or similar finish and it can be demonstrated that the repair and maintenance requirements of such a wall is satisfactory to the City. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02784926" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9AEF73" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="5B9AEF73" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:ind w:right="14"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Colorbond</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">® steel (or similar), ring-lock/cyclone, super-six/fibro cement and twin-side post and panel fencing are not acceptable materials where uniform fencing is required.  </w:t>
+        <w:t xml:space="preserve">Colorbond® steel (or similar), ring-lock/cyclone, super-six/fibro cement and twin-side post and panel fencing are not acceptable materials where uniform fencing is required.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E0F4E8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2048DE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="0E2048DE" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Uniform fencing, where visually permeable infill panels are required shall be constructed of wrought iron, steel, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or other similar durable material to the satisfaction of the City.  Timber infill panels are generally not supported due to its high maintenance and low durability compared to metal products.  Infill panels shall be constructed above 1.2m in height above natural ground level and shall be visually permeable in accordance with the definition contained in the Residential Design Codes of Western Australia (R-Codes).  Visually permeable infill panels below 1.2m may also be considered for approval. </w:t>
+        <w:t xml:space="preserve">Uniform fencing, where visually permeable infill panels are required shall be constructed of wrought iron, steel, aluminium or other similar durable material to the satisfaction of the City.  Timber infill panels are generally not supported due to its high maintenance and low durability compared to metal products.  Infill panels shall be constructed above 1.2m in height above natural ground level and shall be visually permeable in accordance with the definition contained in the Residential Design Codes of Western Australia (R-Codes).  Visually permeable infill panels below 1.2m may also be considered for approval. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0798254C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DB945F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="72DB945F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Uniform fencing piers shall be a maximum of 300mm above the fence line and provided at any interval of not more than 7.5m for limestone, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or masonry and 6m for all other fences. </w:t>
+        <w:t xml:space="preserve">Uniform fencing piers shall be a maximum of 300mm above the fence line and provided at any interval of not more than 7.5m for limestone, brick or masonry and 6m for all other fences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD7F074" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33307A5E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="33307A5E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Approval for the subsequent removal and/or modification of uniform fencing will not be granted unless it is demonstrated by the applicant that the alternative maintains Council's objectives of achieving a high level of visual amenity, high </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and adequate passive surveillance (where appropriate). </w:t>
+        <w:t xml:space="preserve">Approval for the subsequent removal and/or modification of uniform fencing will not be granted unless it is demonstrated by the applicant that the alternative maintains Council's objectives of achieving a high level of visual amenity, high durability and adequate passive surveillance (where appropriate). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D33519" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A8EED3" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="72A8EED3" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fencing which may impede visual sightlines and pedestrian /or vehicular movement is required to be no higher than 750mm within 1.5m of a vehicle crossover. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55DF0053" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671C4ABD" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="671C4ABD" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="28" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any solid uniform fencing shall be treated with non-sacrificial graffiti protection to the City’s satisfaction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436C25A7" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26ED4E36" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="26ED4E36" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Full elevation and site plans are required to be submitted to the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> for its endorsement prior to the installation of any uniform fencing. </w:t>
+        <w:t xml:space="preserve">Full elevation and site plans are required to be submitted to the City for its endorsement prior to the installation of any uniform fencing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DE3F96" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013A52C2" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="013A52C2" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following general uniform fencing standards apply when abutting Primary and Other Regional Roads and Railway Reserves: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35859A4B" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617D0377" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="617D0377" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Uniform fencing abutting regional roads and railway reserves may be required to provide additional elements to satisfy noise attenuation measures </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> comply with </w:t>
+        <w:t xml:space="preserve">Uniform fencing abutting regional roads and railway reserves may be required to provide additional elements to satisfy noise attenuation measures in order to comply with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>State Planning Policy 5.4 ‘Road and Rail Transport Noise and Freight Considerations in Land Use Planning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FAD7D5" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1936B390" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="1936B390" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uniform fencing abutting regional roads and rail reserves shall generally be of solid construction without visually permeable infill panels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62936318" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4D6A02" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="4B4D6A02" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Extensive portions of solid uniform fencing shall be suitably broken up with different materials/textures/landscaping to provide visual relief. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E8A3D8" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE27C7F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="3EE27C7F" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uniform fencing abutting local roads shall generally be of solid construction but may in some instances be required to provide visually permeable infill panels to promote passive surveillance depending on the location and traffic associated with the road. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CEE4B0" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4927F187" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="4927F187" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uniform fencing abutting POS shall provide visually permeable infill panels to promote passive surveillance. Minor portions of solid uniform fencing may be permitted to screen some areas of residential land including drying areas. Pedestrian access gates (and stairs if required) are encouraged to be constructed as part of the uniform fencing between residential lots and POS to encourage use of the POS by the adjoining residents. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C69ADB9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3A5858" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
+    <w:p w14:paraId="1D3A5858" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="002B395C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="14"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uniform fencing abutting PAWs shall generally be required to provide visually permeable infill panels to promote passive surveillance of the PAW. Minor portions of solid uniform fencing may be permitted to screen some areas of residential land including drying areas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BC14BD" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30F5B135" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A7AAC38" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="192CA4A9" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E" w:rsidP="008C502E">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
@@ -4980,146 +4621,146 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Policy Information"/>
         <w:tblDescription w:val="Strategic Link: Strategic Community Plan – Town Planning Scheme No.3&#10;Category: Planning - Town Planning and Development&#10;Business Unit: Development Services&#10;Public Consultation: (Yes or No): Yes&#10;Adoption Date: 10 September 2024"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B6629B" w14:paraId="69678D38" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="008C502E" w:rsidP="00B6629B">
+          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Strategic Link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78121975" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Town Planning Scheme No.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="6949356A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="008C502E" w:rsidP="00B6629B">
+          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0628E0EA" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Planning – Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="54AE9FD9" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="008C502E" w:rsidP="00B6629B">
+          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EDF3985" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Development Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="2AE6CF0C" w14:textId="77777777" w:rsidTr="00B6629B">
@@ -5159,92 +4800,86 @@
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A1B89A" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Adoption Date: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E33E375" w14:textId="369498C3" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="1E33E375" w14:textId="18A9A9F4" w:rsidR="00B6629B" w:rsidRDefault="002B395C" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>12 November</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>12 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="56E61D1F" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5865E943" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>Next Review Due: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B29AB6" w14:textId="5FBA6F11" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="58B29AB6" w14:textId="43391F69" w:rsidR="00B6629B" w:rsidRDefault="002B395C" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="7B0CAB98" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F80268" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>ECM Doc Set ID: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498128F2" w14:textId="3D8AF866" w:rsidR="00B6629B" w:rsidRDefault="008C502E" w:rsidP="00B6629B">
@@ -5254,183 +4889,162 @@
             <w:r w:rsidRPr="008C502E">
               <w:t>514044</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="301FE4B3" w14:textId="77777777" w:rsidR="00F66C90" w:rsidRDefault="00F66C90" w:rsidP="001846A8"/>
     <w:p w14:paraId="529571E1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="001846A8"/>
     <w:sectPr w:rsidR="00F722FD" w:rsidSect="005F1700">
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6840DF08" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
+    <w:p w14:paraId="0C435EDD" w14:textId="77777777" w:rsidR="002F67E4" w:rsidRDefault="002F67E4" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2966A3F1" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
+    <w:p w14:paraId="45F7B2D5" w14:textId="77777777" w:rsidR="002F67E4" w:rsidRDefault="002F67E4" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C9EFCD2" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>[</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">] </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08B386A2" w14:textId="7168EC59" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="613FFC5B" wp14:editId="785AD81B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-77638</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Picture 8">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -5830,51 +5444,51 @@
       <w:t>[</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">] </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DD12CD3" w14:textId="4D89DB48" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CAE3B8A" wp14:editId="4EFE1DCD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-86085</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -5914,51 +5528,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7766314" cy="1048452"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DFE873C" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EE24B86" wp14:editId="1A781505">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>719328</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10103814</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6120130" cy="6097"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -6286,51 +5900,51 @@
       <w:t>[</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">] </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EE8FFBE" w14:textId="05CA2701" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3747098F" wp14:editId="27CB5E7D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-120770</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Picture 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -6730,51 +6344,51 @@
       <w:t>[</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">] </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="305D3BDF" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A521276" wp14:editId="499B152E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>719328</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10103814</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6120130" cy="6097"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7102,218 +6716,203 @@
       <w:t>[</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">] </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1740824390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="230F9FF0" w14:textId="1B1B782B" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C502E">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008C502E">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1522862492"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="29777502" w14:textId="63699A32" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:ind w:right="360"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="008C502E">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="008C502E">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66D097C1" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="001F7EFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="06131000" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1183E3CB" w14:textId="77777777" w:rsidR="00554101" w:rsidRPr="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00554101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="196737472"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidRPr="00554101">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00554101">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00554101">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
@@ -7422,51 +7021,51 @@
       <w:t>City of Cockburn – Policy</w:t>
     </w:r>
     <w:r w:rsidR="00554101">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="602CAFF5" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRPr="00554101" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="17474055" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="714A9D29" w14:textId="77777777" w:rsidR="009C62E2" w:rsidRDefault="009C62E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111DCDB0" wp14:editId="3F688EA9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-724487</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-35169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="1157915740" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -7504,88 +7103,88 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7766314" cy="1048452"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61F9E70B" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
+    <w:p w14:paraId="699577F7" w14:textId="77777777" w:rsidR="002F67E4" w:rsidRDefault="002F67E4" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60539424" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
+    <w:p w14:paraId="6C9C5B30" w14:textId="77777777" w:rsidR="002F67E4" w:rsidRDefault="002F67E4" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1AC1FA02" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1133" w:right="10770"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1EA0E084" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="504B3468" w14:textId="70266048" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0B489695" wp14:editId="0957733C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5765908</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>523288</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1834897" cy="1606296"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7597,75 +7196,75 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1834897" cy="1606296"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FEE4A83" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1440" w:right="10466"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="23AD6706" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5536F01E" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1440" w:right="10466"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="37A68298" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E"/>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23BB660A" w14:textId="77777777" w:rsidR="008C502E" w:rsidRDefault="008C502E">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1440" w:right="10466"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="483A94E5" wp14:editId="0A6EE19F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>719328</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>359410</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6841236" cy="1603375"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
@@ -13193,151 +12792,62 @@
                 <v:fill opacity="32896f"/>
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,1164400,1499233"/>
               </v:shape>
               <v:shape id="Shape 23876" o:spid="_x0000_s1033" style="position:absolute;left:23969;top:7230;width:14789;height:18316;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1478915,1831594" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOrSTDxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+1Y2RJiG6igqC0grW9gNus9ckmL0bslvd/n23UOjjMDNnmMUqmE7caHCtZQXTSQKC&#10;uLK65VrBx/vuqQDhPLLGzjIp+CYHq+XoYYGltnd+o9vZ1yJC2JWooPG+L6V0VUMG3cT2xNG72MGg&#10;j3KopR7wHuGmk2mSZNJgy3GhwZ62DVXX85dRcKjTl+dil29CwO4zez1ii6dMqcdxWM9BeAr+P/zX&#10;3msF6azIM/i9E6+AXP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADq0kw8YAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m420878,v5842,635,12954,2159,21463,6731c450850,11176,461645,17907,472059,26924v11557,10160,24130,21463,38227,35560c524383,76581,535686,89154,544703,99568v9144,10541,15748,21209,19177,28702c568452,136779,569976,143764,570611,149733v-127,6604,-1778,10414,-5080,13843c458978,270002,352552,376428,246126,482981,405257,642112,564388,801243,723519,960374,824103,859663,924814,759079,1025398,658495v3429,-3429,7112,-5080,12700,-6223c1044067,652907,1051052,654431,1058545,657860v7366,3429,17018,9017,27432,18034c1096518,685038,1110234,697357,1125347,712597v14097,14097,24257,25654,33401,36068c1167892,759079,1174496,769747,1177798,777240v4572,8509,6096,15621,6731,21590c1184529,805434,1183894,810260,1180592,813689,1080008,914273,979297,1014857,878713,1115568v194945,194945,389890,389763,584835,584835c1468882,1705737,1472565,1710817,1474978,1717167v3429,7366,3937,13335,1397,20193c1474978,1745361,1471676,1752854,1466469,1762506v-6350,8636,-14732,19050,-26162,30480c1429512,1803781,1419098,1812163,1410462,1818386v-9525,5207,-17780,9271,-25781,10668c1377823,1831594,1371854,1831086,1364488,1827657v-6350,-2413,-11430,-5969,-16891,-11430c914400,1383030,481076,949706,47752,516382,19558,488188,4953,463804,2159,442468,,422910,4826,407289,14859,397256,145669,266446,276352,135763,407035,5080,410464,1651,414274,,420878,xe" fillcolor="silver" stroked="f" strokeweight="0">
                 <v:fill opacity="32896f"/>
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,1478915,1831594"/>
               </v:shape>
               <v:shape id="Shape 23875" o:spid="_x0000_s1034" style="position:absolute;left:29142;width:17580;height:17580;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1758061,1758061" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCHVKfJxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfoP1lbqrTilAkLAIFSphSukhx5X8SYOxGsrdiH9e4yExHE0M280y/VgO3GmPrSOFbyPMhDE&#10;ldMtNwp+yq+3HESIyBo7x6TgnwKsV89PSyy0u/CezofYiAThUKACE6MvpAyVIYth5Dxx8mrXW4xJ&#10;9o3UPV4S3HZynGVTabHltGDQ06eh6nT4swr4WP7Wsw1+t9PT3JfGb495zUq9vgybBYhIQ3yE7+2d&#10;VjD+yGcTuN1JV0CurgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCHVKfJxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m626618,v5969,635,12954,2159,21463,6731c656590,11176,666750,18542,677164,27559v11557,10287,24130,21463,38227,35560c729488,77216,740664,89916,749808,100203v9144,10541,16383,20574,19812,27940c774192,136652,775716,143764,776351,149734v,6603,-2413,11048,-5715,14477c688848,245999,607060,327660,525399,409448v405765,405765,811530,811530,1217295,1217422c1748155,1632204,1752854,1638427,1755267,1644777v2286,6350,2794,12319,254,19177c1754124,1671955,1750822,1679448,1745615,1689100v-6223,8509,-14732,18923,-26162,30480c1708658,1730248,1698244,1738757,1689735,1744980v-9652,5207,-17907,9271,-25781,10668c1656969,1758061,1651127,1757553,1644650,1755267v-6223,-2413,-12319,-7112,-17780,-12573c1221105,1336929,815213,931164,409448,525399,327660,607060,245872,688848,164084,770636v-3302,3302,-7747,5715,-13716,5080c143764,775843,137287,773557,128778,768985v-7366,-3429,-17399,-10668,-27813,-19812c89789,740791,77216,729488,63119,715391,49022,701294,37719,688721,28194,676402,19177,666115,11811,655955,7366,647573,2794,638937,508,632587,635,625984,,620014,2286,615569,5715,612140,207899,409956,409956,207899,612140,5715,615569,2286,620014,,626618,xe" fillcolor="silver" stroked="f" strokeweight="0">
                 <v:fill opacity="32896f"/>
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,1758061,1758061"/>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D2C7538" w14:textId="09207086" w:rsidR="00DD2318" w:rsidRDefault="00DD2318">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02343CD1"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04FE21EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D590872A"/>
     <w:lvl w:ilvl="0" w:tplc="C0587140">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -13505,51 +13015,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10B07030">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6560"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05525300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E098BB74"/>
     <w:lvl w:ilvl="0" w:tplc="EBDC1992">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -13717,229 +13227,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AA5AEFEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B1F5020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CA2A0D4"/>
     <w:lvl w:ilvl="0" w:tplc="5D225B26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -14107,51 +13439,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8DE27C0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C47F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD065386"/>
     <w:lvl w:ilvl="0" w:tplc="CE38D826">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -14319,51 +13651,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C08416D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D03D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88D84FA4"/>
     <w:lvl w:ilvl="0" w:tplc="C79C61D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -14531,51 +13863,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="66EAB4F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14A534E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B916FB72"/>
     <w:lvl w:ilvl="0" w:tplc="C756C648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -14743,465 +14075,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFA851D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...413 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26A54BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDB8F63A"/>
     <w:lvl w:ilvl="0" w:tplc="B9300236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -15369,6520 +14287,3190 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5D9EFC62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C45D47"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E61771E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F490E782"/>
-[...30 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:tmpl w:val="2032A920"/>
+    <w:lvl w:ilvl="0" w:tplc="CB18E1BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...58 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37CA937C">
+    <w:lvl w:ilvl="1" w:tplc="6B368BF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="41E44F12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E1BA4D54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DE84117E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="63DC6252">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3B60474A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="57189802">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="064A9DF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32145D82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27F0A8B6"/>
+    <w:lvl w:ilvl="0" w:tplc="E268607E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="150A7838">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7F488B70">
+    <w:lvl w:ilvl="2" w:tplc="A3241260">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1908"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CBD89394">
+    <w:lvl w:ilvl="3" w:tplc="314479D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17DE099C">
+    <w:lvl w:ilvl="4" w:tplc="5EC06720">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3348"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2B48B5AE">
+    <w:lvl w:ilvl="5" w:tplc="CB728D6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="760643CA">
+    <w:lvl w:ilvl="6" w:tplc="5A586352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2B9C7670">
+    <w:lvl w:ilvl="7" w:tplc="DDE42746">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5508"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3CF6F380">
+    <w:lvl w:ilvl="8" w:tplc="067E7D1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E61771E"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3369795D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2032A920"/>
-    <w:lvl w:ilvl="0" w:tplc="CB18E1BC">
+    <w:tmpl w:val="565096DC"/>
+    <w:lvl w:ilvl="0" w:tplc="E3CC99CA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6B368BF8">
+    <w:lvl w:ilvl="1" w:tplc="628AD0E4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="900"/>
+        <w:ind w:left="1188"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6D8E8262">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1908"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="61E61CC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41E44F12">
+    <w:lvl w:ilvl="4" w:tplc="3E243F88">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1425"/>
+        <w:ind w:left="3348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A0EE5760">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="912E0B6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E1BA4D54">
+    <w:lvl w:ilvl="7" w:tplc="4EB0229C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2034CE86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D7139A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A3844C6"/>
+    <w:lvl w:ilvl="0" w:tplc="BB36B380">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DE84117E">
+    <w:lvl w:ilvl="1" w:tplc="B2DE9FA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63DC6252">
+    <w:lvl w:ilvl="2" w:tplc="91FAA3BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3B60474A">
+    <w:lvl w:ilvl="3" w:tplc="4448E930">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57189802">
+    <w:lvl w:ilvl="4" w:tplc="57748E18">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="064A9DF6">
+    <w:lvl w:ilvl="5" w:tplc="B18E0712">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E268607E">
+    <w:lvl w:ilvl="6" w:tplc="A5C4FAB4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="150A7838">
+    <w:lvl w:ilvl="7" w:tplc="91FA9418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FC18F2FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38B241E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="065A2736"/>
+    <w:lvl w:ilvl="0" w:tplc="C25CF13A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DFCC5A66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A3241260">
+    <w:lvl w:ilvl="2" w:tplc="5DB2D76A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1908"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="314479D4">
+    <w:lvl w:ilvl="3" w:tplc="9216FD5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5EC06720">
+    <w:lvl w:ilvl="4" w:tplc="C3726C02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3348"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CB728D6E">
+    <w:lvl w:ilvl="5" w:tplc="E4B48F54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5A586352">
+    <w:lvl w:ilvl="6" w:tplc="09CAEED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DDE42746">
+    <w:lvl w:ilvl="7" w:tplc="8E8C10D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5508"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="067E7D1C">
+    <w:lvl w:ilvl="8" w:tplc="8EB646D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="330204F3"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBC4320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2FFC31C4"/>
-[...89 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E3CC99CA">
+    <w:tmpl w:val="C6BE144E"/>
+    <w:lvl w:ilvl="0" w:tplc="69E25FB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="628AD0E4">
+    <w:lvl w:ilvl="1" w:tplc="6D943C1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6D8E8262">
+    <w:lvl w:ilvl="2" w:tplc="369A0EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1908"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61E61CC6">
+    <w:lvl w:ilvl="3" w:tplc="E45AD036">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3E243F88">
+    <w:lvl w:ilvl="4" w:tplc="36107902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3348"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A0EE5760">
+    <w:lvl w:ilvl="5" w:tplc="CF28E510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="912E0B6A">
+    <w:lvl w:ilvl="6" w:tplc="5C08F4BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4EB0229C">
+    <w:lvl w:ilvl="7" w:tplc="246A39B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5508"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2034CE86">
+    <w:lvl w:ilvl="8" w:tplc="F1840218">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36D7139A"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42446BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7A3844C6"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="DBA009FC"/>
+    <w:lvl w:ilvl="0" w:tplc="70FC1778">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B2DE9FA2">
+    <w:lvl w:ilvl="1" w:tplc="DD96747C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1425"/>
+        <w:ind w:left="1680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91FAA3BE">
+    <w:lvl w:ilvl="2" w:tplc="46D24B22">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4448E930">
+    <w:lvl w:ilvl="3" w:tplc="AF5A86A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57748E18">
+    <w:lvl w:ilvl="4" w:tplc="B5DAE1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="3840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B18E0712">
+    <w:lvl w:ilvl="5" w:tplc="C8726C76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="4560"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A5C4FAB4">
+    <w:lvl w:ilvl="6" w:tplc="5F467608">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5280"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91FA9418">
+    <w:lvl w:ilvl="7" w:tplc="804A14AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6000"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FC18F2FA">
+    <w:lvl w:ilvl="8" w:tplc="FDA67CE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38B241E7"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="499B14DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="065A2736"/>
-    <w:lvl w:ilvl="0" w:tplc="C25CF13A">
+    <w:tmpl w:val="A7BC6D08"/>
+    <w:lvl w:ilvl="0" w:tplc="621C6568">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DFCC5A66">
+    <w:lvl w:ilvl="1" w:tplc="DFCA0374">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E0CA3FD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B83A314C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9D0C3F50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5B205DDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="91C01C56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8C82EB3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FEFCA6A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56024E7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64E87646"/>
+    <w:lvl w:ilvl="0" w:tplc="EACC10FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A02AC7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5DB2D76A">
+    <w:lvl w:ilvl="2" w:tplc="65AABEA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1908"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9216FD5E">
+    <w:lvl w:ilvl="3" w:tplc="842642A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C3726C02">
+    <w:lvl w:ilvl="4" w:tplc="D4E6FF4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3348"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E4B48F54">
+    <w:lvl w:ilvl="5" w:tplc="64CC7404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="09CAEED8">
+    <w:lvl w:ilvl="6" w:tplc="449097AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8E8C10D2">
+    <w:lvl w:ilvl="7" w:tplc="CA18A5B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5508"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8EB646D8">
+    <w:lvl w:ilvl="8" w:tplc="DF787E50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...117 lines deleted...]
-    <w:nsid w:val="3E6F7BE4"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60C94282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65D891FE"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="69E25FB8">
+    <w:tmpl w:val="7A881FFE"/>
+    <w:lvl w:ilvl="0" w:tplc="CA828120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6D943C1A">
+    <w:lvl w:ilvl="1" w:tplc="2CF89C98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="369A0EAA">
+    <w:lvl w:ilvl="2" w:tplc="21D8B00A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1908"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E45AD036">
+    <w:lvl w:ilvl="3" w:tplc="F244A7D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36107902">
+    <w:lvl w:ilvl="4" w:tplc="1D6AC38A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3348"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CF28E510">
+    <w:lvl w:ilvl="5" w:tplc="26B8AFAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5C08F4BA">
+    <w:lvl w:ilvl="6" w:tplc="946C57A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="246A39B2">
+    <w:lvl w:ilvl="7" w:tplc="58A2B076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5508"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F1840218">
+    <w:lvl w:ilvl="8" w:tplc="28EE775A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="668B3C13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5642F16"/>
+    <w:lvl w:ilvl="0" w:tplc="C3A63960">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="680" w:hanging="340"/>
-[...122 lines deleted...]
-        <w:ind w:left="1425"/>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DD96747C">
+    <w:lvl w:ilvl="1" w:tplc="96AE290A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680"/>
+        <w:ind w:left="1188"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B1E659E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1908"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9AA63F88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46D24B22">
+    <w:lvl w:ilvl="4" w:tplc="CAEEA6BA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2400"/>
+        <w:ind w:left="3348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C0C85AB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B62A08F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="AF5A86A4">
+    <w:lvl w:ilvl="7" w:tplc="AA5C372E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3120"/>
+        <w:ind w:left="5508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4F4EE2B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="696A6329"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5BC08E0"/>
+    <w:lvl w:ilvl="0" w:tplc="D2267832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B5DAE1D2">
+    <w:lvl w:ilvl="1" w:tplc="9DECCC7A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3840"/>
+        <w:ind w:left="1188"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F58E0A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1908"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CF2ECE9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C8726C76">
+    <w:lvl w:ilvl="4" w:tplc="65247E1A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4560"/>
+        <w:ind w:left="3348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0AC23382">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="794CE3DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5F467608">
+    <w:lvl w:ilvl="7" w:tplc="1D7EACC0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5280"/>
+        <w:ind w:left="5508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EAC87E96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2E31EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1542D59E"/>
+    <w:lvl w:ilvl="0" w:tplc="B6B60A6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="804A14AA">
+    <w:lvl w:ilvl="1" w:tplc="E2043304">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6000"/>
+        <w:ind w:left="1188"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9CBC8180">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1908"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="873A4538">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FDA67CE0">
+    <w:lvl w:ilvl="4" w:tplc="F25A14AA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6720"/>
+        <w:ind w:left="3348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2FEAA252">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9460AD54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="05D888F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B3A67AA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B8683A"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EBA2E01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9C3E60D2"/>
-[...30 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:tmpl w:val="0EB0C758"/>
+    <w:lvl w:ilvl="0" w:tplc="2EDCFB60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...147 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DFCA0374">
+    <w:lvl w:ilvl="1" w:tplc="54E436DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E0CA3FD8">
+    <w:lvl w:ilvl="2" w:tplc="B846C874">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B83A314C">
+    <w:lvl w:ilvl="3" w:tplc="AE36C332">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9D0C3F50">
+    <w:lvl w:ilvl="4" w:tplc="0DAA9FE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5B205DDE">
+    <w:lvl w:ilvl="5" w:tplc="C9C8A498">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91C01C56">
+    <w:lvl w:ilvl="6" w:tplc="E17AAF34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8C82EB3C">
+    <w:lvl w:ilvl="7" w:tplc="EDD81478">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FEFCA6A6">
+    <w:lvl w:ilvl="8" w:tplc="7F5A4406">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...3474 lines deleted...]
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="1" w16cid:durableId="1987734410">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2093044096">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="2" w16cid:durableId="1806270106">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="545683369">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="3" w16cid:durableId="1090469260">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="613902026">
+  <w:num w:numId="4" w16cid:durableId="1489788326">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1806658612">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1942909448">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="6" w16cid:durableId="1612860645">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1298878988">
-    <w:abstractNumId w:val="52"/>
+  <w:num w:numId="7" w16cid:durableId="752895434">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1804349771">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="8" w16cid:durableId="741945734">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1822188568">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="9" w16cid:durableId="620191809">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="217399076">
+  <w:num w:numId="10" w16cid:durableId="1555696192">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="667100200">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="11" w16cid:durableId="1733574947">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="814958369">
-    <w:abstractNumId w:val="53"/>
+  <w:num w:numId="12" w16cid:durableId="661927858">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="185948558">
-[...141 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1076710405">
+  <w:num w:numId="13" w16cid:durableId="1431194396">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2064404760">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="14" w16cid:durableId="1069881925">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="722409723">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="15" w16cid:durableId="1830556357">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="230774448">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="16" w16cid:durableId="1680037772">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="506558347">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="17" w16cid:durableId="1845167554">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="287593104">
-    <w:abstractNumId w:val="54"/>
+  <w:num w:numId="18" w16cid:durableId="241721437">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1600219550">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="19" w16cid:durableId="477114954">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="156193276">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="20" w16cid:durableId="115565966">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1150095993">
-[...8 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="117920780">
+  <w:num w:numId="21" w16cid:durableId="964433260">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="376055518">
-[...88 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00446CC1"/>
     <w:rsid w:val="00097410"/>
     <w:rsid w:val="000C0F25"/>
     <w:rsid w:val="001846A8"/>
     <w:rsid w:val="001F7944"/>
     <w:rsid w:val="001F7EFD"/>
     <w:rsid w:val="0024194A"/>
     <w:rsid w:val="002638F1"/>
     <w:rsid w:val="002B131C"/>
+    <w:rsid w:val="002B395C"/>
     <w:rsid w:val="002C4BAD"/>
     <w:rsid w:val="002E7313"/>
+    <w:rsid w:val="002F67E4"/>
     <w:rsid w:val="0030612E"/>
     <w:rsid w:val="00446CC1"/>
     <w:rsid w:val="004B7AC1"/>
     <w:rsid w:val="00554101"/>
     <w:rsid w:val="005F1700"/>
     <w:rsid w:val="007A4FF1"/>
     <w:rsid w:val="007D500E"/>
     <w:rsid w:val="00811E1E"/>
     <w:rsid w:val="008244E5"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008723A0"/>
     <w:rsid w:val="00880835"/>
     <w:rsid w:val="00886D5E"/>
     <w:rsid w:val="00890625"/>
     <w:rsid w:val="008C502E"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="009C62E2"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00B37A58"/>
     <w:rsid w:val="00B44F70"/>
     <w:rsid w:val="00B54952"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00C0253E"/>
     <w:rsid w:val="00C8322E"/>
     <w:rsid w:val="00CC5E57"/>
     <w:rsid w:val="00D70B88"/>
     <w:rsid w:val="00DD2318"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rsid w:val="00EF0916"/>
+    <w:rsid w:val="00F3268E"/>
     <w:rsid w:val="00F63CC5"/>
     <w:rsid w:val="00F66C90"/>
     <w:rsid w:val="00F722FD"/>
+    <w:rsid w:val="00F7712C"/>
     <w:rsid w:val="00FD2B33"/>
     <w:rsid w:val="00FF0745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FEB76D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A02725F8-D3D3-471D-8806-A6037E52F27A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22970,51 +18558,51 @@
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
     <w:name w:val="TableGrid"/>
     <w:rsid w:val="008C502E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825585199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -23339,72 +18927,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BE33B2-4F11-41D0-B19F-D8EC0C230A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3772</Words>
-  <Characters>20787</Characters>
+  <Words>3631</Words>
+  <Characters>20004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>670</Lines>
-  <Paragraphs>240</Paragraphs>
+  <Lines>631</Lines>
+  <Paragraphs>196</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24319</CharactersWithSpaces>
+  <CharactersWithSpaces>23836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>https://www.cockburn.wa.gov.au/City-and-Council/Governance-and-Documents/Council-Policies</HyperlinkBase>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy</dc:title>
   <dc:subject/>
   <dc:creator>Bernie</dc:creator>
   <cp:keywords>City of Cockburn; Policy document;</cp:keywords>
   <dc:description>For more information please email: governance@cockburn.wa.gov.au</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Policy</cp:category>
 </cp:coreProperties>
 </file>