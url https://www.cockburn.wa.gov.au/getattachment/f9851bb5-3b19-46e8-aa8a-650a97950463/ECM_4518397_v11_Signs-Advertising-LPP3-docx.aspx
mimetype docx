--- v0 (2025-12-25)
+++ v1 (2026-05-31)
@@ -7,51 +7,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32B62246" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_top"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="104D9626" w14:textId="77777777" w:rsidR="00DA2F4F" w:rsidRPr="00F94F2C" w:rsidRDefault="00DA2F4F" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -113,51 +113,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="75A6F250" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="369F0EF7" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:hyperlink w:anchor="_top" w:tooltip="Council, Administration or Planning" w:history="1">
         <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:t>Policy Type</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9DF0A2" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="009E46BE">
@@ -193,66 +193,66 @@
     </w:p>
     <w:p w14:paraId="15C43F75" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24C321C1" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CF2B011" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="007C686D" w:rsidP="009E46BE">
+    <w:p w14:paraId="6CF2B011" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35597CE7" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
@@ -297,51 +297,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="55EEC018" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="29377E4E" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="45198628" w14:textId="77777777" w:rsidR="00F764A8" w:rsidRDefault="00F764A8" w:rsidP="00D67060">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020374C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This policy should be read in conjunction with the City of Cockburn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’s</w:t>
@@ -616,64 +616,64 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543BCB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To encourage the incorporation of advertising signs into the design consideration of buildings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB74DDF" w14:textId="77777777" w:rsidR="006965D1" w:rsidRDefault="006965D1" w:rsidP="009E46BE"/>
     <w:p w14:paraId="353329C5" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D64888" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="007C686D" w:rsidP="009E46BE">
+    <w:p w14:paraId="06D64888" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65A93457" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="009E46BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -711,51 +711,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1009F898" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="7A45D775" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2749CA85" w14:textId="77777777" w:rsidR="00F764A8" w:rsidRPr="00F764A8" w:rsidRDefault="00F764A8" w:rsidP="009E46BE">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Bookmark2"/>
       <w:r w:rsidRPr="00F764A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F764A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5681,67 +5681,65 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE56CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: If the background colour of the sign matches the balance of the colour of the wall on which it is located, then the area of the sign shall be determined by measuring </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE56CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">around the words of the sign. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE56CA" w:rsidRPr="00F764A8" w14:paraId="59C7BD24" w14:textId="77777777" w:rsidTr="00BE56CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55BAAD1F" w14:textId="77777777" w:rsidR="00BE56CA" w:rsidRPr="00F764A8" w:rsidRDefault="00BE56CA" w:rsidP="009E46BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7590674F" w14:textId="2A03281C" w:rsidR="00BE56CA" w:rsidRPr="00F764A8" w:rsidRDefault="00BE56CA" w:rsidP="00BE56CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B5F94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="562695BC" wp14:editId="214B25CA">
                   <wp:extent cx="1475117" cy="603849"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:docPr id="50" name="Picture 50" descr="cid:image004.jpg@01D235ED.F93FB970"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -5765,67 +5763,65 @@
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1480186" cy="605924"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FD834DD" w14:textId="77777777" w:rsidR="00BE56CA" w:rsidRPr="00F764A8" w:rsidRDefault="00BE56CA" w:rsidP="009E46BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6470E32A" w14:textId="77777777" w:rsidR="00BE56CA" w:rsidRPr="00F764A8" w:rsidRDefault="00BE56CA" w:rsidP="00653341">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="374" w:hanging="374"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C047D" w:rsidRPr="00F764A8" w14:paraId="42E12B5F" w14:textId="77777777" w:rsidTr="00820AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
@@ -9546,62 +9542,62 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Town Planning Scheme No. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E46BE" w14:paraId="3FB28FEE" w14:textId="77777777" w:rsidTr="009E46BE">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DD6B6BB" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="007C686D">
+          <w:p w14:paraId="1DD6B6BB" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="009E46BE">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="512CD34A" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9613,69 +9609,69 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Planning - Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E46BE" w14:paraId="7DAD251F" w14:textId="77777777" w:rsidTr="009E46BE">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40487354" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="007C686D">
+          <w:p w14:paraId="40487354" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="009E46BE">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009E46BE">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="367D3D80" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -9686,68 +9682,68 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Statutory Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E46BE" w14:paraId="1DD3C058" w14:textId="77777777" w:rsidTr="009E46BE">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76761D5B" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="007C686D">
+          <w:p w14:paraId="76761D5B" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="009E46BE">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009E46BE">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C511915" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Yes or No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9774,268 +9770,261 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E46BE" w14:paraId="0A2BE628" w14:textId="77777777" w:rsidTr="009E46BE">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F86A6E4" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="007C686D">
+          <w:p w14:paraId="5F86A6E4" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="009E46BE">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009E46BE">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BBD5823" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39EB125A" w14:textId="4CA6BB09" w:rsidR="009E46BE" w:rsidRDefault="009D04FF" w:rsidP="00EC2FF0">
+          <w:p w14:paraId="39EB125A" w14:textId="4E4E1380" w:rsidR="009E46BE" w:rsidRDefault="009D04FF" w:rsidP="00EC2FF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="007C686D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> November 202</w:t>
-[...5 lines deleted...]
-              <w:t>4</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0030471C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E46BE" w14:paraId="343CD639" w14:textId="77777777" w:rsidTr="009E46BE">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51294FBE" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="007C686D">
+          <w:p w14:paraId="51294FBE" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="009E46BE">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009E46BE">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38E5033E" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44BA257C" w14:textId="562B04B2" w:rsidR="009E46BE" w:rsidRDefault="009D04FF" w:rsidP="00EC2FF0">
+          <w:p w14:paraId="44BA257C" w14:textId="64B62524" w:rsidR="009E46BE" w:rsidRDefault="0030471C" w:rsidP="00EC2FF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>November 202</w:t>
-[...6 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E46BE" w14:paraId="22EEE56C" w14:textId="77777777" w:rsidTr="009E46BE">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CF309D2" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="007C686D">
+          <w:p w14:paraId="1CF309D2" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="009E46BE">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009E46BE">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32CC9136" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
@@ -10075,133 +10064,132 @@
     </w:tbl>
     <w:p w14:paraId="41E43760" w14:textId="77777777" w:rsidR="009E46BE" w:rsidRDefault="009E46BE" w:rsidP="009E46BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B2D413A" w14:textId="77777777" w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidRDefault="00721265" w:rsidP="009E46BE"/>
     <w:sectPr w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidSect="00D9552F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="71700180" w14:textId="77777777" w:rsidR="00D9552F" w:rsidRDefault="00D9552F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3E48DF7B" w14:textId="77777777" w:rsidR="00D9552F" w:rsidRDefault="00D9552F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1776633214"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7BA9B30C" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10231,118 +10219,116 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7E07A7B1" w14:textId="77777777" w:rsidR="00D9552F" w:rsidRDefault="00D9552F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="07E61006" w14:textId="77777777" w:rsidR="00D9552F" w:rsidRDefault="00D9552F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C03B8A" w:rsidRPr="00F94F2C" w14:paraId="166A4654" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7E3067E2" w14:textId="77777777" w:rsidR="00C03B8A" w:rsidRPr="00F94F2C" w:rsidRDefault="00C03B8A" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="220E3740" w14:textId="77777777" w:rsidR="00C03B8A" w:rsidRPr="00DF65A6" w:rsidRDefault="00C03B8A" w:rsidP="00C928AF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DF65A6">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F928749" wp14:editId="635CF520">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-301625</wp:posOffset>
@@ -10405,127 +10391,125 @@
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Signs &amp; Advertising </w:t>
           </w:r>
           <w:r w:rsidRPr="00DF65A6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="686BCC80" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0618C136" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="007C686D" w:rsidP="00F94F2C">
+        <w:p w14:paraId="0618C136" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_top" w:tooltip="Admin Purpose only, do not ammend" w:history="1">
-            <w:r w:rsidR="00623C8C" w:rsidRPr="00F94F2C">
+            <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Policy Number</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="7EB8ED09" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(Governance Purpose)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="176A69DC" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00C03B8A" w:rsidP="00623C8C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
             <w:t>LPP 3.7</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0A913174" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02896C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40649E4C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14446,60 +14430,60 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="60370697">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D9552F"/>
     <w:rsid w:val="000105B1"/>
     <w:rsid w:val="00017BC9"/>
     <w:rsid w:val="00023FB9"/>
     <w:rsid w:val="00050F8B"/>
     <w:rsid w:val="00052969"/>
     <w:rsid w:val="0005413B"/>
     <w:rsid w:val="00055B3A"/>
@@ -14548,50 +14532,51 @@
     <w:rsid w:val="001D36B6"/>
     <w:rsid w:val="001E0AE9"/>
     <w:rsid w:val="001E3ACA"/>
     <w:rsid w:val="001F2365"/>
     <w:rsid w:val="0020753E"/>
     <w:rsid w:val="002511E6"/>
     <w:rsid w:val="0025176B"/>
     <w:rsid w:val="0026482F"/>
     <w:rsid w:val="00264967"/>
     <w:rsid w:val="00265F19"/>
     <w:rsid w:val="0026753C"/>
     <w:rsid w:val="00267AB7"/>
     <w:rsid w:val="00273A3A"/>
     <w:rsid w:val="00275596"/>
     <w:rsid w:val="002824FA"/>
     <w:rsid w:val="0029436A"/>
     <w:rsid w:val="002B0A72"/>
     <w:rsid w:val="002B6436"/>
     <w:rsid w:val="002C387F"/>
     <w:rsid w:val="002C51BC"/>
     <w:rsid w:val="002C51C6"/>
     <w:rsid w:val="002E0A79"/>
     <w:rsid w:val="002F0A79"/>
     <w:rsid w:val="002F511F"/>
     <w:rsid w:val="002F65BA"/>
+    <w:rsid w:val="0030471C"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="003207CC"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003226D2"/>
     <w:rsid w:val="00326A3C"/>
     <w:rsid w:val="00346FF8"/>
     <w:rsid w:val="00347EFF"/>
     <w:rsid w:val="00357873"/>
     <w:rsid w:val="00370298"/>
     <w:rsid w:val="00383752"/>
     <w:rsid w:val="00384A9A"/>
     <w:rsid w:val="0039128B"/>
     <w:rsid w:val="00393627"/>
     <w:rsid w:val="003939FD"/>
     <w:rsid w:val="00394C98"/>
     <w:rsid w:val="003970C1"/>
     <w:rsid w:val="003A51B4"/>
     <w:rsid w:val="003B222D"/>
     <w:rsid w:val="003B33D7"/>
     <w:rsid w:val="003B3B58"/>
     <w:rsid w:val="003C04E9"/>
     <w:rsid w:val="003C36D9"/>
     <w:rsid w:val="003D202F"/>
     <w:rsid w:val="003D45D8"/>
     <w:rsid w:val="003D4DA6"/>
@@ -14888,88 +14873,89 @@
     <w:rsid w:val="00E72FD1"/>
     <w:rsid w:val="00E759DD"/>
     <w:rsid w:val="00E91D16"/>
     <w:rsid w:val="00E94A41"/>
     <w:rsid w:val="00EA4E39"/>
     <w:rsid w:val="00EA58D1"/>
     <w:rsid w:val="00EA6528"/>
     <w:rsid w:val="00EA765A"/>
     <w:rsid w:val="00EB379E"/>
     <w:rsid w:val="00EC2FF0"/>
     <w:rsid w:val="00EF6619"/>
     <w:rsid w:val="00F067F9"/>
     <w:rsid w:val="00F06F73"/>
     <w:rsid w:val="00F073E8"/>
     <w:rsid w:val="00F10236"/>
     <w:rsid w:val="00F31FEA"/>
     <w:rsid w:val="00F3799C"/>
     <w:rsid w:val="00F43819"/>
     <w:rsid w:val="00F51BB0"/>
     <w:rsid w:val="00F60BE1"/>
     <w:rsid w:val="00F65C79"/>
     <w:rsid w:val="00F65E0F"/>
     <w:rsid w:val="00F66DDC"/>
     <w:rsid w:val="00F673C3"/>
     <w:rsid w:val="00F764A8"/>
+    <w:rsid w:val="00F7712C"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
     <w:rsid w:val="00FB327A"/>
     <w:rsid w:val="00FB5087"/>
     <w:rsid w:val="00FD01B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="03833FA0"/>
   <w15:docId w15:val="{BC007476-E57E-49C6-8757-8D83F447AAFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15651,51 +15637,51 @@
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F764A8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:semiHidden/>
     <w:rsid w:val="00406E9D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16220,75 +16206,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFF28E3-EFB4-49D1-ADBC-D850383532BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New Policy template</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2532</Words>
-  <Characters>12536</Characters>
+  <Words>2530</Words>
+  <Characters>12528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>964</Lines>
+  <Lines>963</Lines>
   <Paragraphs>284</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERFORMANCE REVIEW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14784</CharactersWithSpaces>
+  <CharactersWithSpaces>14774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Bookmark3</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>