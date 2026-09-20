--- v0 (2026-03-12)
+++ v1 (2026-09-20)
@@ -23,51 +23,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="38BA94E7" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68EF26DA" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="124"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39B2573B" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39B2573B" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="958"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57FDF781" wp14:editId="450CEDD3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5803553</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-435224</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1612446" cy="1079995"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="Image 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -158,51 +158,51 @@
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C94AB4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09C94AB4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r>
@@ -235,67 +235,67 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A438DD2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="292"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CA46E21" w14:textId="57CA2119" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CA46E21" w14:textId="57CA2119" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:left="958" w:right="1633"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This form is for the purpose of obtaining approval to hold an event </w:t>
       </w:r>
       <w:r w:rsidR="00031B10">
         <w:t xml:space="preserve">within the City of Cockburn </w:t>
       </w:r>
       <w:r>
         <w:t>in accordance with Schedule 2 – Form 1 Health (Public Buildings) Regulations 1992 Application to Construct, Extend or Alter a Public Building.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B21D4B6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2B21D4B6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="173" w:line="235" w:lineRule="auto"/>
         <w:ind w:left="958" w:right="1029"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Submission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -718,51 +718,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidR="008F6B45">
           <w:rPr>
             <w:color w:val="0078AE"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0078AE"/>
           </w:rPr>
           <w:t>health@cockburn.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4BEA1319" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="244"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DEB7CC6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DEB7CC6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Part</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -835,73 +835,73 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Booking</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1E97D6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E1E97D6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1159"/>
         </w:tabs>
         <w:spacing w:before="155"/>
         <w:ind w:left="1159" w:hanging="239"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Applicant Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B3D9C3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76B3D9C3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2703"/>
           <w:tab w:val="left" w:pos="4280"/>
           <w:tab w:val="left" w:pos="6532"/>
           <w:tab w:val="left" w:pos="7859"/>
           <w:tab w:val="left" w:pos="10766"/>
         </w:tabs>
         <w:spacing w:before="165" w:line="376" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="892"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Title:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
@@ -929,51 +929,59 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Given name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Organisations name: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -982,64 +990,69 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-39"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
-        <w:t>Postcode:</w:t>
+        <w:t>Postcode</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Phone (W): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
@@ -1147,137 +1160,142 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="182880" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">Non-Profit: </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Non-Profit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="5"/>
           <w:position w:val="-1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AC3A746" wp14:editId="0EF4CBF3">
             <wp:extent cx="182879" cy="182879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Image 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Image 10"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB5F2C4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="162"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B2F3CD2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B2F3CD2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1159"/>
         </w:tabs>
         <w:ind w:left="1159" w:hanging="239"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>Venue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3D0240" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E3D0240" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8120"/>
           <w:tab w:val="left" w:pos="10766"/>
         </w:tabs>
         <w:spacing w:before="165" w:line="381" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="917"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Name of event:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1362,51 +1380,51 @@
                     <pic:cNvPr id="12" name="Image 12"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058C59C6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="058C59C6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10766"/>
         </w:tabs>
         <w:spacing w:line="374" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="917"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A243FB7" wp14:editId="4BAD2101">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2592000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2128485</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1152525" cy="1270"/>
@@ -1443,51 +1461,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6EEE6565" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:204.1pt;margin-top:167.6pt;width:90.75pt;height:.1pt;z-index:15730688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1152525,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqo5X3EgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+0Gd6Bq3QnddAjp&#10;dJx0QzxnabpWpHGws3X79zhpu43jDbFJ0ZfYsT/7c7q8O3ZWHAxSC66U81kuhXEaqtbtSvl98/Du&#10;kxQUlKuUBWdKeTIk71Zv3yx7X5gFNGArg4KDOCp6X8omBF9kGenGdIpm4I1jYw3YqcBb3GUVqp6j&#10;dzZb5Plt1gNWHkEbIj5dD0a5SvHr2ujwra7JBGFLydxCWjGt27hmq6Uqdqh80+qRhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDTEOXQV232qQauJp5/qqal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqThb4oZGn2ONXfRl4uKYung6d9Ecg9B8OJ/fLPgvhWbbfPExNTlTxXRX7yl8MZDiqMMjhUGD&#10;akKqmZA+ugkiKxk1tEnDIAVriFKwhttBQ69CvBfJRSj6C5F41sHBbCBZwyvmTO1ite7aK5aS5x+k&#10;mKpk38GDQUzDvRpASs34ujjrIovb9zd5Gg0C21YPrbWRBeFue29RHFQczPSLdXCEP9w8Ulgraga/&#10;ZBrdrBt1GqSJIm2hOj2j6HmaS0m/9gqNFPar43GJoz8BnMB2AhjsPaQHkhrEOTfHHwq9iOlLGVjZ&#10;J5iGURWTaLH0s2+86eDzPkDdRkXTDA2Mxg1PcCpwfG3xiVzvk9flm7D6DQAA//8DAFBLAwQUAAYA&#10;CAAAACEAIFxRheIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm93YNprG&#10;bIoIoiAFTQXtbZsdk+DubMxu2+ivd/Sit/l4eOeZYjk6K/Y4hM6TgvNJAgKp9qajRsHz+vYsAxGi&#10;JqOtJ1TwiQGW5fFRoXPjD/SE+yo2gkMo5FpBG2OfSxnqFp0OE98j8e7ND05HbodGmkEfONxZOU2S&#10;C+l0R3yh1T3etFi/VzunYPFgX+5x8/i1WtvqztYf/etmSJU6PRmvr0BEHOMfDD/6rA4lO239jkwQ&#10;VsE8yaaMKpjNUi6YSLPFJYjt72QOsizk/x/KbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAqo5X3EgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAgXFGF4gAAAAsBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l1152004,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1CE5620C" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:204.1pt;margin-top:167.6pt;width:90.75pt;height:.1pt;z-index:15730688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1152525,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqo5X3EgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+0Gd6Bq3QnddAjp&#10;dJx0QzxnabpWpHGws3X79zhpu43jDbFJ0ZfYsT/7c7q8O3ZWHAxSC66U81kuhXEaqtbtSvl98/Du&#10;kxQUlKuUBWdKeTIk71Zv3yx7X5gFNGArg4KDOCp6X8omBF9kGenGdIpm4I1jYw3YqcBb3GUVqp6j&#10;dzZb5Plt1gNWHkEbIj5dD0a5SvHr2ujwra7JBGFLydxCWjGt27hmq6Uqdqh80+qRhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDTEOXQV232qQauJp5/qqal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqThb4oZGn2ONXfRl4uKYung6d9Ecg9B8OJ/fLPgvhWbbfPExNTlTxXRX7yl8MZDiqMMjhUGD&#10;akKqmZA+ugkiKxk1tEnDIAVriFKwhttBQ69CvBfJRSj6C5F41sHBbCBZwyvmTO1ite7aK5aS5x+k&#10;mKpk38GDQUzDvRpASs34ujjrIovb9zd5Gg0C21YPrbWRBeFue29RHFQczPSLdXCEP9w8Ulgraga/&#10;ZBrdrBt1GqSJIm2hOj2j6HmaS0m/9gqNFPar43GJoz8BnMB2AhjsPaQHkhrEOTfHHwq9iOlLGVjZ&#10;J5iGURWTaLH0s2+86eDzPkDdRkXTDA2Mxg1PcCpwfG3xiVzvk9flm7D6DQAA//8DAFBLAwQUAAYA&#10;CAAAACEAIFxRheIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm93YNprG&#10;bIoIoiAFTQXtbZsdk+DubMxu2+ivd/Sit/l4eOeZYjk6K/Y4hM6TgvNJAgKp9qajRsHz+vYsAxGi&#10;JqOtJ1TwiQGW5fFRoXPjD/SE+yo2gkMo5FpBG2OfSxnqFp0OE98j8e7ND05HbodGmkEfONxZOU2S&#10;C+l0R3yh1T3etFi/VzunYPFgX+5x8/i1WtvqztYf/etmSJU6PRmvr0BEHOMfDD/6rA4lO239jkwQ&#10;VsE8yaaMKpjNUi6YSLPFJYjt72QOsizk/x/KbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAqo5X3EgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAgXFGF4gAAAAsBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l1152004,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15731200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BD7EED1" wp14:editId="35F19E65">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5759999</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2128485</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1152525" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -1522,85 +1540,98 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="70E109BF" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:453.55pt;margin-top:167.6pt;width:90.75pt;height:.1pt;z-index:15731200;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1152525,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqo5X3EgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+0Gd6Bq3QnddAjp&#10;dJx0QzxnabpWpHGws3X79zhpu43jDbFJ0ZfYsT/7c7q8O3ZWHAxSC66U81kuhXEaqtbtSvl98/Du&#10;kxQUlKuUBWdKeTIk71Zv3yx7X5gFNGArg4KDOCp6X8omBF9kGenGdIpm4I1jYw3YqcBb3GUVqp6j&#10;dzZb5Plt1gNWHkEbIj5dD0a5SvHr2ujwra7JBGFLydxCWjGt27hmq6Uqdqh80+qRhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDTEOXQV232qQauJp5/qqal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqThb4oZGn2ONXfRl4uKYung6d9Ecg9B8OJ/fLPgvhWbbfPExNTlTxXRX7yl8MZDiqMMjhUGD&#10;akKqmZA+ugkiKxk1tEnDIAVriFKwhttBQ69CvBfJRSj6C5F41sHBbCBZwyvmTO1ite7aK5aS5x+k&#10;mKpk38GDQUzDvRpASs34ujjrIovb9zd5Gg0C21YPrbWRBeFue29RHFQczPSLdXCEP9w8Ulgraga/&#10;ZBrdrBt1GqSJIm2hOj2j6HmaS0m/9gqNFPar43GJoz8BnMB2AhjsPaQHkhrEOTfHHwq9iOlLGVjZ&#10;J5iGURWTaLH0s2+86eDzPkDdRkXTDA2Mxg1PcCpwfG3xiVzvk9flm7D6DQAA//8DAFBLAwQUAAYA&#10;CAAAACEArWJfF+IAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUoDMRCG74LvEEbwZpO2tl3X&#10;zRYRREEE3Ra0t3Qz7i4mkzVJ29WnN/Wix5n5+eb7i+VgDdujD50jCeORAIZUO91RI2G9urvIgIWo&#10;SCvjCCV8YYBleXpSqFy7A73gvooNSxAKuZLQxtjnnIe6RavCyPVI6fbuvFUxjb7h2qtDglvDJ0LM&#10;uVUdpQ+t6vG2xfqj2lkJV4/m9QE3z99PK1Pdm/qzf9v4mZTnZ8PNNbCIQ/wLw1E/qUOZnLZuRzow&#10;kxhiMU5RCdPpbALsmBBZNge2/V1dAi8L/r9E+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAqo5X3EgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCtYl8X4gAAAAwBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l1152004,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="443B18DE" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:453.55pt;margin-top:167.6pt;width:90.75pt;height:.1pt;z-index:15731200;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1152525,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqo5X3EgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+0Gd6Bq3QnddAjp&#10;dJx0QzxnabpWpHGws3X79zhpu43jDbFJ0ZfYsT/7c7q8O3ZWHAxSC66U81kuhXEaqtbtSvl98/Du&#10;kxQUlKuUBWdKeTIk71Zv3yx7X5gFNGArg4KDOCp6X8omBF9kGenGdIpm4I1jYw3YqcBb3GUVqp6j&#10;dzZb5Plt1gNWHkEbIj5dD0a5SvHr2ujwra7JBGFLydxCWjGt27hmq6Uqdqh80+qRhvoHFp1qHSc9&#10;h1qroMQe279Cda1GIKjDTEOXQV232qQauJp5/qqal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqThb4oZGn2ONXfRl4uKYung6d9Ecg9B8OJ/fLPgvhWbbfPExNTlTxXRX7yl8MZDiqMMjhUGD&#10;akKqmZA+ugkiKxk1tEnDIAVriFKwhttBQ69CvBfJRSj6C5F41sHBbCBZwyvmTO1ite7aK5aS5x+k&#10;mKpk38GDQUzDvRpASs34ujjrIovb9zd5Gg0C21YPrbWRBeFue29RHFQczPSLdXCEP9w8Ulgraga/&#10;ZBrdrBt1GqSJIm2hOj2j6HmaS0m/9gqNFPar43GJoz8BnMB2AhjsPaQHkhrEOTfHHwq9iOlLGVjZ&#10;J5iGURWTaLH0s2+86eDzPkDdRkXTDA2Mxg1PcCpwfG3xiVzvk9flm7D6DQAA//8DAFBLAwQUAAYA&#10;CAAAACEArWJfF+IAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUoDMRCG74LvEEbwZpO2tl3X&#10;zRYRREEE3Ra0t3Qz7i4mkzVJ29WnN/Wix5n5+eb7i+VgDdujD50jCeORAIZUO91RI2G9urvIgIWo&#10;SCvjCCV8YYBleXpSqFy7A73gvooNSxAKuZLQxtjnnIe6RavCyPVI6fbuvFUxjb7h2qtDglvDJ0LM&#10;uVUdpQ+t6vG2xfqj2lkJV4/m9QE3z99PK1Pdm/qzf9v4mZTnZ8PNNbCIQ/wLw1E/qUOZnLZuRzow&#10;kxhiMU5RCdPpbALsmBBZNge2/V1dAi8L/r9E+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAqo5X3EgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCtYl8X4gAAAAwBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l1152004,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:t>If yes, when was the last time it was held:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">If yes, when was the last time it was </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>held:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Venue:</w:t>
+        <w:t>Venue</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Specific</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>location</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1647,51 +1678,51 @@
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>space</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>area:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745CB29B" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233CCE8F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="233CCE8F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="90"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="115653B3" wp14:editId="37D5A6AF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647999</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>227468</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6252210" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -1726,60 +1757,60 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5861A277" id="Graphic 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:17.9pt;width:492.3pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQCBjHYl3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K3ZAiSCN&#10;g6pKvfUCLYKjiZckaryOYgOBr+9yao8zO5qdV6xH14kLDqH1pCGZKRBIlbct1Rq+vz5eliBCNGRN&#10;5wk13DDAupw8FSa3/kobvGxjLbiEQm40NDH2uZShatCZMPM9Et9OfnAmshxqaQdz5XLXyblSmXSm&#10;Jf7QmB7fG6x+tmenoT3dFrtDkn7eu/190yfpajfuV1o/T8e3VxARx/gXhsd8ng4lbzr6M9kgOtZq&#10;zixRwyJlhEdALbMMxJGdTIEsC/kfofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;gYx2Jd4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="76A77799" id="Graphic 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:17.9pt;width:492.3pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQCBjHYl3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K3ZAiSCN&#10;g6pKvfUCLYKjiZckaryOYgOBr+9yao8zO5qdV6xH14kLDqH1pCGZKRBIlbct1Rq+vz5eliBCNGRN&#10;5wk13DDAupw8FSa3/kobvGxjLbiEQm40NDH2uZShatCZMPM9Et9OfnAmshxqaQdz5XLXyblSmXSm&#10;Jf7QmB7fG6x+tmenoT3dFrtDkn7eu/190yfpajfuV1o/T8e3VxARx/gXhsd8ng4lbzr6M9kgOtZq&#10;zixRwyJlhEdALbMMxJGdTIEsC/kfofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;gYx2Jd4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECD0D4D" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6ECD0D4D" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="920"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Reason/s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1841,51 +1872,51 @@
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>venue:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B843C82" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B1212AE" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2B1212AE" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="150"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A686B4E" wp14:editId="32E9601C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647999</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>265556</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6252210" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -1920,60 +1951,60 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="628E8874" id="Graphic 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:20.9pt;width:492.3pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQDVKAJr3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqrdihJYI0&#10;Dqoq9dYLtIgeTbwkUe11FBsIfH2XUznOzmj2TbkcvRNHHGIXSEM2USCQ6mA7ajR8f308zUHEZMga&#10;Fwg1nDHCsrq/K01hw4lWeFynRnAJxcJoaFPqCylj3aI3cRJ6JPb2YfAmsRwaaQdz4nLv5FSpXHrT&#10;EX9oTY/vLda/64PX0O3Pz5ufbPZ5cdvLqs9mi824XWj9+DC+vYJIOKb/MFzxGR0qZtqFA9koHGs1&#10;5S1Jw0vGE64BNc9zEDu+sCOrUt5OqP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;1SgCa94AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1907B9B6" id="Graphic 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:20.9pt;width:492.3pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQDVKAJr3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqrdihJYI0&#10;Dqoq9dYLtIgeTbwkUe11FBsIfH2XUznOzmj2TbkcvRNHHGIXSEM2USCQ6mA7ajR8f308zUHEZMga&#10;Fwg1nDHCsrq/K01hw4lWeFynRnAJxcJoaFPqCylj3aI3cRJ6JPb2YfAmsRwaaQdz4nLv5FSpXHrT&#10;EX9oTY/vLda/64PX0O3Pz5ufbPZ5cdvLqs9mi824XWj9+DC+vYJIOKb/MFzxGR0qZtqFA9koHGs1&#10;5S1Jw0vGE64BNc9zEDu+sCOrUt5OqP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;1SgCa94AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6373AD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F6373AD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5960"/>
         </w:tabs>
         <w:spacing w:line="374" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="2777"/>
       </w:pPr>
       <w:r>
         <w:t>Date of event/s: (1st Preference)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:w w:val="90"/>
         </w:rPr>
@@ -2129,51 +2160,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>event?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5559A537" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5559A537" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="239"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E18E4AB" wp14:editId="5C094D6F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647999</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>322055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6252210" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -2208,60 +2239,60 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="05BF9EE6" id="Graphic 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:25.35pt;width:492.3pt;height:.1pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQDwcsDL3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1VuxQJSVp&#10;HFRV6q0XaBE9mnhJIux1FBsIfH2dUznO7Gj2TbkarWFnHHznSEIyF8CQaqc7aiT8fH8+L4H5oEgr&#10;4wglXNHDqnp8KFWh3YXWeN6EhsUS8oWS0IbQF5z7ukWr/Nz1SPF2cINVIcqh4XpQl1huDV8IkXGr&#10;OoofWtXjR4v1cXOyErrD9WX7m6RfN7O7rfskzbfjLpfyaTa+vwELOIb/MEz4ER2qyLR3J9KemajF&#10;Im4JElLxCmwKiGWWAdtPTg68Kvn9hOoPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;8HLAy94AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1AE97E31" id="Graphic 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:25.35pt;width:492.3pt;height:.1pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQDwcsDL3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1VuxQJSVp&#10;HFRV6q0XaBE9mnhJIux1FBsIfH2dUznO7Gj2TbkarWFnHHznSEIyF8CQaqc7aiT8fH8+L4H5oEgr&#10;4wglXNHDqnp8KFWh3YXWeN6EhsUS8oWS0IbQF5z7ukWr/Nz1SPF2cINVIcqh4XpQl1huDV8IkXGr&#10;OoofWtXjR4v1cXOyErrD9WX7m6RfN7O7rfskzbfjLpfyaTa+vwELOIb/MEz4ER2qyLR3J9KemajF&#10;Im4JElLxCmwKiGWWAdtPTg68Kvn9hOoPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;8HLAy94AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B240213" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6B240213" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Entertainment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="20"/>
@@ -2395,375 +2426,221 @@
         </w:rPr>
         <w:t>activities):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F707D99" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="798F4998" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09074575" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77004915" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="127"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61009194" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="61009194" w14:textId="4133920D" w:rsidR="008F6B45" w:rsidRPr="00BE1BDF" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r w:rsidR="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-20"/>
-          <w:position w:val="-7"/>
-[...34 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="14"/>
           <w:w w:val="70"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
-          <w:spacing w:val="-13"/>
+          <w:spacing w:val="14"/>
+          <w:w w:val="70"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:spacing w:val="-20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-30"/>
           <w:position w:val="-7"/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FFFFFF"/>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...97 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDDCAC8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="008F6B45">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="20" w:right="120" w:bottom="200" w:left="100" w:header="0" w:footer="19" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70B949B3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="70B949B3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3359"/>
           <w:tab w:val="left" w:pos="6529"/>
           <w:tab w:val="left" w:pos="9877"/>
         </w:tabs>
         <w:spacing w:before="15"/>
         <w:ind w:right="885"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="95"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Time</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:w w:val="95"/>
@@ -2837,107 +2714,109 @@
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Event finish time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="64"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4D395D" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F4D395D" w14:textId="4910F93B" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3359"/>
           <w:tab w:val="left" w:pos="6529"/>
           <w:tab w:val="left" w:pos="9877"/>
         </w:tabs>
         <w:spacing w:before="222"/>
         <w:ind w:right="885"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Set</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Pack</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>times</w:t>
       </w:r>
       <w:r>
@@ -2947,125 +2826,71 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Set up start time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="124"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008E4DCC">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">Set up finish time: </w:t>
+        <w:t xml:space="preserve">Pack </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">up finish time: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209E5677" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
-[...59 lines deleted...]
-    <w:p w14:paraId="7567D71D" w14:textId="3C5D3B2F" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7567D71D" w14:textId="3C5D3B2F" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6340"/>
           <w:tab w:val="left" w:pos="8299"/>
           <w:tab w:val="left" w:pos="8600"/>
           <w:tab w:val="left" w:pos="10784"/>
         </w:tabs>
         <w:spacing w:before="222"/>
         <w:ind w:left="920"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19EFC023" wp14:editId="37095AB5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6648996</wp:posOffset>
@@ -3117,51 +2942,51 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5524">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="04D5D4FA" id="Graphic 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:59.95pt;width:14pt;height:14pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAInNmmvhAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE1TIT+NUCBWhXKpSyt2Nt0nU2I5sNwk8PdsT&#10;3GZ2R7PfFutZ92xE5ztrBMSLCBia2qrONAIOn28PKTAfpFGytwYFfKOHdXl7U8hc2cl84LgPDaMS&#10;43MpoA1hyDn3dYta+oUd0NDuZJ2WgaxruHJyonLd88coeuZadoYutHLA1xbr8/6iBbw36a6qaj7x&#10;7dfZjdufzaFKN0Lc380vK2AB5/AXhis+oUNJTEd7Mcqznny0TGLKkoqzDNg1EiVPNDqSWiYZ8LLg&#10;/78ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJzZpr4QAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+              <v:shape w14:anchorId="6BC58C9D" id="Graphic 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:59.95pt;width:14pt;height:14pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAInNmmvhAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE1TIT+NUCBWhXKpSyt2Nt0nU2I5sNwk8PdsT&#10;3GZ2R7PfFutZ92xE5ztrBMSLCBia2qrONAIOn28PKTAfpFGytwYFfKOHdXl7U8hc2cl84LgPDaMS&#10;43MpoA1hyDn3dYta+oUd0NDuZJ2WgaxruHJyonLd88coeuZadoYutHLA1xbr8/6iBbw36a6qaj7x&#10;7dfZjdufzaFKN0Lc380vK2AB5/AXhis+oUNJTEd7Mcqznny0TGLKkoqzDNg1EiVPNDqSWiYZ8LLg&#10;/78ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJzZpr4QAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C31A90E" wp14:editId="582F4E7C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6648996</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1082772</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="177800" cy="177800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -3206,58 +3031,59 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5524">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="33EA0373" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:85.25pt;width:14pt;height:14pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAHMZ57HgAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXURISONUCBWhXCoo5e7GbhI1Xke2mwS+nu0J&#10;bjO7o9m3xXq2PRuND51DCcuFAGawdrrDRsL+8/UuAxaiQq16h0bCtwmwLq+vCpVrN+GHGXexYVSC&#10;IVcS2hiHnPNQt8aqsHCDQdodnbcqkvUN115NVG57fi/EI7eqQ7rQqsG8tKY+7c5WwluTvVdVzSe+&#10;/Tr5cfuz2VfZRsrbm/l5BSyaOf6F4YJP6FAS08GdUQfWkxcP6ZKypFKRALtERJrQ6EDqKUuAlwX/&#10;/0X5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADttASQ0AgAA7wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHMZ57HgAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+              <v:shape w14:anchorId="79F148F1" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:85.25pt;width:14pt;height:14pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAHMZ57HgAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXURISONUCBWhXCoo5e7GbhI1Xke2mwS+nu0J&#10;bjO7o9m3xXq2PRuND51DCcuFAGawdrrDRsL+8/UuAxaiQq16h0bCtwmwLq+vCpVrN+GHGXexYVSC&#10;IVcS2hiHnPNQt8aqsHCDQdodnbcqkvUN115NVG57fi/EI7eqQ7rQqsG8tKY+7c5WwluTvVdVzSe+&#10;/Tr5cfuz2VfZRsrbm/l5BSyaOf6F4YJP6FAS08GdUQfWkxcP6ZKypFKRALtERJrQ6EDqKUuAlwX/&#10;/0X5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADttASQ0AgAA7wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHMZ57HgAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3331,51 +3157,55 @@
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>time)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Adults:</w:t>
+        <w:t>Adults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Children: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0336D726" w14:textId="2814C51D" w:rsidR="00031B10" w:rsidRDefault="00031B10">
@@ -3485,122 +3315,122 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5524">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5B506919" id="Graphic 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:524.6pt;margin-top:61.1pt;width:14pt;height:14pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAAjQhmHeAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyojQU0hDgVQkUol6qUcnfjJYka25HtJoGvZ3uC&#10;2xvtaHamWM22ZyOG2Hmn4HYhgKGrvelco2D/8XqTAYtJO6N771DBN0ZYlZcXhc6Nn9w7jrvUMApx&#10;MdcK2pSGnPNYt2h1XPgBHd2+fLA6kQwNN0FPFG57LoV44FZ3jj60esCXFuvj7mQVvDXZtqpqPvHN&#10;5zGMm5/1vsrWSl1fzc9PwBLO6c8M5/pUHUrqdPAnZyLrSYu7R0leIikJzhaxXBIdiO6FBF4W/P+K&#10;8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAI0IZh3gAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+              <v:shape w14:anchorId="5008D487" id="Graphic 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:524.6pt;margin-top:61.1pt;width:14pt;height:14pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAAjQhmHeAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyojQU0hDgVQkUol6qUcnfjJYka25HtJoGvZ3uC&#10;2xvtaHamWM22ZyOG2Hmn4HYhgKGrvelco2D/8XqTAYtJO6N771DBN0ZYlZcXhc6Nn9w7jrvUMApx&#10;MdcK2pSGnPNYt2h1XPgBHd2+fLA6kQwNN0FPFG57LoV44FZ3jj60esCXFuvj7mQVvDXZtqpqPvHN&#10;5zGMm5/1vsrWSl1fzc9PwBLO6c8M5/pUHUrqdPAnZyLrSYu7R0leIikJzhaxXBIdiO6FBF4W/P+K&#10;8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAI0IZh3gAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="877" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8319"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="408"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F6B45" w14:paraId="02FE9DEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8319" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424AC81E" w14:textId="2A1CD014" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="424AC81E" w14:textId="2A1CD014" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87" w:line="415" w:lineRule="auto"/>
               <w:ind w:left="50" w:right="40"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If your venue has on-site </w:t>
             </w:r>
             <w:r w:rsidR="005E15DD">
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>toilets,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> would you like to have access to them as part of your event? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>If your venue has on site floodlights, would you like to have the ability to operate them?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49EC0169" w14:textId="5339E9B4" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49EC0169" w14:textId="5339E9B4" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="291" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3853,51 +3683,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>event?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFF032A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7DFF032A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:left="64" w:firstLine="11"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487266816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E2C111" wp14:editId="7B1570BB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>279879</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>30178</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3955,68 +3785,68 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="168F38A1" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.05pt;margin-top:2.4pt;width:14.4pt;height:14.4pt;z-index:-16049664;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlowU2lQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X514SxtZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWt4dWkr2wrtEqp9OrCSVCcV00qsrp9839&#10;hzklzjNVMKmVyOmLcPR2+f7dojOZSHWtZSEsgSTKZZ3Jae29yZLE8Vq0zF1pIxQES21b5mFoq6Sw&#10;rIPsrUzSyeQ66bQtjNVcOAd/V32QLjF/WQruv5WlE57InEJtHt8W39vwTpYLllWWmbrhQxnsDVW0&#10;rFGw6JhqxTwjO9u8StU23GqnS3/FdZvosmy4wB6gm+nkopu11TuDvVRZV5lRJpD2Qqc3p+WP+7U1&#10;z+bJ9tUDfND8pwNdks5U2Wk8jKsj+VDaNkyCJsgBFX0ZFRUHTzj8nM7T+Rx05xAaMCrOa9iWV7N4&#10;/eWv8xKW9YtiaWMpnQHvuKM87v/kea6ZEai6C+0/WdIUOU3ByIq1YOH14Bb4A72ExYEVFBxGbhDz&#10;Qp/05jqlBHRAgCqMKt3czCdRpR5DfOyWZXzn/FpolJvtH5zH6VUREasj4gcVoQXzB9tLtL2nBGxv&#10;KQHbb3vbG+bDvLCHAZIO9miopB5hiLZ6LzYaef64acD9OJuFVFDpkSLVKXUghb7P+JEVvwYTn7Dx&#10;aELiSIjfnghiRbP9g/PHVbnUTvSFh86xg1ENSHiqt1RBmNks/YQH3GnZFPeNlEEOZ6vtnbRkz8L1&#10;gs+gxxnNWOdXzNU9D0MDTSo8Zy7rTRPMtNXFC3iuA5fl1P3aMSsokV8VuDpcYBHYCLYRWC/vNF5z&#10;uFOw5ubwg1lDwvI59eC2Rx3NzbLoI2g3EHpumKn0553XZRNMBgctVjQM4KAhwhsJ0NmVdzpG1vGO&#10;X/4GAAD//wMAUEsDBBQABgAIAAAAIQANMT7o3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvgv9hGcGb3aSpVWM2pRT1VARbQbxNk2kSmp0N2W2S/nvHk54ew3u89022mmyrBup949hA&#10;PItAEReubLgy8Ll/vXsE5QNyia1jMnAhD6v8+irDtHQjf9CwC5WSEvYpGqhD6FKtfVGTRT9zHbF4&#10;R9dbDHL2lS57HKXctnoeRUttsWFZqLGjTU3FaXe2Bt5GHNdJ/DJsT8fN5Xt///61jcmY25tp/Qwq&#10;0BT+wvCLL+iQC9PBnbn0qjWwWMSSFJUHxH6YP4E6GEiSJeg80//x8x8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAZaMFNpUCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEADTE+6N4AAAAGAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="0CEF959E" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.05pt;margin-top:2.4pt;width:14.4pt;height:14.4pt;z-index:-16049664;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlowU2lQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X514SxtZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWt4dWkr2wrtEqp9OrCSVCcV00qsrp9839&#10;hzklzjNVMKmVyOmLcPR2+f7dojOZSHWtZSEsgSTKZZ3Jae29yZLE8Vq0zF1pIxQES21b5mFoq6Sw&#10;rIPsrUzSyeQ66bQtjNVcOAd/V32QLjF/WQruv5WlE57InEJtHt8W39vwTpYLllWWmbrhQxnsDVW0&#10;rFGw6JhqxTwjO9u8StU23GqnS3/FdZvosmy4wB6gm+nkopu11TuDvVRZV5lRJpD2Qqc3p+WP+7U1&#10;z+bJ9tUDfND8pwNdks5U2Wk8jKsj+VDaNkyCJsgBFX0ZFRUHTzj8nM7T+Rx05xAaMCrOa9iWV7N4&#10;/eWv8xKW9YtiaWMpnQHvuKM87v/kea6ZEai6C+0/WdIUOU3ByIq1YOH14Bb4A72ExYEVFBxGbhDz&#10;Qp/05jqlBHRAgCqMKt3czCdRpR5DfOyWZXzn/FpolJvtH5zH6VUREasj4gcVoQXzB9tLtL2nBGxv&#10;KQHbb3vbG+bDvLCHAZIO9miopB5hiLZ6LzYaef64acD9OJuFVFDpkSLVKXUghb7P+JEVvwYTn7Dx&#10;aELiSIjfnghiRbP9g/PHVbnUTvSFh86xg1ENSHiqt1RBmNks/YQH3GnZFPeNlEEOZ6vtnbRkz8L1&#10;gs+gxxnNWOdXzNU9D0MDTSo8Zy7rTRPMtNXFC3iuA5fl1P3aMSsokV8VuDpcYBHYCLYRWC/vNF5z&#10;uFOw5ubwg1lDwvI59eC2Rx3NzbLoI2g3EHpumKn0553XZRNMBgctVjQM4KAhwhsJ0NmVdzpG1vGO&#10;X/4GAAD//wMAUEsDBBQABgAIAAAAIQANMT7o3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvgv9hGcGb3aSpVWM2pRT1VARbQbxNk2kSmp0N2W2S/nvHk54ew3u89022mmyrBup949hA&#10;PItAEReubLgy8Ll/vXsE5QNyia1jMnAhD6v8+irDtHQjf9CwC5WSEvYpGqhD6FKtfVGTRT9zHbF4&#10;R9dbDHL2lS57HKXctnoeRUttsWFZqLGjTU3FaXe2Bt5GHNdJ/DJsT8fN5Xt///61jcmY25tp/Qwq&#10;0BT+wvCLL+iQC9PBnbn0qjWwWMSSFJUHxH6YP4E6GEiSJeg80//x8x8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAZaMFNpUCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEADTE+6N4AAAAGAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 28" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhkbn6wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTdFwMpRpFxMHpRhwf+0tzbYvNTUliW/16sxBmeTjvxWowjejI+dqygq9pAoK4sLrm&#10;UsH59DNJQfiArLGxTAoe5GG1/BgtMNO25z/qjqEUMYR9hgqqENpMSl9UZNBPbUscuat1BkOErpTa&#10;YR/DTSNnSfItDdYcGypsaVNRcTvejYJdmR7yvJC93F9urts/t+c83So1/hzWcxCBhvAvfrt/tYJZ&#10;HBu/xB8gly8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYZG5+sAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B296349" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B296349" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6" w:line="500" w:lineRule="atLeast"/>
               <w:ind w:left="64" w:right="415"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487267840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0092A1AF" wp14:editId="145171D8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>272552</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>110206</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4074,51 +3904,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="6892DF5A" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:8.7pt;width:14.4pt;height:14.4pt;z-index:-16048640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFuu+WlQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2bnWQ+utA6k8h7/3gxBvqL8VaVk+FZVXgWmC461BXo7em/iO1tdirx2wjatHMsQb6ii&#10;E63BRadUNyIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFZ+3a2d&#10;fbD3bqge4R3Inx51yXpb58fxOK4P5H3lujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0lv0jj/I4/9PnodGWEWq+9j+vWNtWfAz7MKIDi28Ht2Cf7CXuDiyooLjyI9i&#10;vtBnfnE+5wx1IEAqTCpdXCxnSaUBY3zqVuRy68NaAcktdnc+0PS6TEg0Ccm9SdCh+aPtNdk+cIa2&#10;d5yh7TeD7a0IcV7cwwhZj3s0VtJMMEY72KlHIF44bBpyzxaLmAorPVC0OaaOpNj3M35ipa+lxEds&#10;EhcTJ0L6DkQUK5ntH5w/rio1eDUUHjunDiY1MOGx3tpEYRaL+Uc64B50W962Wkc5vKs319qxnYjX&#10;Cz2jHs9o1vlwI3wz8Cg00rShc+bzwTTRTBson9BzPbqs4P7XVjjFmf5i0NXYdUjAJbBJwAV9DXTN&#10;0U7hmo/7H8JZFpcveEC3fYVkbpEnH2G7kTBw40wDn7YBqjaaDA9aqmgc4EEjRDcSomdX3vGYWIc7&#10;fvUbAAD//wMAUEsDBBQABgAIAAAAIQA+b7+43QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7N&#10;ToNAFIX3Jr7D5Jq4swNYS0WGpmnUVWNia9K4mzK3QMrcIcwU6Nt7Xeny/OScL19NthUD9r5xpCCe&#10;RSCQSmcaqhR87d8eliB80GR06wgVXNHDqri9yXVm3EifOOxCJXiEfKYV1CF0mZS+rNFqP3MdEmcn&#10;11sdWPaVNL0eedy2MomihbS6IX6odYebGsvz7mIVvI96XD/Gr8P2fNpcv/dPH4dtjErd303rFxAB&#10;p/BXhl98RoeCmY7uQsaLVsE8eeYm++kcBOdpnII4sr9IQBa5/M9f/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAFuu+WlQIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA+b7+43QAAAAcBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
+                    <v:group w14:anchorId="5F16F204" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:8.7pt;width:14.4pt;height:14.4pt;z-index:-16048640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFuu+WlQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2bnWQ+utA6k8h7/3gxBvqL8VaVk+FZVXgWmC461BXo7em/iO1tdirx2wjatHMsQb6ii&#10;E63BRadUNyIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFZ+3a2d&#10;fbD3bqge4R3Inx51yXpb58fxOK4P5H3lujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0lv0jj/I4/9PnodGWEWq+9j+vWNtWfAz7MKIDi28Ht2Cf7CXuDiyooLjyI9i&#10;vtBnfnE+5wx1IEAqTCpdXCxnSaUBY3zqVuRy68NaAcktdnc+0PS6TEg0Ccm9SdCh+aPtNdk+cIa2&#10;d5yh7TeD7a0IcV7cwwhZj3s0VtJMMEY72KlHIF44bBpyzxaLmAorPVC0OaaOpNj3M35ipa+lxEds&#10;EhcTJ0L6DkQUK5ntH5w/rio1eDUUHjunDiY1MOGx3tpEYRaL+Uc64B50W962Wkc5vKs319qxnYjX&#10;Cz2jHs9o1vlwI3wz8Cg00rShc+bzwTTRTBson9BzPbqs4P7XVjjFmf5i0NXYdUjAJbBJwAV9DXTN&#10;0U7hmo/7H8JZFpcveEC3fYVkbpEnH2G7kTBw40wDn7YBqjaaDA9aqmgc4EEjRDcSomdX3vGYWIc7&#10;fvUbAAD//wMAUEsDBBQABgAIAAAAIQA+b7+43QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7N&#10;ToNAFIX3Jr7D5Jq4swNYS0WGpmnUVWNia9K4mzK3QMrcIcwU6Nt7Xeny/OScL19NthUD9r5xpCCe&#10;RSCQSmcaqhR87d8eliB80GR06wgVXNHDqri9yXVm3EifOOxCJXiEfKYV1CF0mZS+rNFqP3MdEmcn&#10;11sdWPaVNL0eedy2MomihbS6IX6odYebGsvz7mIVvI96XD/Gr8P2fNpcv/dPH4dtjErd303rFxAB&#10;p/BXhl98RoeCmY7uQsaLVsE8eeYm++kcBOdpnII4sr9IQBa5/M9f/AAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAFuu+WlQIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA+b7+43QAAAAcBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
                       <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaPiMhwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/A20ymMUo0i4th6Ea16fzTPtti8lCS23f765SB4/Ph+L9ejaUVPzjeWFXxMExDEpdUN&#10;VwrOp6/3FIQPyBpby6TglzysV68vS8y0HfhIfREqEUPYZ6igDqHLpPRlTQb91HbEkbtaZzBE6Cqp&#10;HQ4x3LRyliSf0mDDsaHGjrY1lbfibhR8V+khz0s5yP3l5vr93+6cpzulJm/jZgEi0Bie4of7RyuY&#10;x/XxS/wBcvUPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGj4jIcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487268864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="138938F3" wp14:editId="125A7A37">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>272552</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>431567</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4176,133 +4006,137 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="3C2E5E3D" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:34pt;width:14.4pt;height:14.4pt;z-index:-16047616;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEs/UelgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2bnWQ+utA6k8h7/3gxBvqL8VaVk+FZVXgWmC461BXo7em/iO1tdirx2wjatHMsQb6ii&#10;E63BRadUNyIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFZ+3a2d&#10;fbD3bqge4R3Inx51yXpb58fxOK4P5H3lujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0lv0jj/I4/9PnodGWEWq+9j+vWNtWfCzOWdGdGjh9egW/IO9xMWRFRUcR34U&#10;84U+84tzTIE6ECAVJpUuLpazpNKAMT51K3K59WGtgOQWuzsfaHpdJiSahOTeJOjQ/NH2mmwfOEPb&#10;O87Q9pvB9laEOC/uYYSsxz0aK2kmGKMd7NQjEC8cNg25Z4tFTIWVHijaHFNHUuz7GT+x0tdS4iM2&#10;HU1MnAjpOxBRrGS2f3D+uKrU4NVQeOycOpjUwITHemsThVks5h/pgHvQbXnbah3l8K7eXGvHdiJe&#10;L/SMejyjWefDjfDNwKPQSNOGzpnPB9NEM22gfELP9eiygvtfW+EUZ/qLQVfHCywBl8AmARf0NdA1&#10;RzuFaz7ufwhnWVy+4AHd9hWSuUWefITtRsLAjTMNfNoGqNpoMjxoqaJxgAeNEN1IiJ5decdjYh3u&#10;+NVvAAAA//8DAFBLAwQUAAYACAAAACEAI1LD/d8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCN7tJ1TSN2ZRS1FMp2AribZt9TUKzb0N2m6T/3udJj8MMM9/kq8m2YsDeN44U&#10;xLMIBFLpTEOVgs/D20MKwgdNRreOUMEVPayK25tcZ8aN9IHDPlSCS8hnWkEdQpdJ6csarfYz1yGx&#10;d3K91YFlX0nT65HLbSvnUZRIqxvihVp3uKmxPO8vVsH7qMf1Y/w6bM+nzfX78Lz72sao1P3dtH4B&#10;EXAKf2H4xWd0KJjp6C5kvGgVPM2XnFSQpHyJ/UW8AHFUsExSkEUu//MXPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBEs/UelgIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAjUsP93wAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
+                    <v:group w14:anchorId="0A70DA79" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:34pt;width:14.4pt;height:14.4pt;z-index:-16047616;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEs/UelgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2bnWQ+utA6k8h7/3gxBvqL8VaVk+FZVXgWmC461BXo7em/iO1tdirx2wjatHMsQb6ii&#10;E63BRadUNyIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFZ+3a2d&#10;fbD3bqge4R3Inx51yXpb58fxOK4P5H3lujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0lv0jj/I4/9PnodGWEWq+9j+vWNtWfCzOWdGdGjh9egW/IO9xMWRFRUcR34U&#10;84U+84tzTIE6ECAVJpUuLpazpNKAMT51K3K59WGtgOQWuzsfaHpdJiSahOTeJOjQ/NH2mmwfOEPb&#10;O87Q9pvB9laEOC/uYYSsxz0aK2kmGKMd7NQjEC8cNg25Z4tFTIWVHijaHFNHUuz7GT+x0tdS4iM2&#10;HU1MnAjpOxBRrGS2f3D+uKrU4NVQeOycOpjUwITHemsThVks5h/pgHvQbXnbah3l8K7eXGvHdiJe&#10;L/SMejyjWefDjfDNwKPQSNOGzpnPB9NEM22gfELP9eiygvtfW+EUZ/qLQVfHCywBl8AmARf0NdA1&#10;RzuFaz7ufwhnWVy+4AHd9hWSuUWefITtRsLAjTMNfNoGqNpoMjxoqaJxgAeNEN1IiJ5decdjYh3u&#10;+NVvAAAA//8DAFBLAwQUAAYACAAAACEAI1LD/d8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCN7tJ1TSN2ZRS1FMp2AribZt9TUKzb0N2m6T/3udJj8MMM9/kq8m2YsDeN44U&#10;xLMIBFLpTEOVgs/D20MKwgdNRreOUMEVPayK25tcZ8aN9IHDPlSCS8hnWkEdQpdJ6csarfYz1yGx&#10;d3K91YFlX0nT65HLbSvnUZRIqxvihVp3uKmxPO8vVsH7qMf1Y/w6bM+nzfX78Lz72sao1P3dtH4B&#10;EXAKf2H4xWd0KJjp6C5kvGgVPM2XnFSQpHyJ/UW8AHFUsExSkEUu//MXPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBEs/UelgIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAjUsP93wAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
                       <v:shape id="Graphic 32" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFoBjNwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kYFCdFVRJSai7TW3h/ZZxLMvg272yT117tCocdhZr5hVpvBNKIj52vLCqaTBARx&#10;YXXNpYLL1+EtBeEDssbGMin4JQ+b9ehlhZm2PX9Sdw6liBD2GSqoQmgzKX1RkUE/sS1x9K7WGQxR&#10;ulJqh32Em0bOkmQhDdYcFypsaVdRcTv/GAXvZfqR54Xs5en75rrTfX/J071Sr+NhuwQRaAj/4b/2&#10;USuYz+D5Jf4AuX4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhaAYzcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD2B944" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DD2B944" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="581A460F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="581A460F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6" w:line="500" w:lineRule="atLeast"/>
               <w:ind w:left="64" w:right="80"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="2D0B3B5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8319" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFD0C7F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7CFD0C7F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="50" w:right="1140"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
@@ -4523,51 +4357,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>them?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12D552F6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CDC6449" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1CDC6449" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487269888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="340F4717" wp14:editId="49271AE7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>272552</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-25070</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
@@ -4624,109 +4458,109 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="2D7F796D" id="Group 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:-1.95pt;width:14.4pt;height:14.4pt;z-index:-16046592;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGrqpdlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X524TRNZcaqpXaNJ&#10;VVepnfZMMP7QMDAgcfLvd7k2TppOm9T5wT74Hi73Hg4sb/atJDthXaNVTqcXE0qE4rpoVJXT7y/3&#10;nxaUOM9UwaRWIqcH4ejN6uOHZWcykepay0JYAkmUyzqT09p7kyWJ47VombvQRigIltq2zMPQVklh&#10;WQfZW5mkk8l10mlbGKu5cA7+3vVBusL8ZSm4/1aWTngicwq1eXxbfG/CO1ktWVZZZuqGD2Wwd1TR&#10;skbBomOqO+YZ2drmTaq24VY7XfoLrttEl2XDBfYA3UwnZ92srd4a7KXKusqMMoG0Zzq9Oy1/3K2t&#10;eTZPtq8e4IPmPx3oknSmyk7jYVwdyfvStmESNEH2qOhhVFTsPeHwc7pIFwvQnUNowKg4r2Fb3szi&#10;9Ze/zktY1i+KpY2ldAa8447yuP+T57lmRqDqLrT/ZElT5PTyihLFWrDwenAL/IFewuLACgoOIzeI&#10;eaZPOr9OKQEdEKAKo0rz+WISVeoxxMduWca3zq+FRrnZ7sF5nF4VEbE6Ir5XEVowf7C9RNt7SsD2&#10;lhKw/aa3vWE+zAt7GCDpYI+GSuoRhmird+JFI88fNw24l7NZSAWVHilSnVIHUuj7FT+y4tdg4hM2&#10;Hk1IHAnx2xNBrGi2f3D+uCqX2om+8NA5djCqAQlP9ZYqCDObpVd4wJ2WTXHfSBnkcLba3EpLdixc&#10;L/gMeryiGev8HXN1z8PQQJMKz5nLetMEM210cQDPdeCynLpfW2YFJfKrAleHCywCG8EmAuvlrcZr&#10;DncK1nzZ/2DWkLB8Tj247VFHc7Ms+gjaDYSeG2Yq/XnrddkEk8FBixUNAzhoiPBGAvTqyjsdI+t4&#10;x69+AwAA//8DAFBLAwQUAAYACAAAACEA3J1jS98AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QWvCQBSE74X+h+UVetNNoq2a5kVE2p6kUC0Ub2v2mQSzuyG7JvHf9/XUnoZhhpkvW4+mET11vnYW&#10;IZ5GIMgWTte2RPg6vE2WIHxQVqvGWUK4kYd1fn+XqVS7wX5Svw+l4BHrU4VQhdCmUvqiIqP81LVk&#10;OTu7zqjAtiul7tTA46aRSRQ9S6Nqyw+VamlbUXHZXw3C+6CGzSx+7XeX8/Z2PDx9fO9iQnx8GDcv&#10;IAKN4a8Mv/iMDjkzndzVai8ahHmy4ibCZMbK+SJegDghJPMVyDyT//nzHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDGrqpdlgIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDcnWNL3wAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
+                    <v:group w14:anchorId="37B35ABC" id="Group 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:-1.95pt;width:14.4pt;height:14.4pt;z-index:-16046592;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGrqpdlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X524TRNZcaqpXaNJ&#10;VVepnfZMMP7QMDAgcfLvd7k2TppOm9T5wT74Hi73Hg4sb/atJDthXaNVTqcXE0qE4rpoVJXT7y/3&#10;nxaUOM9UwaRWIqcH4ejN6uOHZWcykepay0JYAkmUyzqT09p7kyWJ47VombvQRigIltq2zMPQVklh&#10;WQfZW5mkk8l10mlbGKu5cA7+3vVBusL8ZSm4/1aWTngicwq1eXxbfG/CO1ktWVZZZuqGD2Wwd1TR&#10;skbBomOqO+YZ2drmTaq24VY7XfoLrttEl2XDBfYA3UwnZ92srd4a7KXKusqMMoG0Zzq9Oy1/3K2t&#10;eTZPtq8e4IPmPx3oknSmyk7jYVwdyfvStmESNEH2qOhhVFTsPeHwc7pIFwvQnUNowKg4r2Fb3szi&#10;9Ze/zktY1i+KpY2ldAa8447yuP+T57lmRqDqLrT/ZElT5PTyihLFWrDwenAL/IFewuLACgoOIzeI&#10;eaZPOr9OKQEdEKAKo0rz+WISVeoxxMduWca3zq+FRrnZ7sF5nF4VEbE6Ir5XEVowf7C9RNt7SsD2&#10;lhKw/aa3vWE+zAt7GCDpYI+GSuoRhmird+JFI88fNw24l7NZSAWVHilSnVIHUuj7FT+y4tdg4hM2&#10;Hk1IHAnx2xNBrGi2f3D+uCqX2om+8NA5djCqAQlP9ZYqCDObpVd4wJ2WTXHfSBnkcLba3EpLdixc&#10;L/gMeryiGev8HXN1z8PQQJMKz5nLetMEM210cQDPdeCynLpfW2YFJfKrAleHCywCG8EmAuvlrcZr&#10;DncK1nzZ/2DWkLB8Tj247VFHc7Ms+gjaDYSeG2Yq/XnrddkEk8FBixUNAzhoiPBGAvTqyjsdI+t4&#10;x69+AwAA//8DAFBLAwQUAAYACAAAACEA3J1jS98AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QWvCQBSE74X+h+UVetNNoq2a5kVE2p6kUC0Ub2v2mQSzuyG7JvHf9/XUnoZhhpkvW4+mET11vnYW&#10;IZ5GIMgWTte2RPg6vE2WIHxQVqvGWUK4kYd1fn+XqVS7wX5Svw+l4BHrU4VQhdCmUvqiIqP81LVk&#10;OTu7zqjAtiul7tTA46aRSRQ9S6Nqyw+VamlbUXHZXw3C+6CGzSx+7XeX8/Z2PDx9fO9iQnx8GDcv&#10;IAKN4a8Mv/iMDjkzndzVai8ahHmy4ibCZMbK+SJegDghJPMVyDyT//nzHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDGrqpdlgIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDcnWNL3wAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
                       <v:shape id="Graphic 34" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlBSUixAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kYtJURXEVFsLtL65/7IPpNg9m3YXZO0n75bKPQ4zMxvmOV6MI3oyPnasoLpJAFB&#10;XFhdc6ngct6/pCB8QNbYWCYFX+RhvRo9LTHTtudP6k6hFBHCPkMFVQhtJqUvKjLoJ7Yljt7NOoMh&#10;SldK7bCPcNPIWZK8SYM1x4UKW9pWVNxPD6PgUKYfeV7IXh6vd9cdv3eXPN0p9TweNgsQgYbwH/5r&#10;v2sF81f4/RJ/gFz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGUFJSLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E0011D8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73B976B0" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73B976B0" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="73EA19DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8319" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22ED8177" w14:textId="77777777" w:rsidR="00FE3493" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22ED8177" w14:textId="77777777" w:rsidR="00FE3493" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="50" w:right="1628"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4786,94 +4620,96 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">irrigation, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22F161B0" w14:textId="55FCDF03" w:rsidR="008F6B45" w:rsidRDefault="004C51BC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="50" w:right="1628"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00766CCD">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>w</w:t>
-            </w:r>
+              <w:t>would</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00766CCD">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ould you like the irrigation to be switched off </w:t>
+              <w:t xml:space="preserve"> you like the irrigation to be switched off </w:t>
             </w:r>
             <w:r w:rsidR="00766CCD" w:rsidRPr="00766CCD">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>during</w:t>
             </w:r>
             <w:r w:rsidRPr="00766CCD">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> your booking?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="213D5CEE" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A22CE95" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A22CE95" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487270912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C3FF46E" wp14:editId="3C9126AF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>272552</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-25071</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
@@ -4930,109 +4766,109 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="2588026B" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:-1.95pt;width:14.4pt;height:14.4pt;z-index:-16045568;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHp7DVlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMLALidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZT4FtrCn56MuNMGWnL1tQF//54&#10;+2HJmQ/ClEJbowr+pDy/Wr1/d9m7XM1tY3WpgGES4/PeFbwJweVZ5mWjOuFPrFMGg5WFTgQcQp2V&#10;IHrM3ulsPpudZ72F0oGVynv8ezME+YryV5WS4VtVeRWYLjjWFugN9N7Ed7a6FHkNwjWtHMsQb6ii&#10;E63BRadUNyIItoX2VaqulWC9rcKJtF1mq6qVinrAbk5nL7pZg9066qXO+9pNMqG0L3R6c1r5dbcG&#10;9+DuYage4Z2VPz3qkvWuzo/jcVwfyPsKujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0jv0jj/I4/9PnodGOEWq+9j+PbC2LPjZOWdGdGjh9egW/IO9xMWRFRUcR34U&#10;84U+84vzOWeoAwFSYVLp4mI5SyoNGONTtyKXWx/WypLcYnfnA02vy4REk5DcmwQBzR9tr8n2gTO0&#10;PXCGtt8MtncixHlxDyNkPe7RWEkzwRjt7E49WuKFw6Yh92yxiKmw0gNFm2PqSIp9P+MnVvo6SnzE&#10;pqOJiRMhfQciipXM9g/OH1eV2no1FB47pw4mNTDhsd7aRGEWi/lHOuDe6ra8bbWOcnioN9ca2E7E&#10;64WeUY9nNAc+3AjfDDwKjTRt6Jz5fDBNNNPGlk/ouR5dVnD/aytAcaa/GHR1vMASgAQ2CUDQ15au&#10;OdopXPNx/0OAY3H5ggd021ebzC3y5CNsNxIGbpxp7KdtsFUbTYYHLVU0DvCgEaIbCdGzK+94TKzD&#10;Hb/6DQAA//8DAFBLAwQUAAYACAAAACEA3J1jS98AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QWvCQBSE74X+h+UVetNNoq2a5kVE2p6kUC0Ub2v2mQSzuyG7JvHf9/XUnoZhhpkvW4+mET11vnYW&#10;IZ5GIMgWTte2RPg6vE2WIHxQVqvGWUK4kYd1fn+XqVS7wX5Svw+l4BHrU4VQhdCmUvqiIqP81LVk&#10;OTu7zqjAtiul7tTA46aRSRQ9S6Nqyw+VamlbUXHZXw3C+6CGzSx+7XeX8/Z2PDx9fO9iQnx8GDcv&#10;IAKN4a8Mv/iMDjkzndzVai8ahHmy4ibCZMbK+SJegDghJPMVyDyT//nzHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHp7DVlgIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDcnWNL3wAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
+                    <v:group w14:anchorId="6FD4B76E" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:-1.95pt;width:14.4pt;height:14.4pt;z-index:-16045568;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHp7DVlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMLALidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZT4FtrCn56MuNMGWnL1tQF//54&#10;+2HJmQ/ClEJbowr+pDy/Wr1/d9m7XM1tY3WpgGES4/PeFbwJweVZ5mWjOuFPrFMGg5WFTgQcQp2V&#10;IHrM3ulsPpudZ72F0oGVynv8ezME+YryV5WS4VtVeRWYLjjWFugN9N7Ed7a6FHkNwjWtHMsQb6ii&#10;E63BRadUNyIItoX2VaqulWC9rcKJtF1mq6qVinrAbk5nL7pZg9066qXO+9pNMqG0L3R6c1r5dbcG&#10;9+DuYage4Z2VPz3qkvWuzo/jcVwfyPsKujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0jv0jj/I4/9PnodGOEWq+9j+PbC2LPjZOWdGdGjh9egW/IO9xMWRFRUcR34U&#10;84U+84vzOWeoAwFSYVLp4mI5SyoNGONTtyKXWx/WypLcYnfnA02vy4REk5DcmwQBzR9tr8n2gTO0&#10;PXCGtt8MtncixHlxDyNkPe7RWEkzwRjt7E49WuKFw6Yh92yxiKmw0gNFm2PqSIp9P+MnVvo6SnzE&#10;pqOJiRMhfQciipXM9g/OH1eV2no1FB47pw4mNTDhsd7aRGEWi/lHOuDe6ra8bbWOcnioN9ca2E7E&#10;64WeUY9nNAc+3AjfDDwKjTRt6Jz5fDBNNNPGlk/ouR5dVnD/aytAcaa/GHR1vMASgAQ2CUDQ15au&#10;OdopXPNx/0OAY3H5ggd021ebzC3y5CNsNxIGbpxp7KdtsFUbTYYHLVU0DvCgEaIbCdGzK+94TKzD&#10;Hb/6DQAA//8DAFBLAwQUAAYACAAAACEA3J1jS98AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QWvCQBSE74X+h+UVetNNoq2a5kVE2p6kUC0Ub2v2mQSzuyG7JvHf9/XUnoZhhpkvW4+mET11vnYW&#10;IZ5GIMgWTte2RPg6vE2WIHxQVqvGWUK4kYd1fn+XqVS7wX5Svw+l4BHrU4VQhdCmUvqiIqP81LVk&#10;OTu7zqjAtiul7tTA46aRSRQ9S6Nqyw+VamlbUXHZXw3C+6CGzSx+7XeX8/Z2PDx9fO9iQnx8GDcv&#10;IAKN4a8Mv/iMDjkzndzVai8ahHmy4ibCZMbK+SJegDghJPMVyDyT//nzHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCHp7DVlgIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDcnWNL3wAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
                       <v:shape id="Graphic 36" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6mx7OxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedFMLElI3QUTRXKS19v7IvibB7NuwuyZpf323UOhxmJlvmE0xmU4M5HxrWcHTMgFB&#10;XFndcq3g+n5YpCB8QNbYWSYFX+ShyOezDWbajvxGwyXUIkLYZ6igCaHPpPRVQwb90vbE0fu0zmCI&#10;0tVSOxwj3HRylSRrabDluNBgT7uGqtvlbhQc6/S1LCs5yvPHzQ3n7/21TPdKPT5M2xcQgabwH/5r&#10;n7SC5zX8fok/QOY/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqbHs7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345C05D8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4958EF88" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4958EF88" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="2F30F917" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8319" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76EEE483" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76EEE483" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67" w:line="285" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
@@ -5066,51 +4902,51 @@
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>you like</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>access to them?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C15C77" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45C15C77" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67" w:line="285" w:lineRule="exact"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487271936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2785D1D4" wp14:editId="53CF8C14">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>272552</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>17472</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5168,94 +5004,94 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="61829311" id="Group 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:1.4pt;width:14.4pt;height:14.4pt;z-index:-16044544;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDClRTblgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2bnWQ+utA6k8h7/3gxBvqL8VaVk+FZVXgWmC461BXo7em/iO1tdirx2wjatHMsQb6ii&#10;E63BRadUNyIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFZ+3a2d&#10;fbD3bqge4R3Inx51yXpb58fxOK4P5H3lujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0lv0jj/I4/9PnodGWEWq+9j+vWNtWfAzNLIRHVp4PboF/2AvcXFkRQXHkR/F&#10;fKHP/OJ8zhnqQIBUmFS6uFjOkkoDxvjUrcjl1oe1ApJb7O58oOl1mZBoEpJ7k6BD80fba7J94Axt&#10;7zhD228G21sR4ry4hxGyHvdorKSZYIx2sFOPQLxw2DTkni0WMRVWeqBoc0wdSbHvZ/zESl9LiY/Y&#10;dDQxcSKk70BEsZLZ/sH546pSg1dD4bFz6mBSAxMe661NFGaxmH+kA+5Bt+Vtq3WUw7t6c60d24l4&#10;vdAz6vGMZp0PN8I3A49CI00bOmc+H0wTzbSB8gk916PLCu5/bYVTnOkvBl0dL7AEXAKbBFzQ10DX&#10;HO0Urvm4/yGcZXH5ggd021dI5hZ58hG2GwkDN8408GkboGqjyfCgpYrGAR40QnQjIXp25R2PiXW4&#10;41e/AQAA//8DAFBLAwQUAAYACAAAACEA+zi3194AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCN7vZVFuN2ZRS1FMRbAXx9pp9TUKzb0N2m6T/3vWkx2GGmW/y1WRbMVDvG8ca&#10;1CwBQVw603Cl4XP/evcIwgdkg61j0nAhD6vi+irHzLiRP2jYhUrEEvYZaqhD6DIpfVmTRT9zHXH0&#10;jq63GKLsK2l6HGO5bWWaJAtpseG4UGNHm5rK0+5sNbyNOK7n6mXYno6by/f+4f1rq0jr25tp/Qwi&#10;0BT+wvCLH9GhiEwHd2bjRavhPn2KSQ1pPBDtpVqCOGiYqwXIIpf/8YsfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMKVFNuWAgAAKwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPs4t9feAAAABgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                    <v:group w14:anchorId="5A9B1262" id="Group 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.45pt;margin-top:1.4pt;width:14.4pt;height:14.4pt;z-index:-16044544;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDClRTblgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2bnWQ+utA6k8h7/3gxBvqL8VaVk+FZVXgWmC461BXo7em/iO1tdirx2wjatHMsQb6ii&#10;E63BRadUNyIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFZ+3a2d&#10;fbD3bqge4R3Inx51yXpb58fxOK4P5H3lujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0lv0jj/I4/9PnodGWEWq+9j+vWNtWfAzNLIRHVp4PboF/2AvcXFkRQXHkR/F&#10;fKHP/OJ8zhnqQIBUmFS6uFjOkkoDxvjUrcjl1oe1ApJb7O58oOl1mZBoEpJ7k6BD80fba7J94Axt&#10;7zhD228G21sR4ry4hxGyHvdorKSZYIx2sFOPQLxw2DTkni0WMRVWeqBoc0wdSbHvZ/zESl9LiY/Y&#10;dDQxcSKk70BEsZLZ/sH546pSg1dD4bFz6mBSAxMe661NFGaxmH+kA+5Bt+Vtq3WUw7t6c60d24l4&#10;vdAz6vGMZp0PN8I3A49CI00bOmc+H0wTzbSB8gk916PLCu5/bYVTnOkvBl0dL7AEXAKbBFzQ10DX&#10;HO0Urvm4/yGcZXH5ggd021dI5hZ58hG2GwkDN8408GkboGqjyfCgpYrGAR40QnQjIXp25R2PiXW4&#10;41e/AQAA//8DAFBLAwQUAAYACAAAACEA+zi3194AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCN7vZVFuN2ZRS1FMRbAXx9pp9TUKzb0N2m6T/3vWkx2GGmW/y1WRbMVDvG8ca&#10;1CwBQVw603Cl4XP/evcIwgdkg61j0nAhD6vi+irHzLiRP2jYhUrEEvYZaqhD6DIpfVmTRT9zHXH0&#10;jq63GKLsK2l6HGO5bWWaJAtpseG4UGNHm5rK0+5sNbyNOK7n6mXYno6by/f+4f1rq0jr25tp/Qwi&#10;0BT+wvCLH9GhiEwHd2bjRavhPn2KSQ1pPBDtpVqCOGiYqwXIIpf/8YsfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMKVFNuWAgAAKwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPs4t9feAAAABgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                       <v:shape id="Graphic 38" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkSC8nwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/A20ymMUo0i4th6Ea16fzTPtti8lCS23f765SB4/Ph+L9ejaUVPzjeWFXxMExDEpdUN&#10;VwrOp6/3FIQPyBpby6TglzysV68vS8y0HfhIfREqEUPYZ6igDqHLpPRlTQb91HbEkbtaZzBE6Cqp&#10;HQ4x3LRyliSf0mDDsaHGjrY1lbfibhR8V+khz0s5yP3l5vr93+6cpzulJm/jZgEi0Bie4of7RyuY&#10;x7HxS/wBcvUPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5EgvJ8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26052A35" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="26052A35" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67" w:line="285" w:lineRule="exact"/>
               <w:ind w:right="18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04D0A5ED" w14:textId="4934AFB9" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="04D0A5ED" w14:textId="4934AFB9" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5429"/>
           <w:tab w:val="left" w:pos="6821"/>
           <w:tab w:val="left" w:pos="7791"/>
           <w:tab w:val="left" w:pos="8419"/>
           <w:tab w:val="left" w:pos="10047"/>
         </w:tabs>
         <w:spacing w:before="153" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="1029"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15736320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C3DC1D7" wp14:editId="4842487F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6648996</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -5305,51 +5141,51 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5524">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7FDF890B" id="Graphic 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-82pt;width:14pt;height:14pt;z-index:15736320;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAMzskUviAAAADwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbi1dqCkUYhTIVSEcqmglLsbb5OosR3FbhL4ejYn&#10;OM7s0+xMtp1MywbsfeOshGglgKEtnW5sJeH4+bpMgPmgrFatsyjhGz1s89ubTKXajfYDh0OoGIVY&#10;nyoJdQhdyrkvazTKr1yHlm5n1xsVSPYV170aKdy0/F6ImBvVWPpQqw5faiwvh6uR8FYl70VR8pHv&#10;vy79sP/ZHYtkJ+XdYnp+AhZwCn8wzPWpOuTU6eSuVnvWkhbrTUSshGUUr2nWzIjNI3mn2XuIBfA8&#10;4/935L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAO20BJDQCAADvBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzOyRS+IAAAAPAQAADwAAAAAA&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+              <v:shape w14:anchorId="2042237A" id="Graphic 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-82pt;width:14pt;height:14pt;z-index:15736320;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAMzskUviAAAADwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbi1dqCkUYhTIVSEcqmglLsbb5OosR3FbhL4ejYn&#10;OM7s0+xMtp1MywbsfeOshGglgKEtnW5sJeH4+bpMgPmgrFatsyjhGz1s89ubTKXajfYDh0OoGIVY&#10;nyoJdQhdyrkvazTKr1yHlm5n1xsVSPYV170aKdy0/F6ImBvVWPpQqw5faiwvh6uR8FYl70VR8pHv&#10;vy79sP/ZHYtkJ+XdYnp+AhZwCn8wzPWpOuTU6eSuVnvWkhbrTUSshGUUr2nWzIjNI3mn2XuIBfA8&#10;4/935L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAO20BJDQCAADvBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzOyRS+IAAAAPAQAADwAAAAAA&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15737344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31E3FF7D" wp14:editId="12CD1F9A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6648996</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-536895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="177800" cy="177800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -5394,51 +5230,51 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5524">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7B2D03C7" id="Graphic 40" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-42.3pt;width:14pt;height:14pt;z-index:15737344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAAmWkT3hAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau6hNozROhVARyqWCUu5uvE2ixnZku0ng69me&#10;4DizT7Mz+XYyHRvQh9ZZCYu5AIa2crq1tYTj5+ssBRaislp1zqKEbwywLe7vcpVpN9oPHA6xZhRi&#10;Q6YkNDH2GeehatCoMHc9WrqdnTcqkvQ1116NFG46/iREwo1qLX1oVI8vDVaXw9VIeKvT97Ks+Mj3&#10;Xxc/7H92xzLdSfn4MD1vgEWc4h8Mt/pUHQrqdHJXqwPrSIvlekGshFm6TIDdELFekXUia5UkwIuc&#10;/19R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAJlpE94QAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+              <v:shape w14:anchorId="7D06F478" id="Graphic 40" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-42.3pt;width:14pt;height:14pt;z-index:15737344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAAmWkT3hAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau6hNozROhVARyqWCUu5uvE2ixnZku0ng69me&#10;4DizT7Mz+XYyHRvQh9ZZCYu5AIa2crq1tYTj5+ssBRaislp1zqKEbwywLe7vcpVpN9oPHA6xZhRi&#10;Q6YkNDH2GeehatCoMHc9WrqdnTcqkvQ1116NFG46/iREwo1qLX1oVI8vDVaXw9VIeKvT97Ks+Mj3&#10;Xxc/7H92xzLdSfn4MD1vgEWc4h8Mt/pUHQrqdHJXqwPrSIvlekGshFm6TIDdELFekXUia5UkwIuc&#10;/19R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAJlpE94QAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15738368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62420B78" wp14:editId="1ABEE119">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6648996</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-215534</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="177800" cy="177800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
@@ -5483,51 +5319,51 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5524">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="59A63130" id="Graphic 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-16.95pt;width:14pt;height:14pt;z-index:15738368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAARz2djhAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau5TSNI1TIVSEcqmgtHc3XpKosR3ZbhL4erYn&#10;OM7s0+xMthlNy3r0oXFWwmwqgKEtnW5sJeHw+TpJgIWorFatsyjhGwNs8tubTKXaDfYD+32sGIXY&#10;kCoJdYxdynkoazQqTF2Hlm5fzhsVSfqKa68GCjctfxDiiRvVWPpQqw5faizP+4uR8FYl70VR8oHv&#10;jmff7362hyLZSnl/Nz6vgUUc4x8M1/pUHXLqdHIXqwNrSYvH5YxYCZP5fAXsiojlgqwTWYsV8Dzj&#10;/0fkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAEc9nY4QAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+              <v:shape w14:anchorId="7DA470A3" id="Graphic 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-16.95pt;width:14pt;height:14pt;z-index:15738368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAARz2djhAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau5TSNI1TIVSEcqmgtHc3XpKosR3ZbhL4erYn&#10;OM7s0+xMthlNy3r0oXFWwmwqgKEtnW5sJeHw+TpJgIWorFatsyjhGwNs8tubTKXaDfYD+32sGIXY&#10;kCoJdYxdynkoazQqTF2Hlm5fzhsVSfqKa68GCjctfxDiiRvVWPpQqw5faizP+4uR8FYl70VR8oHv&#10;jmff7362hyLZSnl/Nz6vgUUc4x8M1/pUHXLqdHIXqwNrSYvH5YxYCZP5fAXsiojlgqwTWYsV8Dzj&#10;/0fkvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAEc9nY4QAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
@@ -5760,56 +5596,65 @@
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>(if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:position w:val="2"/>
         </w:rPr>
-        <w:t>Yes,</w:t>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
@@ -5960,51 +5805,51 @@
                     <pic:cNvPr id="43" name="Image 43"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537A1BE9" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="537A1BE9" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="172"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>Will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
@@ -6067,57 +5912,59 @@
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>City</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:position w:val="2"/>
@@ -6265,51 +6112,51 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8D96EF" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68E407C4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F0AEC35" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F0AEC35" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="155"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="628CF338" wp14:editId="545B8B67">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>648004</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269277</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6264275" cy="783590"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -6559,51 +6406,51 @@
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="52" name="Textbox 52"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6264275" cy="783590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0A623291" w14:textId="155C9603" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                            <w:p w14:paraId="0A623291" w14:textId="155C9603" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                               <w:pPr>
                                 <w:spacing w:before="200" w:line="400" w:lineRule="auto"/>
                                 <w:ind w:left="578" w:right="172"/>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>I</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="12"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="24"/>
@@ -6998,51 +6845,51 @@
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="628CF338" id="Group 46" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:21.2pt;width:493.25pt;height:61.7pt;z-index:-15725568;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="62642,7835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnqAufwAMAAA8VAAAOAAAAZHJzL2Uyb0RvYy54bWzsWE1v2zgQvS+w/4HgfSNLsSJbiFO0TR0s&#10;UHQLNIs90xRlCZVELklbyr/f4Zct28GiSZNDW/sgj8TRcDh8TzOc6zdD26Atk6rm3QLHFxOMWEd5&#10;UXfrBf77fvnHDCOlSVeQhndsgR+Ywm9ufv/tuhc5S3jFm4JJBEY6lfdigSutRR5FilasJeqCC9bB&#10;YMllSzTcynVUSNKD9baJksnkKuq5LITklCkFT2/dIL6x9suSUf1XWSqmUbPA4Ju2V2mvK3ONbq5J&#10;vpZEVDX1bpBneNGSuoNJd6ZuiSZoI+sTU21NJVe81BeUtxEvy5oyuwZYTTw5Ws2d5Bth17LO+7XY&#10;hQlCexSnZ5uln7Z3UnwRn6XzHsSPnH5VEJeoF+t8PG7u13vloZSteQkWgQYb0YddRNmgEYWHV8nV&#10;NMlSjCiMZbPLdO5DTivYl5PXaPXh/1+MSO6mtc7tnOkFoEftA6S+L0BfKiKYjbsyAfgsUV0s8DTD&#10;qCMtgPjO4wWeQJzM5KBlYujvlA/nd0Rot1CS043Sd4zbWJPtR6UdZosgkSpIdOiCKAH5BvONxbzG&#10;CDAvMQLMrxzmBdHmPbOBRkT9aLOq3V6Z4ZZv2T23itrsGOzp5XwOexq2G3zd6zTdWBcoN9IKY+Ff&#10;WHtOJ5sl8/ml8Q3MBYXw7xTHEz9R3aJuZJg2XDE3l1m9nXQXEdAbx1zxpi6WddOYECi5Xr1vJNoS&#10;CO5yuYw/JN7nkRqAU+UOBEZa8eIBMNQDahZY/bshkmHU/NkBSs0nKQgyCKsgSN285/bDZaMvlb4f&#10;/iFSIAHiAmtg2ScewEryAA7w3yg4XfNmx99uNC9rgxzrm/PI3wBxHIhfn0GQDI4YNDPR+2YGxfEk&#10;S68spuLJNItjh+XwtYmzbDaBkJqPjZfdHgcijrc1RAu+2S9PpeAJMMmLZh/2LHGAhqHL9KWJ5I26&#10;hQcChf+TeZ+m/Wo0AiadaXRaAARue4KERDQ/odH8V6aRSyAHSN4z7ZWQf2jWeXDMjsd0DrwMCk/J&#10;Rk1nUnWaJlNbb46yzlFymtjfKatccrglqnJJzFrwak3nc8I5eZ2Ufyls8mHygifPTF7TOE0yWzyS&#10;/Jy8RlXgo/QINDknr1Fd96PWgGl8QiNbxT2nBvwZaHROXo+drM7Ja9QEe1Jz5/GSMU0C6+4h36z4&#10;gODJYfJCenjH4Xi/Y+PLdjHMidR0Mfx3y/QnbAETjmH+0OoaHUcHaD2sBu/sC52lv+FEbDtM0HWz&#10;vQHfITRtvfG9rZb2fcyb/wAAAP//AwBQSwMEFAAGAAgAAAAhAIa+3bfhAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJDYlxGxKKeqpCLaCeJtmp0lodjdkt0n6752e9DaP&#10;ebz3vWI9m06MNPjWWQXxIgJBtnK6tbWCr8PbUwbCB7QaO2dJwZU8rMv7uwJz7Sb7SeM+1IJDrM9R&#10;QRNCn0vpq4YM+oXryfLv5AaDgeVQSz3gxOGmk0kUraTB1nJDgz1tG6rO+4tR8D7htHmOX8fd+bS9&#10;/hzSj+9dTEo9PsybFxCB5vBnhhs+o0PJTEd3sdqLjnWU8JagYJksQdwMUZalII58rdIMZFnI/xvK&#10;XwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnqAufwAMAAA8VAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCGvt234QAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAABoGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKAcAAAAA&#10;">
                 <v:shape id="Graphic 47" o:spid="_x0000_s1027" style="position:absolute;width:62642;height:7835;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6264275,783590" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9VNFUxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGLaKq7qFSjiNBF8OS/g7dH82yLzUttonb30xthweMwM79h5svGlOJBtSssKxgOIhDE&#10;qdUFZwqOh6Q/BeE8ssbSMin4JQfLRbs1x1jbJ+/osfeZCBB2MSrIva9iKV2ak0E3sBVx8C62NuiD&#10;rDOpa3wGuCnlKIrG0mDBYSHHitY5pdf93SjIfuhW+b/NNv1KRqdeOR1Gl3OiVLfTrGYgPDX+E/5v&#10;b7SC7wm8v4QfIBcvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH1U0VTEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m6263995,l,,,782993r6263995,l6263995,xe" fillcolor="#fff1e2" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 48" o:spid="_x0000_s1028" style="position:absolute;left:1107;top:1047;width:1778;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHhF4lvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+9CsIw&#10;EN4F3yGc4KapIqLVKCoIIg5axflozrbYXEoTbX17MwiOH9//ct2aUrypdoVlBaNhBII4tbrgTMHt&#10;uh/MQDiPrLG0TAo+5GC96naWGGvb8IXeic9ECGEXo4Lc+yqW0qU5GXRDWxEH7mFrgz7AOpO6xiaE&#10;m1KOo2gqDRYcGnKsaJdT+kxeRsHrcJ6ZY7XZjprp6WGSyz09zcdK9XvtZgHCU+v/4p/7oBVMwtjw&#10;JfwAufoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR4ReJb0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m177355,l,,,177355r177355,l177355,xe" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 49" o:spid="_x0000_s1029" style="position:absolute;left:1107;top:1047;width:1778;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTAvnBxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kaRkkZXEVFsLtL65/7IPpNg9m3YXZO0n75bKPQ4zMxvmOV6MI3oyPnasoLpJAFB&#10;XFhdc6ngct6/pCB8QNbYWCYFX+RhvRo9LTHTtudP6k6hFBHCPkMFVQhtJqUvKjLoJ7Yljt7NOoMh&#10;SldK7bCPcNPIWZK8SoM1x4UKW9pWVNxPD6PgUKYfeV7IXh6vd9cdv3eXPN0p9TweNgsQgYbwH/5r&#10;v2sF8zf4/RJ/gFz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANMC+cHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 50" o:spid="_x0000_s1030" style="position:absolute;left:1107;top:4152;width:1778;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8K8T+vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+9CsIw&#10;EN4F3yGc4KapgqLVKCoIIg5axflozrbYXEoTbX17MwiOH9//ct2aUrypdoVlBaNhBII4tbrgTMHt&#10;uh/MQDiPrLG0TAo+5GC96naWGGvb8IXeic9ECGEXo4Lc+yqW0qU5GXRDWxEH7mFrgz7AOpO6xiaE&#10;m1KOo2gqDRYcGnKsaJdT+kxeRsHrcJ6ZY7XZjprp6WGSyz09zcdK9XvtZgHCU+v/4p/7oBVMwvrw&#10;JfwAufoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPCvE/r0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m177355,l,,,177355r177355,l177355,xe" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 51" o:spid="_x0000_s1031" style="position:absolute;left:1107;top:4152;width:1778;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCorWMaxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kbBEqKriCg1F2n9c39kn0kw+zbsbpPUT+8WCj0OM/MbZrkeTCM6cr62rGA6SUAQ&#10;F1bXXCq4nPdvKQgfkDU2lknBD3lYr0YvS8y07fmLulMoRYSwz1BBFUKbSemLigz6iW2Jo3ezzmCI&#10;0pVSO+wj3DRyliTv0mDNcaHClrYVFffTt1HwUaafeV7IXh6vd9cdH7tLnu6Ueh0PmwWIQEP4D/+1&#10;D1rBfAq/X+IPkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKitYxrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Textbox 52" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;width:62642;height:7835;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAczSCbwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKOg2OgqUhQKQjGmB4/P7DNZzL5Ns1uN/74rCB6HmfmGWaw6W4srtd44VjAaJiCI&#10;C6cNlwp+8u1gBsIHZI21Y1JwJw+r5Vtvgal2N87oegiliBD2KSqoQmhSKX1RkUU/dA1x9M6utRii&#10;bEupW7xFuK3lOEmm0qLhuFBhQ58VFZfDn1WwPnK2Mb/fp312zkyefyS8m16U6r936zmIQF14hZ/t&#10;L61gMobHl/gD5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHM0gm8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="0A623291" w14:textId="155C9603" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                      <w:p w14:paraId="0A623291" w14:textId="155C9603" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                         <w:pPr>
                           <w:spacing w:before="200" w:line="400" w:lineRule="auto"/>
                           <w:ind w:left="578" w:right="172"/>
                           <w:rPr>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>I</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="12"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="24"/>
@@ -7451,71 +7298,71 @@
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="53" name="Textbox 53"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6264275" cy="2259330"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFF1E2"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0605EC31" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="0605EC31" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:spacing w:before="111"/>
                               <w:ind w:left="170"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Declaration</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2C42B765" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="2C42B765" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="109"/>
                               <w:ind w:left="170"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:w w:val="90"/>
                               </w:rPr>
                               <w:t>I</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="7"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
@@ -7741,82 +7588,82 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:w w:val="90"/>
                               </w:rPr>
                               <w:t>and</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="8"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                                 <w:w w:val="90"/>
                               </w:rPr>
                               <w:t>correct.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="16825BE2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="16825BE2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="113" w:line="235" w:lineRule="auto"/>
                               <w:ind w:left="170" w:right="238"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:w w:val="90"/>
                               </w:rPr>
                               <w:t>I will ensure that the appropriate liability and other insurance are in place for the activities to be</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="40"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>conducted.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="220BBDCD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="220BBDCD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="110"/>
                               <w:ind w:left="170"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t>I</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-8"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
@@ -7938,51 +7785,51 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-8"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t>details.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="377D2D00" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="53"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5834366F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="5834366F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="5137"/>
                                 <w:tab w:val="left" w:pos="5419"/>
                                 <w:tab w:val="left" w:pos="9623"/>
                               </w:tabs>
                               <w:spacing w:line="570" w:lineRule="atLeast"/>
                               <w:ind w:left="170" w:right="238"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>Signed:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
@@ -8043,71 +7890,71 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="56FFC303" id="Textbox 53" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:51pt;margin-top:94.15pt;width:493.25pt;height:177.9pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDX+SGZuQEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RZtkDUdAW7FCGt&#10;AGnhAxzHaSwcj5lxm/TvGXt7WcHbal+cGXt8fM6ZyepmGpzYGyQLvpaL2VwK4zW01m9r+evn5s17&#10;KSgq3yoH3tTyYEjerF+/Wo2hMiX04FqDgkE8VWOoZR9jqIqCdG8GRTMIxvNhBzioyCluixbVyOiD&#10;K8r5fFmMgG1A0IaId+8eD+U643ed0fF715GJwtWSucW8Yl6btBbrlaq2qEJv9ZGGegaLQVnPj56h&#10;7lRUYof2P6jBagSCLs40DAV0ndUma2A1i/k/ah56FUzWwuZQONtELwerv+0fwg8UcfoEEzcwi6Bw&#10;D/o3sTfFGKg61iRPqSKuTkKnDof0ZQmCL7K3h7OfZopC8+ayXL4t311LofmsLK8/XF1lx4vL9YAU&#10;vxgYRApqidywTEHt7ykmAqo6laTXCJxtN9a5nOC2uXUo9oqbu9lsFp/L1E++8qQsK3gknejHqZmE&#10;bZNSLk07DbQHNmDkGagl/dkpNFK4r55NTgNzCvAUNKcAo7uFPFaJjIePuwidzaQvuEcLuXuZ2HHS&#10;0ng8zXPV5X9Y/wUAAP//AwBQSwMEFAAGAAgAAAAhAPIekxrhAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FqwzAQRO+F/oPYQC+lkZLaQTiWQyi0h0IOcfsBa0u1TSzJWLLj/H03p/a2ww4zb/LD&#10;Yns2mzF03inYrAUw42qvO9co+P56f5HAQkSnsffOKLiZAIfi8SHHTPurO5u5jA2jEBcyVNDGOGSc&#10;h7o1FsPaD8bR78ePFiPJseF6xCuF255vhdhxi52jhhYH89aa+lJOVsEyNWV6Pu0wOT1/zmV1tNPt&#10;8qHU02o57oFFs8Q/M9zxCR0KYqr85HRgPWmxpS2RDilfgd0dQsoUWKUgTZIN8CLn/0cUvwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDX+SGZuQEAAFcDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDyHpMa4QAAAAwBAAAPAAAAAAAAAAAAAAAAABME&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" fillcolor="#fff1e2" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0605EC31" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="0605EC31" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:spacing w:before="111"/>
                         <w:ind w:left="170"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Declaration</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2C42B765" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="2C42B765" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="109"/>
                         <w:ind w:left="170"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:w w:val="90"/>
                         </w:rPr>
                         <w:t>I</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="7"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
@@ -8333,82 +8180,82 @@
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:w w:val="90"/>
                         </w:rPr>
                         <w:t>and</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                           <w:w w:val="90"/>
                         </w:rPr>
                         <w:t>correct.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="16825BE2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="16825BE2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="113" w:line="235" w:lineRule="auto"/>
                         <w:ind w:left="170" w:right="238"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:w w:val="90"/>
                         </w:rPr>
                         <w:t>I will ensure that the appropriate liability and other insurance are in place for the activities to be</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="40"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>conducted.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="220BBDCD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="220BBDCD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="110"/>
                         <w:ind w:left="170"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
                         <w:t>I</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
@@ -8530,51 +8377,51 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
                         <w:t>details.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="377D2D00" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="53"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5834366F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="5834366F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5137"/>
                           <w:tab w:val="left" w:pos="5419"/>
                           <w:tab w:val="left" w:pos="9623"/>
                         </w:tabs>
                         <w:spacing w:line="570" w:lineRule="atLeast"/>
                         <w:ind w:left="170" w:right="238"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>Signed:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -8651,51 +8498,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3114665A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76A74DE7" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="008F6B45">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="780" w:right="120" w:bottom="1100" w:left="100" w:header="0" w:footer="911" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B649480" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B649480" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r>
@@ -8717,51 +8564,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA1B676" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2CA1B676" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="159" w:line="235" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="2777"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Please refer to City of Cockburn Community Event Handbook when completing the form.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="008F6B45">
           <w:rPr>
             <w:color w:val="0078AE"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0078AE"/>
           </w:rPr>
           <w:t>Click</w:t>
@@ -8878,91 +8725,85 @@
         <w:r w:rsidR="008F6B45">
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>Community</w:t>
         </w:r>
         <w:r w:rsidR="008F6B45">
           <w:rPr>
             <w:spacing w:val="-9"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="008F6B45">
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>Event.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52E19D0A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3452701C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
-[...5 lines deleted...]
-    <w:p w14:paraId="59A3B617" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59A3B617" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1159"/>
         </w:tabs>
         <w:ind w:left="1159" w:hanging="239"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>Venue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Booking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788D7AFA" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="788D7AFA" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6340"/>
           <w:tab w:val="left" w:pos="8120"/>
         </w:tabs>
         <w:spacing w:before="173"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
@@ -9122,93 +8963,87 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B3B4DD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172E7FCB" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
-[...5 lines deleted...]
-    <w:p w14:paraId="6DE94BBC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DE94BBC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1159"/>
         </w:tabs>
         <w:ind w:left="1159" w:hanging="239"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0B65F5" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A0B65F5" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="007B4121">
       <w:pPr>
         <w:spacing w:before="165" w:line="290" w:lineRule="exact"/>
-        <w:ind w:left="920"/>
+        <w:ind w:left="920" w:right="1058"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -9296,51 +9131,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to show the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125328D2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="125328D2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:line="290" w:lineRule="exact"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15739392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7820ABE0" wp14:editId="186EB035">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
@@ -9440,51 +9275,51 @@
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="758AB79B" id="Group 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:373.9pt;margin-top:5.85pt;width:30.05pt;height:187.8pt;z-index:15739392;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="3816,23850" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyCfey6AIAAN4IAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttuGyEQfa/Uf0C8N3txvF6tso6qpLEq&#10;RWmkuOozZtmLygIF7HX+vgN7seOkVZuq6kvzsBlgZpg5nAO+uNy3HO2YNo0UOY7OQoyYoLJoRJXj&#10;z+ubdylGxhJREC4Fy/EjM/hy+fbNRacyFsta8oJpBEmEyTqV49palQWBoTVriTmTiglYLKVuiYWh&#10;roJCkw6ytzyIwzAJOqkLpSVlxsDsdb+Ilz5/WTJqP5WlYRbxHENt1n+1/27cN1hekKzSRNUNHcog&#10;r6iiJY2ATadU18QStNXNs1RtQ7U0srRnVLaBLMuGMt8DdBOFJ92stNwq30uVdZWaYAJoT3B6dVp6&#10;t1tp9aDudV89mLeSfjWAS9CpKjted+Pq4LwvdeuCoAm094g+ToiyvUUUJmdplMzmGFFYimfpPEwG&#10;yGkN5/IsjNYffh4YkKzf1hc3FdMpYI85AGT+DKCHmijmcTcOgHuNmiLH8wVGgrRA4tXAF5gBnNzm&#10;4OUwHEZmgPMEoVm0ACgACW945o04RWE6TyecFuki8jhN7ZKMbo1dMekRJ7tbY318VYwWqUeL7sVo&#10;auC/Yz73zLcYAfM1RsD8Tc98RayLc8foTNSBhodSandifSVuuZU7tpbe0Z6cG1R5WOXi2AuShSHo&#10;bmQGuI4O43/l0x05ul2T88QV+EP3PuVLnhDiOvGxU3cweYwfF65RIGboNWskb4qbhnPXndHV5opr&#10;tCPuxvB/QyVP3JQ29pqYuvfzS1PBXjom61ng2LGRxSOQqAPa5Nh82xLNMOIfBdDU3UmjoUdjMxra&#10;8ivpby4PPOy53n8hWiG3fY4t0OdOjmwl2cgLh8Hk6yKFfL+1smwcaUA5Y0XDAJTTs/jvSwhegxMJ&#10;pQ62X5ZQBBKKexFFcTSfxZELJ9moozg5j+CK8fdNFC/+mYiGOlxpB2n0TH+qhsPqUz3EySyZxy8I&#10;5z+/e2n/Lr/9gwGPqI8eHnz3Sh+PvR4OP0uW3wEAAP//AwBQSwMEFAAGAAgAAAAhADDa8TTgAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7iVE3xmxKKeqpFGwF8faavCah&#10;2bchu03Sf+960uMww8w3+XI2nRhpcK1lDfEiAkFc2qrlWsPn/u0uBeE8coWdZdJwIQfL4voqx6yy&#10;E3/QuPO1CCXsMtTQeN9nUrqyIYNuYXvi4B3tYNAHOdSyGnAK5aaT91H0JA22HBYa7GndUHnanY2G&#10;9wmnVRK/jpvTcX353j9uvzYxaX17M69eQHia/V8YfvEDOhSB6WDPXDnRaVAPKqD7YMQKRAikkXoG&#10;cdCQpCoBWeTy/4XiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPIJ97LoAgAA3ggAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADDa8TTgAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAQgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;">
+              <v:group w14:anchorId="34D7E6DB" id="Group 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:373.9pt;margin-top:5.85pt;width:30.05pt;height:187.8pt;z-index:15739392;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="3816,23850" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyCfey6AIAAN4IAAAOAAAAZHJzL2Uyb0RvYy54bWzsVttuGyEQfa/Uf0C8N3txvF6tso6qpLEq&#10;RWmkuOozZtmLygIF7HX+vgN7seOkVZuq6kvzsBlgZpg5nAO+uNy3HO2YNo0UOY7OQoyYoLJoRJXj&#10;z+ubdylGxhJREC4Fy/EjM/hy+fbNRacyFsta8oJpBEmEyTqV49palQWBoTVriTmTiglYLKVuiYWh&#10;roJCkw6ytzyIwzAJOqkLpSVlxsDsdb+Ilz5/WTJqP5WlYRbxHENt1n+1/27cN1hekKzSRNUNHcog&#10;r6iiJY2ATadU18QStNXNs1RtQ7U0srRnVLaBLMuGMt8DdBOFJ92stNwq30uVdZWaYAJoT3B6dVp6&#10;t1tp9aDudV89mLeSfjWAS9CpKjted+Pq4LwvdeuCoAm094g+ToiyvUUUJmdplMzmGFFYimfpPEwG&#10;yGkN5/IsjNYffh4YkKzf1hc3FdMpYI85AGT+DKCHmijmcTcOgHuNmiLH8wVGgrRA4tXAF5gBnNzm&#10;4OUwHEZmgPMEoVm0ACgACW945o04RWE6TyecFuki8jhN7ZKMbo1dMekRJ7tbY318VYwWqUeL7sVo&#10;auC/Yz73zLcYAfM1RsD8Tc98RayLc8foTNSBhodSandifSVuuZU7tpbe0Z6cG1R5WOXi2AuShSHo&#10;bmQGuI4O43/l0x05ul2T88QV+EP3PuVLnhDiOvGxU3cweYwfF65RIGboNWskb4qbhnPXndHV5opr&#10;tCPuxvB/QyVP3JQ29pqYuvfzS1PBXjom61ng2LGRxSOQqAPa5Nh82xLNMOIfBdDU3UmjoUdjMxra&#10;8ivpby4PPOy53n8hWiG3fY4t0OdOjmwl2cgLh8Hk6yKFfL+1smwcaUA5Y0XDAJTTs/jvSwhegxMJ&#10;pQ62X5ZQBBKKexFFcTSfxZELJ9moozg5j+CK8fdNFC/+mYiGOlxpB2n0TH+qhsPqUz3EySyZxy8I&#10;5z+/e2n/Lr/9gwGPqI8eHnz3Sh+PvR4OP0uW3wEAAP//AwBQSwMEFAAGAAgAAAAhADDa8TTgAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7iVE3xmxKKeqpFGwF8faavCah&#10;2bchu03Sf+960uMww8w3+XI2nRhpcK1lDfEiAkFc2qrlWsPn/u0uBeE8coWdZdJwIQfL4voqx6yy&#10;E3/QuPO1CCXsMtTQeN9nUrqyIYNuYXvi4B3tYNAHOdSyGnAK5aaT91H0JA22HBYa7GndUHnanY2G&#10;9wmnVRK/jpvTcX353j9uvzYxaX17M69eQHia/V8YfvEDOhSB6WDPXDnRaVAPKqD7YMQKRAikkXoG&#10;cdCQpCoBWeTy/4XiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPIJ97LoAgAA3ggAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADDa8TTgAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAQgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;">
                 <v:shape id="Graphic 57" o:spid="_x0000_s1027" style="position:absolute;left:31;top:31;width:1086;height:23787;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108585,2378710" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0ZCLpxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjZxA3OBECSWhkPpS8nPIcbG2lom1MpYay29fFQo9DjPzDbPZRduKB/W+caxgPstA&#10;EFdON1wruF7eX1YgfEDW2DomBSN52G0nTxsstBv4RI9zqEWCsC9QgQmhK6T0lSGLfuY64uR9ud5i&#10;SLKvpe5xSHDbykWW5dJiw2nBYEd7Q9X9/G0VHBbY3T64rM09zy6nzzKOq0NU6nka39YgAsXwH/5r&#10;H7WC5Sv8fkk/QG5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPRkIunEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l108000,r,2378646l,2378646e" filled="f" strokeweight=".5pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 58" o:spid="_x0000_s1028" style="position:absolute;left:1175;top:12153;width:2641;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="264160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuA9SxwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hCrORMVWwSDWKIyMM4sbHCO4uzbUpNjelydj692YhuDyc93zZ2UrcqfGlYwWjYQKCOHe6&#10;5ELB6bj5moLwAVlj5ZgUPMjDcvHRm2OmXct7uh9CIWII+wwVmBDqTEqfG7Loh64mjtzVNRZDhE0h&#10;dYNtDLeVHCdJKi2WHBsM1rQ2lN8O/1bBdDw443ZzaXdp+P5Jrn/pwNBWqc9+t5qBCNSFt/jl/tUK&#10;JnFs/BJ/gFw8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC4D1LHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l263652,e" filled="f" strokeweight=".5pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Stage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9574,168 +9409,168 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>m²)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B51B857" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B51B857" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Emergency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>exits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29198FFD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29198FFD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Food</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> stalls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B5A118" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="54B5A118" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lighting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F1FACC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56F1FACC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Generator/s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2F3F3A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C2F3F3A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Vehicle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="17"/>
@@ -9798,89 +9633,89 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>names)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9942C0" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="008F6B45">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="780" w:right="120" w:bottom="1120" w:left="100" w:header="0" w:footer="911" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21A29FCF" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21A29FCF" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Parking</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D99CCA" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76D99CCA" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Location</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
@@ -9945,51 +9780,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>size</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>m²)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1560F45C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1560F45C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>First</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -9997,51 +9832,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Aid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Post/s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438B3461" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="438B3461" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Location</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
@@ -10092,75 +9927,75 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>toilet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E65479A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4E65479A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Seating</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E78BB09" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1E78BB09" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Fenced</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
@@ -10210,89 +10045,89 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>size</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>m²)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AC04D0" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18AC04D0" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1442"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:left="1442" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>signage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A41706A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A41706A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
         <w:ind w:left="1203"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="5"/>
           <w:position w:val="-1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="696A903B" wp14:editId="382C235E">
             <wp:extent cx="182879" cy="182879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="59" name="Image 59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
@@ -10316,57 +10151,81 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B82459C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:sectPr w:rsidR="008F6B45">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="20" w:right="120" w:bottom="200" w:left="100" w:header="0" w:footer="911" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="5750" w:space="1166"/>
             <w:col w:w="4774"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7BD506DF" w14:textId="401F92C4" w:rsidR="007B4121" w:rsidRDefault="007B4121" w:rsidP="007B4121">
+      <w:pPr>
+        <w:ind w:left="920" w:right="1058"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uses your site plan to assess public health and safety requirements and to ensure an appropriate level of planning has been undertaken by applicants. Where site plans do not contain sufficient </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, the City will ask that you submit an updated plan.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2FB546DE" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="121"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586C7A47" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="586C7A47" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1174"/>
         </w:tabs>
         <w:ind w:left="1174" w:hanging="254"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Insurance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -10381,51 +10240,51 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Risk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549BE882" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="549BE882" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:spacing w:before="51"/>
         <w:ind w:left="920"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10669,188 +10528,72 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>City.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C33A095" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7C33A095" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="174"/>
         <w:ind w:left="920"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00254842">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Do you have Public Liability Insurance? Please attach Certificate of Currency.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
-        <w:t>Do</w:t>
-[...122 lines deleted...]
-      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="5"/>
           <w:position w:val="-1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10559143" wp14:editId="3DB26F16">
             <wp:extent cx="182879" cy="182879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="60" name="Image 60"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="60" name="Image 60"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
@@ -10904,51 +10647,51 @@
                     <pic:cNvPr id="61" name="Image 61"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A480C4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="63A480C4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="174"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>you</w:t>
@@ -11021,55 +10764,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>(over</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>1000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t>persons)?</w:t>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>)?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>attach</w:t>
       </w:r>
@@ -11179,742 +10930,662 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="38ECDD29" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71ED2E55" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
-[...5 lines deleted...]
-    <w:p w14:paraId="331754D0" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="331754D0" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1159"/>
         </w:tabs>
         <w:ind w:left="1159" w:hanging="239"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Toilets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211D72A0" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2304E3BE" w14:textId="5453471D" w:rsidR="005F7BD5" w:rsidRDefault="000B4B08" w:rsidP="00947C86">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="148"/>
-        <w:ind w:left="920"/>
+        <w:ind w:left="919" w:right="1058"/>
+        <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...137 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>If using transportable toilets, I acknowledge that I am responsible for</w:t>
+      </w:r>
+      <w:r w:rsidR="00947C86" w:rsidRPr="00254842">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254842">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>the booking, cost and removal of the required number of toilets per head.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00254842">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00827526">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00827526">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00827526">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00827526">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00827526">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00827526">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00254842">
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00827526">
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="5"/>
           <w:position w:val="-1"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B4AC65D" wp14:editId="4EA896CF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65355B12" wp14:editId="4AF3BB72">
             <wp:extent cx="182879" cy="182880"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="64" name="Image 64"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="64" name="Image 64"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5B4E4BE0" w14:textId="0225A35D" w:rsidR="005F7BD5" w:rsidRPr="005F7BD5" w:rsidRDefault="005F7BD5" w:rsidP="00A67591">
+    <w:p w14:paraId="671C487E" w14:textId="77777777" w:rsidR="000635AA" w:rsidRDefault="000635AA" w:rsidP="00947C86">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
           <w:tab w:val="left" w:pos="10789"/>
         </w:tabs>
-        <w:spacing w:before="4" w:line="357" w:lineRule="auto"/>
-        <w:ind w:left="920" w:right="893"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="919" w:right="893"/>
+        <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...138 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5263C960" w14:textId="2759A284" w:rsidR="005F7BD5" w:rsidRDefault="005F7BD5" w:rsidP="005F7BD5">
+    <w:p w14:paraId="4EA55404" w14:textId="0B055861" w:rsidR="00947C86" w:rsidRDefault="005F7BD5" w:rsidP="00947C86">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
           <w:tab w:val="left" w:pos="10789"/>
         </w:tabs>
-        <w:spacing w:before="4" w:line="357" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="919" w:right="893"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Temporary:</w:t>
-[...228 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Toilet Numbers</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="920" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1627"/>
+        <w:gridCol w:w="2060"/>
+        <w:gridCol w:w="2060"/>
+        <w:gridCol w:w="2060"/>
+        <w:gridCol w:w="2060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00947C86" w14:paraId="7FAACFD3" w14:textId="77777777" w:rsidTr="00947C86">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="426577A5" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4120" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2C02BA" w14:textId="5F6E4C6B" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F5CCF">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>Male</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7188FE" w14:textId="7DC95050" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F5CCF">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>Female WC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A12F92" w14:textId="659E161A" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="100"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F5CCF">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>Accessible WC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00947C86" w14:paraId="398312D2" w14:textId="77777777" w:rsidTr="00947C86">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A0E7FE" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F0CDEC" w14:textId="2CD12333" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F5CCF">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>Urinal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E18979E" w14:textId="6E40392F" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F5CCF">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>WC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="107D9425" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA8F9C7" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00947C86" w14:paraId="2CC8773C" w14:textId="77777777" w:rsidTr="00947C86">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F3BF0C" w14:textId="6E9D9EC1" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="39"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F5CCF">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>Permanent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF510B1" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578E2E44" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0491C9FD" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FE95DF" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00947C86" w14:paraId="0B391E51" w14:textId="77777777" w:rsidTr="00947C86">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21930FDE" w14:textId="2FE04C3F" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="-103"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F5CCF">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>Temporary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D46DAD" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8037E6" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AED5947" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E86FA32" w14:textId="77777777" w:rsidR="00947C86" w:rsidRPr="005F5CCF" w:rsidRDefault="00947C86" w:rsidP="00947C86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9254"/>
+                <w:tab w:val="left" w:pos="10789"/>
+              </w:tabs>
+              <w:ind w:right="893"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="52DAB892" w14:textId="0D05501D" w:rsidR="00A67591" w:rsidRDefault="00A67591" w:rsidP="00A67591">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
           <w:tab w:val="left" w:pos="10789"/>
         </w:tabs>
         <w:spacing w:before="4" w:line="357" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="893"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If temporary toilets are being left for more than 24hrs, what </w:t>
       </w:r>
       <w:r w:rsidR="0068181C">
         <w:t>pump out arrangement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is in place?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525993A7" w14:textId="57B10042" w:rsidR="005F7BD5" w:rsidRPr="00A67591" w:rsidRDefault="00A67591" w:rsidP="005F7BD5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
@@ -11947,51 +11618,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="877" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7114"/>
         <w:gridCol w:w="855"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="436"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F6B45" w14:paraId="6FED7A04" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A8F0C8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73A8F0C8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="228" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
@@ -12064,51 +11735,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="332A117B" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="463FFA48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="046EDF99" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="046EDF99" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59" w:line="290" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Do</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
@@ -12180,80 +11851,82 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>event?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C8492AD" w14:textId="6FC77A2D" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C8492AD" w14:textId="6FC77A2D" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="235" w:lineRule="auto"/>
               <w:ind w:left="50" w:right="12"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005E15DD">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
@@ -12357,207 +12030,64 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">be </w:t>
             </w:r>
-            <w:r>
-[...147 lines deleted...]
-              <w:t>copy.</w:t>
+            <w:r w:rsidRPr="00254842">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>obtained from the landowner if using external parking. Please attach a copy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74FBC31F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74FBC31F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="136"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487275520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47028865" wp14:editId="4737565E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>317623</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12388</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -12615,73 +12145,73 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="17B83DC9" id="Group 67" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16040960;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7daM0lgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;+bDkzAdhSqHBqII/Kc8vV+/fXfQ2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2ZnWQ+utA6k8h7/Xg9BvqL8VaVk+FZVXgWmC461BXo7em/iO1tdiLx2wjatHMsQb6ii&#10;E63BRadU1yIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFbe7dbO&#10;Pth7N1SP8BbkT4+6ZL2t8+N4HNcH8r5yXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6S16xx/k8f8nz0MjrCLVfWz/3rG2LPgZGtmIDi28Ht2Cf7CXuDiyooLjyI9i&#10;vtBnfn425wx1IEAqTCqdny9nSaUBY3zqVuRy68NaAcktdrc+0PS6TEg0Ccm9SdCh+aPtNdk+cIa2&#10;d5yh7TeD7a0IcV7cwwhZj3s0VtJMMEY72KlHIF44bBpyPy4WMRVWeqBoc0wdSbHvZ/zESl9LiY/Y&#10;dDQxcSKk70BEsZLZ/sH546pSg1dD4bFz6mBSAxMe661NFGaxmH+iA+5Bt+VNq3WUw7t6c6Ud24l4&#10;vdAz6vGMZp0P18I3A49CI00bOmc+H0wTzbSB8gk916PLCu5/bYVTnOmvBl0dL7AEXAKbBFzQV0DX&#10;HO0Urvm4/yGcZXH5ggd02x0kc4s8+QjbjYSBG2ca+LwNULXRZHjQUkXjAA8aIbqRED278o7HxDrc&#10;8avfAAAA//8DAFBLAwQUAAYACAAAACEAGlQI/N4AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb43khLTGsRxCaHsKhSaFkptibWwTa2UsxXb+vttTexqWWWbe5OvJtWLAPjSe&#10;NCQzBQKp9LahSsPX4e0pBRGiIWtaT6jhhgHWxf1dbjLrR/rEYR8rwSEUMqOhjrHLpAxljc6Eme+Q&#10;2Dv73pnIZ19J25uRw10r50o9S2ca4obadLitsbzsr07D+2jGzSJ5HXaX8/Z2PCw/vncJav34MG1W&#10;ICJO8e8ZfvEZHQpmOvkr2SBaDUvFU6KGOQvbLykPOWlYqBRkkcv/+MUPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHt1ozSWAgAAKwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABpUCPzeAAAABgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                    <v:group w14:anchorId="6B86C00B" id="Group 67" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16040960;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7daM0lgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;+bDkzAdhSqHBqII/Kc8vV+/fXfQ2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2ZnWQ+utA6k8h7/Xg9BvqL8VaVk+FZVXgWmC461BXo7em/iO1tdiLx2wjatHMsQb6ii&#10;E63BRadU1yIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFbe7dbO&#10;Pth7N1SP8BbkT4+6ZL2t8+N4HNcH8r5yXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6S16xx/k8f8nz0MjrCLVfWz/3rG2LPgZGtmIDi28Ht2Cf7CXuDiyooLjyI9i&#10;vtBnfn425wx1IEAqTCqdny9nSaUBY3zqVuRy68NaAcktdrc+0PS6TEg0Ccm9SdCh+aPtNdk+cIa2&#10;d5yh7TeD7a0IcV7cwwhZj3s0VtJMMEY72KlHIF44bBpyPy4WMRVWeqBoc0wdSbHvZ/zESl9LiY/Y&#10;dDQxcSKk70BEsZLZ/sH546pSg1dD4bFz6mBSAxMe661NFGaxmH+iA+5Bt+VNq3WUw7t6c6Ud24l4&#10;vdAz6vGMZp0P18I3A49CI00bOmc+H0wTzbSB8gk916PLCu5/bYVTnOmvBl0dL7AEXAKbBFzQV0DX&#10;HO0Urvm4/yGcZXH5ggd02x0kc4s8+QjbjYSBG2ca+LwNULXRZHjQUkXjAA8aIbqRED278o7HxDrc&#10;8avfAAAA//8DAFBLAwQUAAYACAAAACEAGlQI/N4AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb43khLTGsRxCaHsKhSaFkptibWwTa2UsxXb+vttTexqWWWbe5OvJtWLAPjSe&#10;NCQzBQKp9LahSsPX4e0pBRGiIWtaT6jhhgHWxf1dbjLrR/rEYR8rwSEUMqOhjrHLpAxljc6Eme+Q&#10;2Dv73pnIZ19J25uRw10r50o9S2ca4obadLitsbzsr07D+2jGzSJ5HXaX8/Z2PCw/vncJav34MG1W&#10;ICJO8e8ZfvEZHQpmOvkr2SBaDUvFU6KGOQvbLykPOWlYqBRkkcv/+MUPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHt1ozSWAgAAKwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABpUCPzeAAAABgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                       <v:shape id="Graphic 68" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3+wA6wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDsxO03EhpRpFxEG7EcfH/tJc22JzU5LYdvx6sxBmeTjvxWowjejI+dqygu9JAoK4sLrm&#10;UsHl/DNOQfiArLGxTAr+yMNq+TFaYKZtz7/UnUIpYgj7DBVUIbSZlL6oyKCf2JY4cjfrDIYIXSm1&#10;wz6Gm0ZOk2QmDdYcGypsaVNRcT89jIJdmR7zvJC9PFzvrjs8t5c83Sr19Tms5yACDeFf/HbvtYJZ&#10;HBu/xB8gly8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9/sAOsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79797904" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79797904" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="18" w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487276032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30F93F86" wp14:editId="6506B651">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>465720</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12388</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
@@ -12740,91 +12270,91 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0BC851FB" id="Group 69" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.65pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16040448;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbbEmUlQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSxNZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DweWt8dGkoOwrtYqo5PRmBKhuM5rVWb0+/b+&#10;w4IS55nKmdRKZPRFOHq7ev9u2ZpUTHWlZS4sgSTKpa3JaOW9SZPE8Uo0zI20EQqChbYN8zC0ZZJb&#10;1kL2RibT8fgmabXNjdVcOAd/112QrjB/UQjuvxWFE57IjEJtHt8W37vwTlZLlpaWmarmfRnsDVU0&#10;rFaw6JBqzTwje1u/StXU3GqnCz/iukl0UdRcYA/QzWR81c3G6r3BXsq0Lc0gE0h7pdOb0/LHw8aa&#10;Z/Nku+oBPmj+04EuSWvK9DwexuWJfCxsEyZBE+SIir4MioqjJxx+ThbTxQJ05xDqMSrOK9iWV7N4&#10;9eWv8xKWdotiaUMprQHvuJM87v/kea6YEai6C+0/WVLnGZ1DF4o1YOFN7xb4A72ExYEVFOxHrhfz&#10;Sp/p/GZKCeiAAFUYVJrPF+OoUochPnTLUr53fiM0ys0OD87j9DKPiFUR8aOK0IL5g+0l2t5TAra3&#10;lIDtd53tDfNhXtjDAEkLe9RXUg0wRBt9EFuNPH/aNOB+nM1CKqj0RJHqnNqTQt8X/MiKX4OJz9go&#10;LiSOhPjtiCBWNNs/OH9clUvtRFd46Bw7GNSAhOd6SxWEmc2mn/CAOy3r/L6WMsjhbLm7k5YcWLhe&#10;8On1uKAZ6/yauarjYainSYXnzKWdaYKZdjp/Ac+14LKMul97ZgUl8qsCV0PXPgIbwS4C6+WdxmsO&#10;dwrW3B5/MGtIWD6jHtz2qKO5WRp9BO0GQscNM5X+vPe6qIPJ4KDFivoBHDREeCMBurjyzsfIOt3x&#10;q98AAAD//wMAUEsDBBQABgAIAAAAIQATXwCo3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYI3u5sEtcS8lFLUUxFsBfG2zb4modm3IbtN0n/v9qTHYYaZb4rVbDsx0uBbxwjJ&#10;QoEgrpxpuUb42r89LEH4oNnozjEhXMjDqry9KXRu3MSfNO5CLWIJ+1wjNCH0uZS+ashqv3A9cfSO&#10;brA6RDnU0gx6iuW2k6lST9LqluNCo3vaNFSddmeL8D7paZ0lr+P2dNxcfvaPH9/bhBDv7+b1C4hA&#10;c/gLwxU/okMZmQ7uzMaLDuE5y2ISIY2PrrZKExAHhEwtQZaF/M9f/gIAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAbbEmUlQIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQATXwCo3QAAAAcBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
+                    <v:group w14:anchorId="4DC780D3" id="Group 69" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.65pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16040448;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbbEmUlQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSxNZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DweWt8dGkoOwrtYqo5PRmBKhuM5rVWb0+/b+&#10;w4IS55nKmdRKZPRFOHq7ev9u2ZpUTHWlZS4sgSTKpa3JaOW9SZPE8Uo0zI20EQqChbYN8zC0ZZJb&#10;1kL2RibT8fgmabXNjdVcOAd/112QrjB/UQjuvxWFE57IjEJtHt8W37vwTlZLlpaWmarmfRnsDVU0&#10;rFaw6JBqzTwje1u/StXU3GqnCz/iukl0UdRcYA/QzWR81c3G6r3BXsq0Lc0gE0h7pdOb0/LHw8aa&#10;Z/Nku+oBPmj+04EuSWvK9DwexuWJfCxsEyZBE+SIir4MioqjJxx+ThbTxQJ05xDqMSrOK9iWV7N4&#10;9eWv8xKWdotiaUMprQHvuJM87v/kea6YEai6C+0/WVLnGZ1DF4o1YOFN7xb4A72ExYEVFOxHrhfz&#10;Sp/p/GZKCeiAAFUYVJrPF+OoUochPnTLUr53fiM0ys0OD87j9DKPiFUR8aOK0IL5g+0l2t5TAra3&#10;lIDtd53tDfNhXtjDAEkLe9RXUg0wRBt9EFuNPH/aNOB+nM1CKqj0RJHqnNqTQt8X/MiKX4OJz9go&#10;LiSOhPjtiCBWNNs/OH9clUvtRFd46Bw7GNSAhOd6SxWEmc2mn/CAOy3r/L6WMsjhbLm7k5YcWLhe&#10;8On1uKAZ6/yauarjYainSYXnzKWdaYKZdjp/Ac+14LKMul97ZgUl8qsCV0PXPgIbwS4C6+WdxmsO&#10;dwrW3B5/MGtIWD6jHtz2qKO5WRp9BO0GQscNM5X+vPe6qIPJ4KDFivoBHDREeCMBurjyzsfIOt3x&#10;q98AAAD//wMAUEsDBBQABgAIAAAAIQATXwCo3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYI3u5sEtcS8lFLUUxFsBfG2zb4modm3IbtN0n/v9qTHYYaZb4rVbDsx0uBbxwjJ&#10;QoEgrpxpuUb42r89LEH4oNnozjEhXMjDqry9KXRu3MSfNO5CLWIJ+1wjNCH0uZS+ashqv3A9cfSO&#10;brA6RDnU0gx6iuW2k6lST9LqluNCo3vaNFSddmeL8D7paZ0lr+P2dNxcfvaPH9/bhBDv7+b1C4hA&#10;c/gLwxU/okMZmQ7uzMaLDuE5y2ISIY2PrrZKExAHhEwtQZaF/M9f/gIAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAbbEmUlQIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQATXwCo3QAAAAcBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
                       <v:shape id="Graphic 70" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMVJrhwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/A203lwpRpFxLH1Ilr1/miebbF5KUlsu/31y0Hw+PH9Xq5H04qenG8sK/iYJiCIS6sb&#10;rhScT1/vKQgfkDW2lknBL3lYr15flphpO/CR+iJUIoawz1BBHUKXSenLmgz6qe2II3e1zmCI0FVS&#10;OxxiuGnlLEnm0mDDsaHGjrY1lbfibhR8V+khz0s5yP3l5vr93+6cpzulJm/jZgEi0Bie4of7Ryv4&#10;jOvjl/gD5OofAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjFSa4cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="442478ED" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="5F7A0CC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F71825C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F71825C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Do</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
@@ -12956,51 +12486,51 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>event?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60A2D3F8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60A2D3F8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="136"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487276544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D8D3BEF" wp14:editId="3E4118FD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>317623</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12392</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -13058,73 +12588,73 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="7988576A" id="Group 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16039936;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaZVMclQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSxNZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DweWt8dGkoOwrtYqo5PRmBKhuM5rVWb0+/b+&#10;w4IS55nKmdRKZPRFOHq7ev9u2ZpUTHWlZS4sgSTKpa3JaOW9SZPE8Uo0zI20EQqChbYN8zC0ZZJb&#10;1kL2RibT8fgmabXNjdVcOAd/112QrjB/UQjuvxWFE57IjEJtHt8W37vwTlZLlpaWmarmfRnsDVU0&#10;rFaw6JBqzTwje1u/StXU3GqnCz/iukl0UdRcYA/QzWR81c3G6r3BXsq0Lc0gE0h7pdOb0/LHw8aa&#10;Z/Nku+oBPmj+04EuSWvK9DwexuWJfCxsEyZBE+SIir4MioqjJxx+ThbTxQJ05xDqMSrOK9iWV7N4&#10;9eWv8xKWdotiaUMprQHvuJM87v/kea6YEai6C+0/WVLnGZ1PKVGsAQtverfAH+glLA6soGA/cr2Y&#10;V/pM5zeQAnRAgCoMKs3ni3FUqcMQH7plKd87vxEa5WaHB+dxeplHxKqI+FFFaMH8wfYSbe8pAdtb&#10;SsD2u872hvkwL+xhgKSFPeorqQYYoo0+iK1Gnj9tGnA/zmYhFVR6okh1Tu1Joe8LfmTFr8HEZ2w8&#10;mpA4EuK3I4JY0Wz/4PxxVS61E13hoXPsYFADEp7rLVUQZjabfsID7rSs8/tayiCHs+XuTlpyYOF6&#10;wafX44JmrPNr5qqOh6GeJhWeM5d2pglm2un8BTzXgssy6n7tmRWUyK8KXB0usAhsBLsIrJd3Gq85&#10;3ClYc3v8wawhYfmMenDbo47mZmn0EbQbCB03zFT6897rog4mg4MWK+oHcNAQ4Y0E6OLKOx8j63TH&#10;r34DAAD//wMAUEsDBBQABgAIAAAAIQAaVAj83gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;asMwEETvhf6D2EJvjeSEtMaxHEJoewqFJoWSm2JtbBNrZSzFdv6+21N7GpZZZt7k68m1YsA+NJ40&#10;JDMFAqn0tqFKw9fh7SkFEaIha1pPqOGGAdbF/V1uMutH+sRhHyvBIRQyo6GOscukDGWNzoSZ75DY&#10;O/vemchnX0nbm5HDXSvnSj1LZxrihtp0uK2xvOyvTsP7aMbNInkddpfz9nY8LD++dwlq/fgwbVYg&#10;Ik7x7xl+8RkdCmY6+SvZIFoNS8VTooY5C9svKQ85aVioFGSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAWmVTHJUCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAGlQI/N4AAAAGAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="5F6010BA" id="Group 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16039936;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaZVMclQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSxNZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DweWt8dGkoOwrtYqo5PRmBKhuM5rVWb0+/b+&#10;w4IS55nKmdRKZPRFOHq7ev9u2ZpUTHWlZS4sgSTKpa3JaOW9SZPE8Uo0zI20EQqChbYN8zC0ZZJb&#10;1kL2RibT8fgmabXNjdVcOAd/112QrjB/UQjuvxWFE57IjEJtHt8W37vwTlZLlpaWmarmfRnsDVU0&#10;rFaw6JBqzTwje1u/StXU3GqnCz/iukl0UdRcYA/QzWR81c3G6r3BXsq0Lc0gE0h7pdOb0/LHw8aa&#10;Z/Nku+oBPmj+04EuSWvK9DwexuWJfCxsEyZBE+SIir4MioqjJxx+ThbTxQJ05xDqMSrOK9iWV7N4&#10;9eWv8xKWdotiaUMprQHvuJM87v/kea6YEai6C+0/WVLnGZ1PKVGsAQtverfAH+glLA6soGA/cr2Y&#10;V/pM5zeQAnRAgCoMKs3ni3FUqcMQH7plKd87vxEa5WaHB+dxeplHxKqI+FFFaMH8wfYSbe8pAdtb&#10;SsD2u872hvkwL+xhgKSFPeorqQYYoo0+iK1Gnj9tGnA/zmYhFVR6okh1Tu1Joe8LfmTFr8HEZ2w8&#10;mpA4EuK3I4JY0Wz/4PxxVS61E13hoXPsYFADEp7rLVUQZjabfsID7rSs8/tayiCHs+XuTlpyYOF6&#10;wafX44JmrPNr5qqOh6GeJhWeM5d2pglm2un8BTzXgssy6n7tmRWUyK8KXB0usAhsBLsIrJd3Gq85&#10;3ClYc3v8wawhYfmMenDbo47mZmn0EbQbCB03zFT6897rog4mg4MWK+oHcNAQ4Y0E6OLKOx8j63TH&#10;r34DAAD//wMAUEsDBBQABgAIAAAAIQAaVAj83gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;asMwEETvhf6D2EJvjeSEtMaxHEJoewqFJoWSm2JtbBNrZSzFdv6+21N7GpZZZt7k68m1YsA+NJ40&#10;JDMFAqn0tqFKw9fh7SkFEaIha1pPqOGGAdbF/V1uMutH+sRhHyvBIRQyo6GOscukDGWNzoSZ75DY&#10;O/vemchnX0nbm5HDXSvnSj1LZxrihtp0uK2xvOyvTsP7aMbNInkddpfz9nY8LD++dwlq/fgwbVYg&#10;Ik7x7xl+8RkdCmY6+SvZIFoNS8VTooY5C9svKQ85aVioFGSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAWmVTHJUCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAGlQI/N4AAAAGAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 72" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATyqENwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kYPGqKriCg1F2mtvT+yzySYfRt2t0nqr3eFQo/DzHzDrDaDaURHzteWFUwnCQji&#10;wuqaSwWXr8NbCsIHZI2NZVLwSx4269HLCjNte/6k7hxKESHsM1RQhdBmUvqiIoN+Ylvi6F2tMxii&#10;dKXUDvsIN42cJclcGqw5LlTY0q6i4nb+MQrey/QjzwvZy9P3zXWn+/6Sp3ulXsfDdgki0BD+w3/t&#10;o1awmMHzS/wBcv0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAE8qhDcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AAB50C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61AAB50C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="18" w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487277056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62688198" wp14:editId="5E407C55">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>465720</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12392</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
@@ -13183,226 +12713,113 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="121FC74C" id="Group 73" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.65pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16039424;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYeAxflgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51kTRNZcaqpWaNJ&#10;VVepqfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWt4dGkr2wrtYqo+OrESVCcZ3Xqszoy+b+&#10;05wS55nKmdRKZPRVOHq7/Phh0ZpUTHSlZS4sgSTKpa3JaOW9SZPE8Uo0zF1pIxQEC20b5mFoyyS3&#10;rIXsjUwmo9FN0mqbG6u5cA7+rrogXWL+ohDcfy8KJzyRGYXaPL4tvrfhnSwXLC0tM1XN+zLYO6po&#10;WK1g0SHVinlGdrZ+k6qpudVOF/6K6ybRRVFzgT1AN+PRRTdrq3cGeynTtjSDTCDthU7vTssf92tr&#10;ns2T7aoH+KD5Twe6JK0p09N4GJdH8qGwTZgETZADKvo6KCoOnnD4OZ5P5nPQnUOox6g4r2Bb3szi&#10;1de/zktY2i2KpQ2ltAa8447yuP+T57liRqDqLrT/ZEmdZ3R2TYliDVh43bsF/kAvYXFgBQX7kevF&#10;vNBnMruZUAI6IEAVBpVms/koqtRhiA/dspTvnF8LjXKz/YPzOL3MI2JVRPygIrRg/mB7ibb3lIDt&#10;LSVg+21ne8N8mBf2MEDSwh71lVQDDNFG78VGI88fNw24n6fTkAoqPVKkOqX2pND3GT+y4tdg4hM2&#10;Hk1IHAnx2xFBrGi2f3D+uCqX2omu8NA5djCoAQlP9ZYqCDOdTq7xgDst6/y+ljLI4Wy5vZOW7Fm4&#10;XvDp9TijGev8irmq42Gop0mF58ylnWmCmbY6fwXPteCyjLpfO2YFJfKbAleHCywCG8E2AuvlncZr&#10;DncK1twcfjBrSFg+ox7c9qijuVkafQTtBkLHDTOV/rLzuqiDyeCgxYr6ARw0RHgjATq78k7HyDre&#10;8cvfAAAA//8DAFBLAwQUAAYACAAAACEAE18AqN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCN7ubBLXEvJRS1FMRbAXxts2+JqHZtyG7TdJ/7/akx2GGmW+K1Ww7MdLgW8cI&#10;yUKBIK6cablG+Nq/PSxB+KDZ6M4xIVzIw6q8vSl0btzEnzTuQi1iCftcIzQh9LmUvmrIar9wPXH0&#10;jm6wOkQ51NIMeorltpOpUk/S6pbjQqN72jRUnXZni/A+6WmdJa/j9nTcXH72jx/f24QQ7+/m9QuI&#10;QHP4C8MVP6JDGZkO7szGiw7hOctiEiGNj662ShMQB4RMLUGWhfzPX/4CAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA2HgMX5YCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAE18AqN0AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="7422FEB4" id="Group 73" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.65pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16039424;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYeAxflgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51kTRNZcaqpWaNJ&#10;VVepqfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWt4dGkr2wrtYqo+OrESVCcZ3Xqszoy+b+&#10;05wS55nKmdRKZPRVOHq7/Phh0ZpUTHSlZS4sgSTKpa3JaOW9SZPE8Uo0zF1pIxQEC20b5mFoyyS3&#10;rIXsjUwmo9FN0mqbG6u5cA7+rrogXWL+ohDcfy8KJzyRGYXaPL4tvrfhnSwXLC0tM1XN+zLYO6po&#10;WK1g0SHVinlGdrZ+k6qpudVOF/6K6ybRRVFzgT1AN+PRRTdrq3cGeynTtjSDTCDthU7vTssf92tr&#10;ns2T7aoH+KD5Twe6JK0p09N4GJdH8qGwTZgETZADKvo6KCoOnnD4OZ5P5nPQnUOox6g4r2Bb3szi&#10;1de/zktY2i2KpQ2ltAa8447yuP+T57liRqDqLrT/ZEmdZ3R2TYliDVh43bsF/kAvYXFgBQX7kevF&#10;vNBnMruZUAI6IEAVBpVms/koqtRhiA/dspTvnF8LjXKz/YPzOL3MI2JVRPygIrRg/mB7ibb3lIDt&#10;LSVg+21ne8N8mBf2MEDSwh71lVQDDNFG78VGI88fNw24n6fTkAoqPVKkOqX2pND3GT+y4tdg4hM2&#10;Hk1IHAnx2xFBrGi2f3D+uCqX2omu8NA5djCoAQlP9ZYqCDOdTq7xgDst6/y+ljLI4Wy5vZOW7Fm4&#10;XvDp9TijGev8irmq42Gop0mF58ylnWmCmbY6fwXPteCyjLpfO2YFJfKbAleHCywCG8E2AuvlncZr&#10;DncK1twcfjBrSFg+ox7c9qijuVkafQTtBkLHDTOV/rLzuqiDyeCgxYr6ARw0RHgjATq78k7HyDre&#10;8cvfAAAA//8DAFBLAwQUAAYACAAAACEAE18AqN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCN7ubBLXEvJRS1FMRbAXxts2+JqHZtyG7TdJ/7/akx2GGmW+K1Ww7MdLgW8cI&#10;yUKBIK6cablG+Nq/PSxB+KDZ6M4xIVzIw6q8vSl0btzEnzTuQi1iCftcIzQh9LmUvmrIar9wPXH0&#10;jm6wOkQ51NIMeorltpOpUk/S6pbjQqN72jRUnXZni/A+6WmdJa/j9nTcXH72jx/f24QQ7+/m9QuI&#10;QHP4C8MVP6JDGZkO7szGiw7hOctiEiGNj662ShMQB4RMLUGWhfzPX/4CAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA2HgMX5YCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAE18AqN0AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 74" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzb5zixAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kaRNkRXEVFsLtL65/7IPpNg9m3YXZO0n75bKPQ4zMxvmOV6MI3oyPnasoLpJAFB&#10;XFhdc6ngct6/pCB8QNbYWCYFX+RhvRo9LTHTtudP6k6hFBHCPkMFVQhtJqUvKjLoJ7Yljt7NOoMh&#10;SldK7bCPcNPIWZK8SoM1x4UKW9pWVNxPD6PgUKYfeV7IXh6vd9cdv3eXPN0p9TweNgsQgYbwH/5r&#10;v2sFb3P4/RJ/gFz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPNvnOLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CF07309" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="5B7424A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="684895A4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="684895A4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...117 lines deleted...]
-              <w:t>disabilities?</w:t>
+            <w:r w:rsidRPr="00254842">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Are there accessible parking bays for people with disabilities?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A197A2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43A197A2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="136"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487277568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AEEBA18" wp14:editId="6366162A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>317623</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12396</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -13460,73 +12877,73 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="6127058B" id="Group 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16038912;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZcRbXlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X514y4esONXUrtGk&#10;qqvUTHsmGH9oGBiQOPn3u1wbJ22nTer8YB98D5d7DwdW18dWkoOwrtEqp9OrCSVCcV00qsrp9+3d&#10;hyUlzjNVMKmVyOlJOHq9fv9u1ZlMpLrWshCWQBLlss7ktPbeZEnieC1a5q60EQqCpbYt8zC0VVJY&#10;1kH2VibpZDJPOm0LYzUXzsHf2z5I15i/LAX338rSCU9kTqE2j2+L7114J+sVyyrLTN3woQz2hipa&#10;1ihYdEx1yzwje9u8StU23GqnS3/FdZvosmy4wB6gm+nkRTcbq/cGe6myrjKjTCDtC53enJY/HDbW&#10;PJlH21cP8F7znw50STpTZZfxMK7O5GNp2zAJmiBHVPQ0KiqOnnD4OV2myyXoziE0YFSc17Atr2bx&#10;+stf5yUs6xfF0sZSOgPecWd53P/J81QzI1B1F9p/tKQpcrqYU6JYCxbeDG6BP9BLWBxYQcFh5AYx&#10;X+iTLuYpJaADAlRhVGmxWE6iSj2G+Ngty/je+Y3QKDc73DuP06siIlZHxI8qQgvmD7aXaHtPCdje&#10;UgK23/W2N8yHeWEPAyQd7NFQST3CEG31QWw18vx504D7cTYLqaDSM0WqS+pACn0/40dW/BpMfMHG&#10;owmJIyF+eyKIFc32D84fV+VSO9EXHjrHDkY1IOGl3lIFYWaz9BMecKdlU9w1UgY5nK12N9KSAwvX&#10;Cz6DHs9oxjp/y1zd8zA00KTCc+ay3jTBTDtdnMBzHbgsp+7XnllBifyqwNXhAovARrCLwHp5o/Ga&#10;w52CNbfHH8waEpbPqQe3PehobpZFH0G7gdBzw0ylP++9LptgMjhosaJhAAcNEd5IgJ5deZdjZJ3v&#10;+PVvAAAA//8DAFBLAwQUAAYACAAAACEAGlQI/N4AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb43khLTGsRxCaHsKhSaFkptibWwTa2UsxXb+vttTexqWWWbe5OvJtWLAPjSe&#10;NCQzBQKp9LahSsPX4e0pBRGiIWtaT6jhhgHWxf1dbjLrR/rEYR8rwSEUMqOhjrHLpAxljc6Eme+Q&#10;2Dv73pnIZ19J25uRw10r50o9S2ca4obadLitsbzsr07D+2jGzSJ5HXaX8/Z2PCw/vncJav34MG1W&#10;ICJO8e8ZfvEZHQpmOvkr2SBaDUvFU6KGOQvbLykPOWlYqBRkkcv/+MUPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJlxFteWAgAAKwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABpUCPzeAAAABgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                    <v:group w14:anchorId="5C81F5B7" id="Group 75" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16038912;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZcRbXlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X514y4esONXUrtGk&#10;qqvUTHsmGH9oGBiQOPn3u1wbJ22nTer8YB98D5d7DwdW18dWkoOwrtEqp9OrCSVCcV00qsrp9+3d&#10;hyUlzjNVMKmVyOlJOHq9fv9u1ZlMpLrWshCWQBLlss7ktPbeZEnieC1a5q60EQqCpbYt8zC0VVJY&#10;1kH2VibpZDJPOm0LYzUXzsHf2z5I15i/LAX338rSCU9kTqE2j2+L7114J+sVyyrLTN3woQz2hipa&#10;1ihYdEx1yzwje9u8StU23GqnS3/FdZvosmy4wB6gm+nkRTcbq/cGe6myrjKjTCDtC53enJY/HDbW&#10;PJlH21cP8F7znw50STpTZZfxMK7O5GNp2zAJmiBHVPQ0KiqOnnD4OV2myyXoziE0YFSc17Atr2bx&#10;+stf5yUs6xfF0sZSOgPecWd53P/J81QzI1B1F9p/tKQpcrqYU6JYCxbeDG6BP9BLWBxYQcFh5AYx&#10;X+iTLuYpJaADAlRhVGmxWE6iSj2G+Ngty/je+Y3QKDc73DuP06siIlZHxI8qQgvmD7aXaHtPCdje&#10;UgK23/W2N8yHeWEPAyQd7NFQST3CEG31QWw18vx504D7cTYLqaDSM0WqS+pACn0/40dW/BpMfMHG&#10;owmJIyF+eyKIFc32D84fV+VSO9EXHjrHDkY1IOGl3lIFYWaz9BMecKdlU9w1UgY5nK12N9KSAwvX&#10;Cz6DHs9oxjp/y1zd8zA00KTCc+ay3jTBTDtdnMBzHbgsp+7XnllBifyqwNXhAovARrCLwHp5o/Ga&#10;w52CNbfHH8waEpbPqQe3PehobpZFH0G7gdBzw0ylP++9LptgMjhosaJhAAcNEd5IgJ5deZdjZJ3v&#10;+PVvAAAA//8DAFBLAwQUAAYACAAAACEAGlQI/N4AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb43khLTGsRxCaHsKhSaFkptibWwTa2UsxXb+vttTexqWWWbe5OvJtWLAPjSe&#10;NCQzBQKp9LahSsPX4e0pBRGiIWtaT6jhhgHWxf1dbjLrR/rEYR8rwSEUMqOhjrHLpAxljc6Eme+Q&#10;2Dv73pnIZ19J25uRw10r50o9S2ca4obadLitsbzsr07D+2jGzSJ5HXaX8/Z2PCw/vncJav34MG1W&#10;ICJO8e8ZfvEZHQpmOvkr2SBaDUvFU6KGOQvbLykPOWlYqBRkkcv/+MUPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJlxFteWAgAAKwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABpUCPzeAAAABgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                       <v:shape id="Graphic 76" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBs8acOwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMPGqKriCiai7TW3h/ZZxLMvg272yT213eFQo/DzHzDrDaDaURHzteWFcymCQji&#10;wuqaSwXXz8NrCsIHZI2NZVLwIA+b9ehlhZm2PX9QdwmliBD2GSqoQmgzKX1RkUE/tS1x9G7WGQxR&#10;ulJqh32Em0a+JclcGqw5LlTY0q6i4n75NgqOZfqe54Xs5fnr7rrzz/6ap3ulJuNhuwQRaAj/4b/2&#10;SStYzOH5Jf4Auf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbPGnDsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294300A3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="294300A3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="18" w:right="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487278080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E6D3561" wp14:editId="1EA5A833">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>465720</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12396</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
@@ -13585,91 +13002,91 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="5BBA9252" id="Group 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.65pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16038400;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcQ7LZlQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSxNZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DweWt8dGkoOwrtYqo5PRmBKhuM5rVWb0+/b+&#10;w4IS55nKmdRKZPRFOHq7ev9u2ZpUTHWlZS4sgSTKpa3JaOW9SZPE8Uo0zI20EQqChbYN8zC0ZZJb&#10;1kL2RibT8fgmabXNjdVcOAd/112QrjB/UQjuvxWFE57IjEJtHt8W37vwTlZLlpaWmarmfRnsDVU0&#10;rFaw6JBqzTwje1u/StXU3GqnCz/iukl0UdRcYA/QzWR81c3G6r3BXsq0Lc0gE0h7pdOb0/LHw8aa&#10;Z/Nku+oBPmj+04EuSWvK9DwexuWJfCxsEyZBE+SIir4MioqjJxx+ThbTxQJ05xDqMSrOK9iWV7N4&#10;9eWv8xKWdotiaUMprQHvuJM87v/kea6YEai6C+0/WVLnGZ2DkRVrwMKb3i3wB3oJiwMrKNiPXC/m&#10;lT7T+c2UEtABAaowqDSfL8ZRpQ5DfOiWpXzv/EZolJsdHpzH6WUeEasi4kcVoQXzB9tLtL2nBGxv&#10;KQHb7zrbG+bDvLCHAZIW9qivpBpgiDb6ILYaef60acD9OJuFVFDpiSLVObUnhb4v+JEVvwYTn7Hx&#10;aELiSIjfjghiRbP9g/PHVbnUTnSFh86xg0ENSHiut1RBmNls+gkPuNOyzu9rKYMczpa7O2nJgYXr&#10;BZ9ejwuasc6vmas6HoZ6mlR4zlzamSaYaafzF/BcCy7LqPu1Z1ZQIr8qcHW4wCKwEewisF7eabzm&#10;cKdgze3xB7OGhOUz6sFtjzqam6XRR9BuIHTcMFPpz3uvizqYDA5arKgfwEFDhDcSoIsr73yMrNMd&#10;v/oNAAD//wMAUEsDBBQABgAIAAAAIQATXwCo3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYI3u5sEtcS8lFLUUxFsBfG2zb4modm3IbtN0n/v9qTHYYaZb4rVbDsx0uBbxwjJ&#10;QoEgrpxpuUb42r89LEH4oNnozjEhXMjDqry9KXRu3MSfNO5CLWIJ+1wjNCH0uZS+ashqv3A9cfSO&#10;brA6RDnU0gx6iuW2k6lST9LqluNCo3vaNFSddmeL8D7paZ0lr+P2dNxcfvaPH9/bhBDv7+b1C4hA&#10;c/gLwxU/okMZmQ7uzMaLDuE5y2ISIY2PrrZKExAHhEwtQZaF/M9f/gIAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDcQ7LZlQIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQATXwCo3QAAAAcBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
+                    <v:group w14:anchorId="60F7EDD4" id="Group 77" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.65pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16038400;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcQ7LZlQIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSxNZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DweWt8dGkoOwrtYqo5PRmBKhuM5rVWb0+/b+&#10;w4IS55nKmdRKZPRFOHq7ev9u2ZpUTHWlZS4sgSTKpa3JaOW9SZPE8Uo0zI20EQqChbYN8zC0ZZJb&#10;1kL2RibT8fgmabXNjdVcOAd/112QrjB/UQjuvxWFE57IjEJtHt8W37vwTlZLlpaWmarmfRnsDVU0&#10;rFaw6JBqzTwje1u/StXU3GqnCz/iukl0UdRcYA/QzWR81c3G6r3BXsq0Lc0gE0h7pdOb0/LHw8aa&#10;Z/Nku+oBPmj+04EuSWvK9DwexuWJfCxsEyZBE+SIir4MioqjJxx+ThbTxQJ05xDqMSrOK9iWV7N4&#10;9eWv8xKWdotiaUMprQHvuJM87v/kea6YEai6C+0/WVLnGZ2DkRVrwMKb3i3wB3oJiwMrKNiPXC/m&#10;lT7T+c2UEtABAaowqDSfL8ZRpQ5DfOiWpXzv/EZolJsdHpzH6WUeEasi4kcVoQXzB9tLtL2nBGxv&#10;KQHb7zrbG+bDvLCHAZIW9qivpBpgiDb6ILYaef60acD9OJuFVFDpiSLVObUnhb4v+JEVvwYTn7Hx&#10;aELiSIjfjghiRbP9g/PHVbnUTnSFh86xg0ENSHiut1RBmNls+gkPuNOyzu9rKYMczpa7O2nJgYXr&#10;BZ9ejwuasc6vmas6HoZ6mlR4zlzamSaYaafzF/BcCy7LqPu1Z1ZQIr8qcHW4wCKwEewisF7eabzm&#10;cKdgze3xB7OGhOUz6sFtjzqam6XRR9BuIHTcMFPpz3uvizqYDA5arKgfwEFDhDcSoIsr73yMrNMd&#10;v/oNAAD//wMAUEsDBBQABgAIAAAAIQATXwCo3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYI3u5sEtcS8lFLUUxFsBfG2zb4modm3IbtN0n/v9qTHYYaZb4rVbDsx0uBbxwjJ&#10;QoEgrpxpuUb42r89LEH4oNnozjEhXMjDqry9KXRu3MSfNO5CLWIJ+1wjNCH0uZS+ashqv3A9cfSO&#10;brA6RDnU0gx6iuW2k6lST9LqluNCo3vaNFSddmeL8D7paZ0lr+P2dNxcfvaPH9/bhBDv7+b1C4hA&#10;c/gLwxU/okMZmQ7uzMaLDuE5y2ISIY2PrrZKExAHhEwtQZaF/M9f/gIAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDcQ7LZlQIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQATXwCo3QAAAAcBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
                       <v:shape id="Graphic 78" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByIpbnwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/A203lwpRpFxLH1Ilr1/miebbF5KUlsu/31y0Hw+PH9Xq5H04qenG8sK/iYJiCIS6sb&#10;rhScT1/vKQgfkDW2lknBL3lYr15flphpO/CR+iJUIoawz1BBHUKXSenLmgz6qe2II3e1zmCI0FVS&#10;OxxiuGnlLEnm0mDDsaHGjrY1lbfibhR8V+khz0s5yP3l5vr93+6cpzulJm/jZgEi0Bie4of7Ryv4&#10;jGPjl/gD5OofAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAciKW58AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A7C3E71" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="73A506EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11AE1B71" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11AE1B71" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="255"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13703,256 +13120,116 @@
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EE033B1" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A2BF6BA" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F6B45" w14:paraId="0B78DE47" w14:textId="77777777">
+      <w:tr w:rsidR="008F6B45" w:rsidRPr="00254842" w14:paraId="0B78DE47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D078545" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D078545" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRPr="00254842" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59" w:line="285" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00254842">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Do you request the City’s approval to sell alcohol at the event?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44907385" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRPr="00254842" w:rsidRDefault="008F6B45">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...134 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74AC8BC8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74AC8BC8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRPr="00254842" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59" w:line="285" w:lineRule="exact"/>
               <w:ind w:left="42" w:right="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00254842">
               <w:rPr>
                 <w:noProof/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487278592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54327DD3" wp14:editId="3011E491">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>494676</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12398</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="79" name="Group 79"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
@@ -13999,104 +13276,109 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="31FFC6A2" id="Group 79" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.95pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16037888;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRS+B/lAIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMLALidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZT4FtrCn56MuNMGWnL1tQF//54&#10;82HJmQ/ClEJbowr+pDy/XL1/d9G7XM1tY3WpgGES4/PeFbwJweVZ5mWjOuFPrFMGg5WFTgQcQp2V&#10;IHrM3ulsPpudZb2F0oGVynv8ez0E+YryV5WS4VtVeRWYLjjWFugN9N7Ed7a6EHkNwjWtHMsQb6ii&#10;E63BRadU1yIItoX2VaqulWC9rcKJtF1mq6qVinrAbk5nL7pZg9066qXO+9pNMqG0L3R6c1p5t1uD&#10;e3D3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6R16xx/k8f8nz0MjnCLVfWz/HlhbFjx2YUSHFl6PbsE/2EtcHFlRwXHkRzFf&#10;6DM/P5tzhjoQIBUmlc7Pl7Ok0oAxPnUrcrn1Ya0syS12tz7Q9LpMSDQJyb1JEND80faabB84Q9sD&#10;Z2j7zWB7J0KcF/cwQtbjHo2VNBOM0c7u1KMlXjhsGnI/LhYxFVZ6oGhzTB1Jse9n/MRKX0eJj9gk&#10;LiZOhPQdiChWMts/OH9cVWrr1VB47Jw6mNTAhMd6axOFWSzmn+iAe6vb8qbVOsrhod5caWA7Ea8X&#10;ekY9ntEc+HAtfDPwKDTStKFz5vPBNNFMG1s+oed6dFnB/a+tAMWZ/mrQ1dh1SAAS2CQAQV9ZuuZo&#10;p3DNx/0PAY7F5Qse0G13Nplb5MlH2G4kDNw409jP22CrNpoMD1qqaBzgQSNENxKiZ1fe8ZhYhzt+&#10;9RsAAP//AwBQSwMEFAAGAAgAAAAhAMVHBWHeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0Fr&#10;wkAUhO+F/oflFXqru1FqNOZFRNqepFAtlN6eyTMJZndDdk3iv+96qsdhhplv0vWoG9Fz52prEKKJ&#10;AsEmt0VtSoTvw/vLAoTzZApqrGGEKztYZ48PKSWFHcwX93tfilBiXEIIlfdtIqXLK9bkJrZlE7yT&#10;7TT5ILtSFh0NoVw3cqrUXGqqTVioqOVtxfl5f9EIHwMNm1n01u/Op+319/D6+bOLGPH5adysQHge&#10;/X8YbvgBHbLAdLQXUzjRIMTxMiQRpuHRzVbzGMQRYaYWILNU3vNnfwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCRS+B/lAIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDFRwVh3gAAAAcBAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
+                    <v:group w14:anchorId="3AC4D0E1" id="Group 79" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.95pt;margin-top:1pt;width:14.4pt;height:14.4pt;z-index:-16037888;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRS+B/lAIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMLALidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZT4FtrCn56MuNMGWnL1tQF//54&#10;82HJmQ/ClEJbowr+pDy/XL1/d9G7XM1tY3WpgGES4/PeFbwJweVZ5mWjOuFPrFMGg5WFTgQcQp2V&#10;IHrM3ulsPpudZb2F0oGVynv8ez0E+YryV5WS4VtVeRWYLjjWFugN9N7Ed7a6EHkNwjWtHMsQb6ii&#10;E63BRadU1yIItoX2VaqulWC9rcKJtF1mq6qVinrAbk5nL7pZg9066qXO+9pNMqG0L3R6c1p5t1uD&#10;e3D3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6R16xx/k8f8nz0MjnCLVfWz/HlhbFjx2YUSHFl6PbsE/2EtcHFlRwXHkRzFf&#10;6DM/P5tzhjoQIBUmlc7Pl7Ok0oAxPnUrcrn1Ya0syS12tz7Q9LpMSDQJyb1JEND80faabB84Q9sD&#10;Z2j7zWB7J0KcF/cwQtbjHo2VNBOM0c7u1KMlXjhsGnI/LhYxFVZ6oGhzTB1Jse9n/MRKX0eJj9gk&#10;LiZOhPQdiChWMts/OH9cVWrr1VB47Jw6mNTAhMd6axOFWSzmn+iAe6vb8qbVOsrhod5caWA7Ea8X&#10;ekY9ntEc+HAtfDPwKDTStKFz5vPBNNFMG1s+oed6dFnB/a+tAMWZ/mrQ1dh1SAAS2CQAQV9ZuuZo&#10;p3DNx/0PAY7F5Qse0G13Nplb5MlH2G4kDNw409jP22CrNpoMD1qqaBzgQSNENxKiZ1fe8ZhYhzt+&#10;9RsAAP//AwBQSwMEFAAGAAgAAAAhAMVHBWHeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0Fr&#10;wkAUhO+F/oflFXqru1FqNOZFRNqepFAtlN6eyTMJZndDdk3iv+96qsdhhplv0vWoG9Fz52prEKKJ&#10;AsEmt0VtSoTvw/vLAoTzZApqrGGEKztYZ48PKSWFHcwX93tfilBiXEIIlfdtIqXLK9bkJrZlE7yT&#10;7TT5ILtSFh0NoVw3cqrUXGqqTVioqOVtxfl5f9EIHwMNm1n01u/Op+319/D6+bOLGPH5adysQHge&#10;/X8YbvgBHbLAdLQXUzjRIMTxMiQRpuHRzVbzGMQRYaYWILNU3vNnfwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCRS+B/lAIAACsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDFRwVh3gAAAAcBAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
                       <v:shape id="Graphic 80" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5gerGwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa4Mw&#10;FL4P9j+EN9htjd1hiDMtpTg2L7K27v4wryo1L5Jk6vrXN4dBjx/f73y7mEFM5HxvWcF6lYAgbqzu&#10;uVVQnz5eUhA+IGscLJOCP/Kw3Tw+5JhpO/OBpmNoRQxhn6GCLoQxk9I3HRn0KzsSR+5sncEQoWul&#10;djjHcDPI1yR5kwZ7jg0djrTvqLkcf42Czzb9LstGzrL6ubipuhZ1mRZKPT8tu3cQgZZwF/+7v7SC&#10;NK6PX+IPkJsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALmB6sbBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00254842">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7B6906" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A7B6906" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRPr="00254842" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59" w:line="285" w:lineRule="exact"/>
               <w:ind w:left="93"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00254842">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36F40E21" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="36F40E21" w14:textId="780F81D4" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="000635AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="160"/>
-        <w:ind w:left="920"/>
+        <w:ind w:left="920" w:right="2618"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:noProof/>
+          <w:spacing w:val="-8"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15745024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="397A4B25" wp14:editId="23A19453">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6648996</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-206133</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="177800" cy="177800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="81" name="Graphic 81"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
@@ -14131,247 +13413,99 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5524">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4702B6B7" id="Graphic 81" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-16.25pt;width:14pt;height:14pt;z-index:15745024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAAZeCmLgAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau6WhUYhTIVSEcqlKKXc3NknUeB3ZbhL4erYn&#10;OM7s0+xMvplsxwbjQ+tQwmIugBmsnG6xlnD8eJ2lwEJUqFXn0Ej4NgE2xe1NrjLtRnw3wyHWjEIw&#10;ZEpCE2OfcR6qxlgV5q43SLcv562KJH3NtVcjhduOL4V45Fa1SB8a1ZuXxlTnw8VKeKvTfVlWfOS7&#10;z7Mfdj/bY5lupby/m56fgEUzxT8YrvWpOhTU6eQuqAPrSIvVekGshNnDMgF2RcQ6IetE1ioBXuT8&#10;/4jiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADttASQ0AgAA7wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAZeCmLgAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+              <v:shape w14:anchorId="2B06A81E" id="Graphic 81" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-16.25pt;width:14pt;height:14pt;z-index:15745024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAAZeCmLgAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau6WhUYhTIVSEcqlKKXc3NknUeB3ZbhL4erYn&#10;OM7s0+xMvplsxwbjQ+tQwmIugBmsnG6xlnD8eJ2lwEJUqFXn0Ej4NgE2xe1NrjLtRnw3wyHWjEIw&#10;ZEpCE2OfcR6qxlgV5q43SLcv562KJH3NtVcjhduOL4V45Fa1SB8a1ZuXxlTnw8VKeKvTfVlWfOS7&#10;z7Mfdj/bY5lupby/m56fgEUzxT8YrvWpOhTU6eQuqAPrSIvVekGshNnDMgF2RcQ6IetE1ioBXuT8&#10;/4jiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADttASQ0AgAA7wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAZeCmLgAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:position w:val="2"/>
-[...10 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Do you have approval from Dep</w:t>
+      </w:r>
+      <w:r w:rsidR="000635AA" w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:position w:val="2"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:position w:val="2"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="000635AA" w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:position w:val="2"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:position w:val="2"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="000635AA" w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:position w:val="2"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Local Government, Sport and Cultural Industries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:position w:val="2"/>
-[...105 lines deleted...]
-        <w:t>license?</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a liquor license?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="2"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08C3EB61" wp14:editId="5F2996B1">
             <wp:extent cx="182879" cy="182879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="82" name="Image 82"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -14433,302 +13567,353 @@
                     <pic:cNvPr id="83" name="Image 83"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCED4A4" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
+    <w:p w14:paraId="4BCED4A4" w14:textId="7849EEE5" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C06A73" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C09391" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68C09391" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Disability Access</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Inclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEA210E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3EEA210E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRPr="00254842" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="153" w:line="235" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="1633"/>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="00254842">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">People with disabilities must have the same opportunity and access at the event as other people. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>provide</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>details</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>how</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>achieved</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>including</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>access</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>toilets</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>around</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00254842">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00254842">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>event:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3702E7D5" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0584B6BE" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F633AC3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CD23D55" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1887AE56" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1887AE56" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="47"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42804097" wp14:editId="4D3AB261">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647999</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>200235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6252210" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -14763,101 +13948,101 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="486760AC" id="Graphic 84" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:15.75pt;width:492.3pt;height:.1pt;z-index:-15717376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQDMsLnn3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K3ZASSGN&#10;gxBSb71Ai+jRxEsS1V5HsYHA19c5tceZHc2+KdaDNeyKvW8dSUhmAhhS5XRLtYSvz/eXJTAfFGll&#10;HKGEO3pYl5OnQuXa3WiH132oWSwhnysJTQhdzrmvGrTKz1yHFG9n11sVouxrrnt1i+XW8LkQGbeq&#10;pfihUR1uG6x+9hcroT3fF4fvJP14mONj1yXp6jAcV1I+T4fNG7CAQ/gLw4gf0aGMTCd3Ie2ZiVrM&#10;45YgYZGkwMaAWGYZsNPovAIvC/5/QvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;zLC5594AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="68F87E44" id="Graphic 84" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:15.75pt;width:492.3pt;height:.1pt;z-index:-15717376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQDMsLnn3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K3ZASSGN&#10;gxBSb71Ai+jRxEsS1V5HsYHA19c5tceZHc2+KdaDNeyKvW8dSUhmAhhS5XRLtYSvz/eXJTAfFGll&#10;HKGEO3pYl5OnQuXa3WiH132oWSwhnysJTQhdzrmvGrTKz1yHFG9n11sVouxrrnt1i+XW8LkQGbeq&#10;pfihUR1uG6x+9hcroT3fF4fvJP14mONj1yXp6jAcV1I+T4fNG7CAQ/gLw4gf0aGMTCd3Ie2ZiVrM&#10;45YgYZGkwMaAWGYZsNPovAIvC/5/QvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;zLC5594AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2837E585" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="036CF5B6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="877" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8253"/>
         <w:gridCol w:w="853"/>
         <w:gridCol w:w="792"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F6B45" w14:paraId="2E36F00E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="061B0B28" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="061B0B28" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="228" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14874,51 +14059,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1645" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5687AE4F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="41F2E339" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA41D62" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0CA41D62" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Will</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
@@ -14981,51 +14166,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>own</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>generator?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F07F958" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F07F958" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487279616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FD9FEB1" wp14:editId="490CA2C5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>314187</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>14301</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -15083,73 +14268,73 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="7D0386D3" id="Group 85" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16036864;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATVr88lgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMLALidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZT4FtrCn56MuNMGWnL1tQF//54&#10;82HJmQ/ClEJbowr+pDy/XL1/d9G7XM1tY3WpgGES4/PeFbwJweVZ5mWjOuFPrFMGg5WFTgQcQp2V&#10;IHrM3ulsPpudZb2F0oGVynv8ez0E+YryV5WS4VtVeRWYLjjWFugN9N7Ed7a6EHkNwjWtHMsQb6ii&#10;E63BRadU1yIItoX2VaqulWC9rcKJtF1mq6qVinrAbk5nL7pZg9066qXO+9pNMqG0L3R6c1p5t1uD&#10;e3D3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6R16xx/k8f8nz0MjnCLVfWz/HlhbFnx5xpkRHVp4PboF/2AvcXFkRQXHkR/F&#10;fKHP/PxszhnqQIBUmFQ6P1/OkkoDxvjUrcjl1oe1siS32N36QNPrMiHRJCT3JkFA80fba7J94Axt&#10;D5yh7TeD7Z0IcV7cwwhZj3s0VtJMMEY7u1OPlnjhsGnI/bhYxFRY6YGizTF1JMW+n/ETK30dJT5i&#10;09HExImQvgMRxUpm+wfnj6tKbb0aCo+dUweTGpjwWG9tojCLxfwTHXBvdVvetFpHOTzUmysNbCfi&#10;9ULPqMczmgMfroVvBh6FRpo2dM58Ppgmmmljyyf0XI8uK7j/tRWgONNfDbo6XmAJQAKbBCDoK0vX&#10;HO0Urvm4/yHAsbh8wQO67c4mc4s8+QjbjYSBG2ca+3kbbNVGk+FBSxWNAzxohOhGQvTsyjseE+tw&#10;x69+AwAA//8DAFBLAwQUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBSE74L/YXmCN7vZxmqNeSmlqKci2AribZt9TUKzb0N2m6T/3vWkp2GYYebLV5NtxUC9bxwj&#10;qFkCgrh0puEK4XP/ercE4YNmo1vHhHAhD6vi+irXmXEjf9CwC5WII+wzjVCH0GVS+rImq/3MdcQx&#10;O7re6hBtX0nT6zGO21bOk+RBWt1wfKh1R5uaytPubBHeRj2uU/UybE/HzeV7v3j/2ipCvL2Z1s8g&#10;Ak3hrwy/+BEdish0cGc2XrQI90+L2ESYpyBi/LiMekBIlQJZ5PI/fvEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAE1a/PJYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="4541EC17" id="Group 85" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16036864;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATVr88lgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMLALidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZT4FtrCn56MuNMGWnL1tQF//54&#10;82HJmQ/ClEJbowr+pDy/XL1/d9G7XM1tY3WpgGES4/PeFbwJweVZ5mWjOuFPrFMGg5WFTgQcQp2V&#10;IHrM3ulsPpudZb2F0oGVynv8ez0E+YryV5WS4VtVeRWYLjjWFugN9N7Ed7a6EHkNwjWtHMsQb6ii&#10;E63BRadU1yIItoX2VaqulWC9rcKJtF1mq6qVinrAbk5nL7pZg9066qXO+9pNMqG0L3R6c1p5t1uD&#10;e3D3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6R16xx/k8f8nz0MjnCLVfWz/HlhbFnx5xpkRHVp4PboF/2AvcXFkRQXHkR/F&#10;fKHP/PxszhnqQIBUmFQ6P1/OkkoDxvjUrcjl1oe1siS32N36QNPrMiHRJCT3JkFA80fba7J94Axt&#10;D5yh7TeD7Z0IcV7cwwhZj3s0VtJMMEY7u1OPlnjhsGnI/bhYxFRY6YGizTF1JMW+n/ETK30dJT5i&#10;09HExImQvgMRxUpm+wfnj6tKbb0aCo+dUweTGpjwWG9tojCLxfwTHXBvdVvetFpHOTzUmysNbCfi&#10;9ULPqMczmgMfroVvBh6FRpo2dM58Ppgmmmljyyf0XI8uK7j/tRWgONNfDbo6XmAJQAKbBCDoK0vX&#10;HO0Urvm4/yHAsbh8wQO67c4mc4s8+QjbjYSBG2ca+3kbbNVGk+FBSxWNAzxohOhGQvTsyjseE+tw&#10;x69+AwAA//8DAFBLAwQUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBSE74L/YXmCN7vZxmqNeSmlqKci2AribZt9TUKzb0N2m6T/3vWkp2GYYebLV5NtxUC9bxwj&#10;qFkCgrh0puEK4XP/ercE4YNmo1vHhHAhD6vi+irXmXEjf9CwC5WII+wzjVCH0GVS+rImq/3MdcQx&#10;O7re6hBtX0nT6zGO21bOk+RBWt1wfKh1R5uaytPubBHeRj2uU/UybE/HzeV7v3j/2ipCvL2Z1s8g&#10;Ak3hrwy/+BEdish0cGc2XrQI90+L2ESYpyBi/LiMekBIlQJZ5PI/fvEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAE1a/PJYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 86" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZJNcpwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva+oepFSjiCjai+z65/5onm2xeSlJtq1++s3Cwh6HmfkNs1wPphEdOV9bVjCbJiCI&#10;C6trLhVcL/v3FIQPyBoby6TgSR7Wq9HbEjNte/6i7hxKESHsM1RQhdBmUvqiIoN+alvi6N2tMxii&#10;dKXUDvsIN438SJK5NFhzXKiwpW1FxeP8bRQcyvQzzwvZy9Pt4brTa3fN051Sk/GwWYAINIT/8F/7&#10;qBWkc/j9En+AXP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWSTXKcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF5560C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FF5560C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487280128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04CD2A93" wp14:editId="4DE6F60F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>247198</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>14301</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -15207,78 +14392,78 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="2E1EF12B" id="Group 87" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.45pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16036352;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWZBsylgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMLALidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZT4FtrCn56MuNMGWnL1tQF//54&#10;82HJmQ/ClEJbowr+pDy/XL1/d9G7XM1tY3WpgGES4/PeFbwJweVZ5mWjOuFPrFMGg5WFTgQcQp2V&#10;IHrM3ulsPpudZb2F0oGVynv8ez0E+YryV5WS4VtVeRWYLjjWFugN9N7Ed7a6EHkNwjWtHMsQb6ii&#10;E63BRadU1yIItoX2VaqulWC9rcKJtF1mq6qVinrAbk5nL7pZg9066qXO+9pNMqG0L3R6c1p5t1uD&#10;e3D3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6R16xx/k8f8nz0MjnCLVfWz/HlhbFnyJRjaiQwuvR7fgH+wlLo6sqOA48qOY&#10;L/SZn5/NOUMdCJAKk0rn58tZUmnAGJ+6Fbnc+rBWluQWu1sfaHpdJiSahOTeJAho/mh7TbYPnKHt&#10;gTO0/WawvRMhzot7GCHrcY/GSpoJxmhnd+rREi8cNg25HxeLmAorPVC0OaaOpNj3M35ipa+jxEds&#10;OpqYOBHSdyCiWMls/+D8cVWprVdD4bFz6mBSAxMe661NFGaxmH+iA+6tbsubVusoh4d6c6WB7US8&#10;XugZ9XhGc+DDtfDNwKPQSNOGzpnPB9NEM21s+YSe69FlBfe/tgIUZ/qrQVfHCywBSGCTAAR9Zema&#10;o53CNR/3PwQ4FpcveEC33dlkbpEnH2G7kTBw40xjP2+DrdpoMjxoqaJxgAeNEN1IiJ5decdjYh3u&#10;+NVvAAAA//8DAFBLAwQUAAYACAAAACEABQJXt90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zUrDQBSF94LvMFzBnZ1Mg22NmZRS1FURbAVxd5u5TUIzd0JmmqRv77jS5fnhnC9fT7YVA/W+caxB&#10;zRIQxKUzDVcaPg+vDysQPiAbbB2Thit5WBe3Nzlmxo38QcM+VCKOsM9QQx1Cl0npy5os+pnriGN2&#10;cr3FEGVfSdPjGMdtK+dJspAWG44PNXa0rak87y9Ww9uI4yZVL8PufNpevw+P7187RVrf302bZxCB&#10;pvBXhl/8iA5FZDq6CxsvWg3p6ik2NcxTEDFeLJcgjtFWCmSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAVmQbMpYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABQJXt90AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="27A3425C" id="Group 87" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.45pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16036352;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWZBsylgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMLALidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZT4FtrCn56MuNMGWnL1tQF//54&#10;82HJmQ/ClEJbowr+pDy/XL1/d9G7XM1tY3WpgGES4/PeFbwJweVZ5mWjOuFPrFMGg5WFTgQcQp2V&#10;IHrM3ulsPpudZb2F0oGVynv8ez0E+YryV5WS4VtVeRWYLjjWFugN9N7Ed7a6EHkNwjWtHMsQb6ii&#10;E63BRadU1yIItoX2VaqulWC9rcKJtF1mq6qVinrAbk5nL7pZg9066qXO+9pNMqG0L3R6c1p5t1uD&#10;e3D3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6R16xx/k8f8nz0MjnCLVfWz/HlhbFnyJRjaiQwuvR7fgH+wlLo6sqOA48qOY&#10;L/SZn5/NOUMdCJAKk0rn58tZUmnAGJ+6Fbnc+rBWluQWu1sfaHpdJiSahOTeJAho/mh7TbYPnKHt&#10;gTO0/WawvRMhzot7GCHrcY/GSpoJxmhnd+rREi8cNg25HxeLmAorPVC0OaaOpNj3M35ipa+jxEds&#10;OpqYOBHSdyCiWMls/+D8cVWprVdD4bFz6mBSAxMe661NFGaxmH+iA+6tbsubVusoh4d6c6WB7US8&#10;XugZ9XhGc+DDtfDNwKPQSNOGzpnPB9NEM21s+YSe69FlBfe/tgIUZ/qrQVfHCywBSGCTAAR9Zema&#10;o53CNR/3PwQ4FpcveEC33dlkbpEnH2G7kTBw40xjP2+DrdpoMjxoqaJxgAeNEN1IiJ5decdjYh3u&#10;+NVvAAAA//8DAFBLAwQUAAYACAAAACEABQJXt90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zUrDQBSF94LvMFzBnZ1Mg22NmZRS1FURbAVxd5u5TUIzd0JmmqRv77jS5fnhnC9fT7YVA/W+caxB&#10;zRIQxKUzDVcaPg+vDysQPiAbbB2Thit5WBe3Nzlmxo38QcM+VCKOsM9QQx1Cl0npy5os+pnriGN2&#10;cr3FEGVfSdPjGMdtK+dJspAWG44PNXa0rak87y9Ww9uI4yZVL8PufNpevw+P7187RVrf302bZxCB&#10;pvBXhl/8iA5FZDq6CxsvWg3p6ik2NcxTEDFeLJcgjtFWCmSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAVmQbMpYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABQJXt90AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 88" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBH9+bAwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa4Mw&#10;FL4P9j+EN9htjd1hiDMtpTg2L7K27v4wryo1L5Jk6vrXN4dBjx/f73y7mEFM5HxvWcF6lYAgbqzu&#10;uVVQnz5eUhA+IGscLJOCP/Kw3Tw+5JhpO/OBpmNoRQxhn6GCLoQxk9I3HRn0KzsSR+5sncEQoWul&#10;djjHcDPI1yR5kwZ7jg0djrTvqLkcf42Czzb9LstGzrL6ubipuhZ1mRZKPT8tu3cQgZZwF/+7v7SC&#10;NI6NX+IPkJsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEf35sDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="4326318A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E03EBE2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E03EBE2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
@@ -15400,51 +14585,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="315C75F6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="1E5AA521" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B474670" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B474670" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Will</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
@@ -15521,51 +14706,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>event?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6865FF37" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6865FF37" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487275008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="307A812E" wp14:editId="66BA927B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-2437003</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-187026</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3492500" cy="6350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -15613,51 +14798,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="6350">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="43D19450" id="Group 89" o:spid="_x0000_s1026" style="position:absolute;margin-left:-191.9pt;margin-top:-14.75pt;width:275pt;height:.5pt;z-index:-16041472;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="34925,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDm9REibAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC815LtOGkEy0ERN0aB&#10;IAkQFz3TFLWgFMkOaUv5+w6pxY4T9JDqQDxyhrO8eeLypq0lOQiwlVYpnU5iSoTiOqtUkdKf27sv&#10;XymxjqmMSa1ESl+EpTerz5+WjUnETJdaZgIIBlE2aUxKS+dMEkWWl6JmdqKNUGjMNdTM4RaKKAPW&#10;YPRaRrM4vowaDZkBzYW1eLrujHQV4ue54O4xz61wRKYUa3NhhbDu/BqtliwpgJmy4n0Z7ANV1KxS&#10;mHQMtWaOkT1Ub0LVFQdtde4mXNeRzvOKi9ADdjONz7rZgN6b0EuRNIUZaUJqz3j6cFj+cNiAeTZP&#10;0FWP8F7z3xZ5iRpTJKd2vy+Ozm0Otb+ETZA2MPoyMipaRzgezi+uZ4sYiedou5wvesJ5iVN5c4mX&#10;3/91LWJJlzIUNhbSGFSOPZJj/4+c55IZETi3vvknIFWW0mtsQbEaBbzptYInyJFPjl6ev35neyrf&#10;ZWc+vVp0knuXoOnsKkQdO2UJ31u3EToQzQ731nWCzQbEygHxVg0QUPZe8DII3lGCggdKUPC7Lrth&#10;zt/z0/OQNMdJ+bNaH8RWB6s7mxKWdrRKderlZx3HF5QMMkDfzgOBT4OS6kBIjfi0Oal8FUEiPrHV&#10;ssruKinDBordrQRyYP4vDp/vAyO8cjNg3ZrZsvMLpt5NqiBnm3TT8VPb6ewFh9vgOFNq/+wZCErk&#10;D4Xy8e/EAGAAuwGAk7c6vCaBIMy5bX8xMMSnT6nDyT7oQUUsGYbmWx99/U2lv+2dzis/UVT0UFG/&#10;QUUHFH58RK9eltN98Do+pau/AAAA//8DAFBLAwQUAAYACAAAACEA5OHNEeIAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb4n8g43rWg4htD2FQpNC6U2xNraJtTKWYjtvX/nU&#10;3HZnh5lvi82sOzbiYFtDAsJ1AAypMqqlWsD38X2VAbNOkpKdIRRwQwub8vGhkLkyE33heHA18yFk&#10;cymgca7PObdVg1ratemR/O1sBi2dX4eaq0FOPlx3PAqClGvZkm9oZI+7BqvL4aoFfExy2sbh27i/&#10;nHe332Py+bMPUYjnp3n7Cszh7P7NsOB7dCg908lcSVnWCVjFWezZnZ+ilwTYYknTCNhpUbIEeFnw&#10;+yfKPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDm9REibAIAAJIFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDk4c0R4gAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                    <v:group w14:anchorId="27E1872B" id="Group 89" o:spid="_x0000_s1026" style="position:absolute;margin-left:-191.9pt;margin-top:-14.75pt;width:275pt;height:.5pt;z-index:-16041472;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="34925,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDm9REibAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC815LtOGkEy0ERN0aB&#10;IAkQFz3TFLWgFMkOaUv5+w6pxY4T9JDqQDxyhrO8eeLypq0lOQiwlVYpnU5iSoTiOqtUkdKf27sv&#10;XymxjqmMSa1ESl+EpTerz5+WjUnETJdaZgIIBlE2aUxKS+dMEkWWl6JmdqKNUGjMNdTM4RaKKAPW&#10;YPRaRrM4vowaDZkBzYW1eLrujHQV4ue54O4xz61wRKYUa3NhhbDu/BqtliwpgJmy4n0Z7ANV1KxS&#10;mHQMtWaOkT1Ub0LVFQdtde4mXNeRzvOKi9ADdjONz7rZgN6b0EuRNIUZaUJqz3j6cFj+cNiAeTZP&#10;0FWP8F7z3xZ5iRpTJKd2vy+Ozm0Otb+ETZA2MPoyMipaRzgezi+uZ4sYiedou5wvesJ5iVN5c4mX&#10;3/91LWJJlzIUNhbSGFSOPZJj/4+c55IZETi3vvknIFWW0mtsQbEaBbzptYInyJFPjl6ev35neyrf&#10;ZWc+vVp0knuXoOnsKkQdO2UJ31u3EToQzQ731nWCzQbEygHxVg0QUPZe8DII3lGCggdKUPC7Lrth&#10;zt/z0/OQNMdJ+bNaH8RWB6s7mxKWdrRKderlZx3HF5QMMkDfzgOBT4OS6kBIjfi0Oal8FUEiPrHV&#10;ssruKinDBordrQRyYP4vDp/vAyO8cjNg3ZrZsvMLpt5NqiBnm3TT8VPb6ewFh9vgOFNq/+wZCErk&#10;D4Xy8e/EAGAAuwGAk7c6vCaBIMy5bX8xMMSnT6nDyT7oQUUsGYbmWx99/U2lv+2dzis/UVT0UFG/&#10;QUUHFH58RK9eltN98Do+pau/AAAA//8DAFBLAwQUAAYACAAAACEA5OHNEeIAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb4n8g43rWg4htD2FQpNC6U2xNraJtTKWYjtvX/nU&#10;3HZnh5lvi82sOzbiYFtDAsJ1AAypMqqlWsD38X2VAbNOkpKdIRRwQwub8vGhkLkyE33heHA18yFk&#10;cymgca7PObdVg1ratemR/O1sBi2dX4eaq0FOPlx3PAqClGvZkm9oZI+7BqvL4aoFfExy2sbh27i/&#10;nHe332Py+bMPUYjnp3n7Cszh7P7NsOB7dCg908lcSVnWCVjFWezZnZ+ilwTYYknTCNhpUbIEeFnw&#10;+yfKPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDm9REibAIAAJIFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDk4c0R4gAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
                       <v:shape id="Graphic 90" o:spid="_x0000_s1027" style="position:absolute;top:31;width:34925;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3492500,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0FTIvwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwghfRVNldtBpFBcHVg6wKe51txrbYTEoTbfvvzWHB4+N9L1aNKcSTKpdbVjAeRSCIE6tz&#10;ThVcL7vhFITzyBoLy6SgJQerZbezwFjbmn/oefapCCHsYlSQeV/GUrokI4NuZEviwN1sZdAHWKVS&#10;V1iHcFPISRR9SYM5h4YMS9pmlNzPD6PgWG/aU+Hvj4+ynv7+te334HD8VKrfa9ZzEJ4a/xb/u/da&#10;wSysD1/CD5DLFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0FTIvwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l3492004,e" filled="f" strokeweight=".5pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487280640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E92718C" wp14:editId="731ABACF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>314187</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>14298</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -15715,73 +14900,73 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="77603EF7" id="Group 91" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16035840;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3dOsalgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v0zAUfUfiP1h+Z+kK3Uq0dEIbq5Am&#10;mLQhnl3H+RCOba7dpvv3XN/EabchkEYekuPc4+t7j499cbnvNNsp8K01BT89mXGmjLRla+qCf3+4&#10;ebfkzAdhSqGtUQV/VJ5frt6+uehdrua2sbpUwDCJ8XnvCt6E4PIs87JRnfAn1imDwcpCJwIOoc5K&#10;ED1m73Q2n83Ost5C6cBK5T3+vR6CfEX5q0rJ8K2qvApMFxxrC/QGem/iO1tdiLwG4ZpWjmWIV1TR&#10;idbgolOqaxEE20L7IlXXSrDeVuFE2i6zVdVKRT1gN6ezZ92swW4d9VLnfe0mmVDaZzq9Oq38uluD&#10;u3d3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo4Kar2gUn8ebqcL5eou8TQiElx2eC2vJgl&#10;m89/nZeJfFiUSptK6R16xx/k8f8nz30jnCLVfWz/DlhbFvzjnDMjOrTwenQL/sFe4uLIigqOIz+K&#10;+Uyf+fkZpkAdCJAKk0rn58tZUmnAGJ+6Fbnc+rBWluQWu1sfaHpdJiSahOTeJAho/mh7TbYPnKHt&#10;gTO0/WawvRMhzot7GCHrcY/GSpoJxmhnd+rBEi8cNg257xeLmAorPVC0OaaOpNj3E35ipa+jxEds&#10;OpqYOBHSdyCiWMls/+D8cVWprVdD4bFz6mBSAxMe661NFGaxmH+gA+6tbsubVusoh4d6c6WB7US8&#10;XugZ9XhCc+DDtfDNwKPQSNOGzpnPB9NEM21s+Yie69FlBfe/tgIUZ/qLQVfHCywBSGCTAAR9Zema&#10;o53CNR/2PwQ4FpcveEC3fbXJ3CJPPsJ2I2HgxpnGftoGW7XRZHjQUkXjAA8aIbqRED258o7HxDrc&#10;8avfAAAA//8DAFBLAwQUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBSE74L/YXmCN7vZxmqNeSmlqKci2AribZt9TUKzb0N2m6T/3vWkp2GYYebLV5NtxUC9bxwj&#10;qFkCgrh0puEK4XP/ercE4YNmo1vHhHAhD6vi+irXmXEjf9CwC5WII+wzjVCH0GVS+rImq/3MdcQx&#10;O7re6hBtX0nT6zGO21bOk+RBWt1wfKh1R5uaytPubBHeRj2uU/UybE/HzeV7v3j/2ipCvL2Z1s8g&#10;Ak3hrwy/+BEdish0cGc2XrQI90+L2ESYpyBi/LiMekBIlQJZ5PI/fvEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAd3TrGpYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="47B9ED59" id="Group 91" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16035840;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3dOsalgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v0zAUfUfiP1h+Z+kK3Uq0dEIbq5Am&#10;mLQhnl3H+RCOba7dpvv3XN/EabchkEYekuPc4+t7j499cbnvNNsp8K01BT89mXGmjLRla+qCf3+4&#10;ebfkzAdhSqGtUQV/VJ5frt6+uehdrua2sbpUwDCJ8XnvCt6E4PIs87JRnfAn1imDwcpCJwIOoc5K&#10;ED1m73Q2n83Ost5C6cBK5T3+vR6CfEX5q0rJ8K2qvApMFxxrC/QGem/iO1tdiLwG4ZpWjmWIV1TR&#10;idbgolOqaxEE20L7IlXXSrDeVuFE2i6zVdVKRT1gN6ezZ92swW4d9VLnfe0mmVDaZzq9Oq38uluD&#10;u3d3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo4Kar2gUn8ebqcL5eou8TQiElx2eC2vJgl&#10;m89/nZeJfFiUSptK6R16xx/k8f8nz30jnCLVfWz/DlhbFvzjnDMjOrTwenQL/sFe4uLIigqOIz+K&#10;+Uyf+fkZpkAdCJAKk0rn58tZUmnAGJ+6Fbnc+rBWluQWu1sfaHpdJiSahOTeJAho/mh7TbYPnKHt&#10;gTO0/WawvRMhzot7GCHrcY/GSpoJxmhnd+rBEi8cNg257xeLmAorPVC0OaaOpNj3E35ipa+jxEds&#10;OpqYOBHSdyCiWMls/+D8cVWprVdD4bFz6mBSAxMe661NFGaxmH+gA+6tbsubVusoh4d6c6WB7US8&#10;XugZ9XhCc+DDtfDNwKPQSNOGzpnPB9NEM21s+Yie69FlBfe/tgIUZ/qLQVfHCywBSGCTAAR9Zema&#10;o53CNR/2PwQ4FpcveEC3fbXJ3CJPPsJ2I2HgxpnGftoGW7XRZHjQUkXjAA8aIbqRED258o7HxDrc&#10;8avfAAAA//8DAFBLAwQUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBSE74L/YXmCN7vZxmqNeSmlqKci2AribZt9TUKzb0N2m6T/3vWkp2GYYebLV5NtxUC9bxwj&#10;qFkCgrh0puEK4XP/ercE4YNmo1vHhHAhD6vi+irXmXEjf9CwC5WII+wzjVCH0GVS+rImq/3MdcQx&#10;O7re6hBtX0nT6zGO21bOk+RBWt1wfKh1R5uaytPubBHeRj2uU/UybE/HzeV7v3j/2ipCvL2Z1s8g&#10;Ak3hrwy/+BEdish0cGc2XrQI90+L2ESYpyBi/LiMekBIlQJZ5PI/fvEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAd3TrGpYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 92" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjxkf3wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kYPkkZXEVFqLmKtvT+yzySYfRt2t0nqr3eFQo/DzHzDLNeDaURHzteWFUwnCQji&#10;wuqaSwWXr/1bCsIHZI2NZVLwSx7Wq9HLEjNte/6k7hxKESHsM1RQhdBmUvqiIoN+Ylvi6F2tMxii&#10;dKXUDvsIN42cJclcGqw5LlTY0rai4nb+MQo+yvSU54Xs5fH75rrjfXfJ051Sr+NhswARaAj/4b/2&#10;QSt4n8HzS/wBcvUAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo8ZH98MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFCDA97" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2BFCDA97" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487281152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="637D84D1" wp14:editId="615D3C3C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>247198</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>14298</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -15839,78 +15024,78 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="42FDE1EC" id="Group 93" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.45pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16035328;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1abRZlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51kTZNZdaqpWaNJ&#10;VVepmfZMMP7QMDAgcfLvd7k2zkenTer8YB98D5d7Dwdu7/aNJDthXa1VRsdXI0qE4jqvVZnR7+uH&#10;D3NKnGcqZ1IrkdGDcPRu8f7dbWtSMdGVlrmwBJIol7Ymo5X3Jk0SxyvRMHeljVAQLLRtmIehLZPc&#10;shayNzKZjEY3Sattbqzmwjn4u+yCdIH5i0Jw/60onPBEZhRq8/i2+N6Ed7K4ZWlpmalq3pfB3lBF&#10;w2oFiw6plswzsrX1q1RNza12uvBXXDeJLoqaC+wBuhmPLrpZWb012EuZtqUZZAJpL3R6c1r+tFtZ&#10;82KebVc9wEfNfzrQJWlNmZ7Gw7g8kveFbcIkaILsUdHDoKjYe8Lh53g+mc9Bdw6hHqPivIJteTWL&#10;V1/+Oi9habcoljaU0hrwjjvK4/5PnpeKGYGqu9D+syV1ntFP15Qo1oCFV71b4A/0EhYHVlCwH7le&#10;zAt9JrObCSWgAwJUYVBpNpuPokodhvjQLUv51vmV0Cg32z06j9PLPCJWRcT3KkIL5g+2l2h7TwnY&#10;3lICtt90tjfMh3lhDwMkLexRX0k1wBBt9E6sNfL8cdOA+3E6Damg0iNFqlNqTwp9n/EjK34NJj5h&#10;49GExJEQvx0RxIpm+wfnj6tyqZ3oCg+dYweDGpDwVG+pgjDT6eQaD7jTss4faimDHM6Wm3tpyY6F&#10;6wWfXo8zmrHOL5mrOh6GeppUeM5c2pkmmGmj8wN4rgWXZdT92jIrKJFfFbg6XGAR2Ag2EVgv7zVe&#10;c7hTsOZ6/4NZQ8LyGfXgticdzc3S6CNoNxA6bpip9Oet10UdTAYHLVbUD+CgIcIbCdDZlXc6Rtbx&#10;jl/8BgAA//8DAFBLAwQUAAYACAAAACEABQJXt90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zUrDQBSF94LvMFzBnZ1Mg22NmZRS1FURbAVxd5u5TUIzd0JmmqRv77jS5fnhnC9fT7YVA/W+caxB&#10;zRIQxKUzDVcaPg+vDysQPiAbbB2Thit5WBe3Nzlmxo38QcM+VCKOsM9QQx1Cl0npy5os+pnriGN2&#10;cr3FEGVfSdPjGMdtK+dJspAWG44PNXa0rak87y9Ww9uI4yZVL8PufNpevw+P7187RVrf302bZxCB&#10;pvBXhl/8iA5FZDq6CxsvWg3p6ik2NcxTEDFeLJcgjtFWCmSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA9Wm0WZYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABQJXt90AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="2DF98654" id="Group 93" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.45pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16035328;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1abRZlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51kTZNZdaqpWaNJ&#10;VVepmfZMMP7QMDAgcfLvd7k2zkenTer8YB98D5d7Dwdu7/aNJDthXa1VRsdXI0qE4jqvVZnR7+uH&#10;D3NKnGcqZ1IrkdGDcPRu8f7dbWtSMdGVlrmwBJIol7Ymo5X3Jk0SxyvRMHeljVAQLLRtmIehLZPc&#10;shayNzKZjEY3Sattbqzmwjn4u+yCdIH5i0Jw/60onPBEZhRq8/i2+N6Ed7K4ZWlpmalq3pfB3lBF&#10;w2oFiw6plswzsrX1q1RNza12uvBXXDeJLoqaC+wBuhmPLrpZWb012EuZtqUZZAJpL3R6c1r+tFtZ&#10;82KebVc9wEfNfzrQJWlNmZ7Gw7g8kveFbcIkaILsUdHDoKjYe8Lh53g+mc9Bdw6hHqPivIJteTWL&#10;V1/+Oi9habcoljaU0hrwjjvK4/5PnpeKGYGqu9D+syV1ntFP15Qo1oCFV71b4A/0EhYHVlCwH7le&#10;zAt9JrObCSWgAwJUYVBpNpuPokodhvjQLUv51vmV0Cg32z06j9PLPCJWRcT3KkIL5g+2l2h7TwnY&#10;3lICtt90tjfMh3lhDwMkLexRX0k1wBBt9E6sNfL8cdOA+3E6Damg0iNFqlNqTwp9n/EjK34NJj5h&#10;49GExJEQvx0RxIpm+wfnj6tyqZ3oCg+dYweDGpDwVG+pgjDT6eQaD7jTss4faimDHM6Wm3tpyY6F&#10;6wWfXo8zmrHOL5mrOh6GeppUeM5c2pkmmGmj8wN4rgWXZdT92jIrKJFfFbg6XGAR2Ag2EVgv7zVe&#10;c7hTsOZ6/4NZQ8LyGfXgticdzc3S6CNoNxA6bpip9Oet10UdTAYHLVbUD+CgIcIbCdDZlXc6Rtbx&#10;jl/8BgAA//8DAFBLAwQUAAYACAAAACEABQJXt90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zUrDQBSF94LvMFzBnZ1Mg22NmZRS1FURbAVxd5u5TUIzd0JmmqRv77jS5fnhnC9fT7YVA/W+caxB&#10;zRIQxKUzDVcaPg+vDysQPiAbbB2Thit5WBe3Nzlmxo38QcM+VCKOsM9QQx1Cl0npy5os+pnriGN2&#10;cr3FEGVfSdPjGMdtK+dJspAWG44PNXa0rak87y9Ww9uI4yZVL8PufNpevw+P7187RVrf302bZxCB&#10;pvBXhl/8iA5FZDq6CxsvWg3p6ik2NcxTEDFeLJcgjtFWCmSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA9Wm0WZYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABQJXt90AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 94" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDY3oYxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kaRkkZXEVFsLtL65/7IPpNg9m3YXZO0n75bKPQ4zMxvmOV6MI3oyPnasoLpJAFB&#10;XFhdc6ngct6/pCB8QNbYWCYFX+RhvRo9LTHTtudP6k6hFBHCPkMFVQhtJqUvKjLoJ7Yljt7NOoMh&#10;SldK7bCPcNPIWZK8SoM1x4UKW9pWVNxPD6PgUKYfeV7IXh6vd9cdv3eXPN0p9TweNgsQgYbwH/5r&#10;v2sFb3P4/RJ/gFz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAENjehjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="65A1F1D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167DA767" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="167DA767" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
@@ -16098,51 +15283,51 @@
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>licensed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>electrician.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8BC7AC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6D8BC7AC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487281664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50DCC2BB" wp14:editId="40276037">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>314187</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>14296</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -16200,73 +15385,73 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="7622A272" id="Group 95" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16034816;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0YK7RlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v0zAUfUfiP1h+Z+kK3Uq0dEIbq5Am&#10;mLQhnl3H+RCOr7Hdpvv3XN/EabchkEYekuPc4+t7j499cbnvNNsp51swBT89mXGmjISyNXXBvz/c&#10;vFty5oMwpdBgVMEfleeXq7dvLnqbqzk0oEvlGCYxPu9twZsQbJ5lXjaqE/4ErDIYrMB1IuDQ1Vnp&#10;RI/ZO53NZ7OzrAdXWgdSeY9/r4cgX1H+qlIyfKsqrwLTBcfaAr0dvTfxna0uRF47YZtWjmWIV1TR&#10;idbgolOqaxEE27r2RaqulQ48VOFEQpdBVbVSUQ/YzensWTdrB1tLvdR5X9tJJpT2mU6vTiu/7tbO&#10;3ts7N1SP8BbkT4+6ZL2t8+N4HNcH8r5yXZyETbA9Kfo4Kar2gUn8ebqcL5eou8TQiElx2eC2vJgl&#10;m89/nZeJfFiUSptK6S16xx/k8f8nz30jrCLVfWz/zrG2LPjHM86M6NDC69Et+Ad7iYsjKyo4jvwo&#10;5jN95udnc85QBwKkwqTS+flyllQaMManbkUutz6sFZDcYnfrA02vy4REk5DcmwQdmj/aXpPtA2do&#10;e8cZ2n4z2N6KEOfFPYyQ9bhHYyXNBGO0g516AOKFw6Yh9/1iEVNhpQeKNsfUkRT7fsJPrPS1lPiI&#10;TUcTEydC+g5EFCuZ7R+cP64qNXg1FB47pw4mNTDhsd7aRGEWi/kHOuAedFvetFpHObyrN1fasZ2I&#10;1ws9ox5PaNb5cC18M/AoNNK0oXPm88E00UwbKB/Rcz26rOD+11Y4xZn+YtDV8QJLwCWwScAFfQV0&#10;zdFO4ZoP+x/CWRaXL3hAt32FZG6RJx9hu5EwcONMA5+2Aao2mgwPWqpoHOBBI0Q3EqInV97xmFiH&#10;O371GwAA//8DAFBLAwQUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBSE74L/YXmCN7vZxmqNeSmlqKci2AribZt9TUKzb0N2m6T/3vWkp2GYYebLV5NtxUC9bxwj&#10;qFkCgrh0puEK4XP/ercE4YNmo1vHhHAhD6vi+irXmXEjf9CwC5WII+wzjVCH0GVS+rImq/3MdcQx&#10;O7re6hBtX0nT6zGO21bOk+RBWt1wfKh1R5uaytPubBHeRj2uU/UybE/HzeV7v3j/2ipCvL2Z1s8g&#10;Ak3hrwy/+BEdish0cGc2XrQI90+L2ESYpyBi/LiMekBIlQJZ5PI/fvEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAtGCu0ZYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="257BAE1C" id="Group 95" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16034816;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0YK7RlgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v0zAUfUfiP1h+Z+kK3Uq0dEIbq5Am&#10;mLQhnl3H+RCOr7Hdpvv3XN/EabchkEYekuPc4+t7j499cbnvNNsp51swBT89mXGmjISyNXXBvz/c&#10;vFty5oMwpdBgVMEfleeXq7dvLnqbqzk0oEvlGCYxPu9twZsQbJ5lXjaqE/4ErDIYrMB1IuDQ1Vnp&#10;RI/ZO53NZ7OzrAdXWgdSeY9/r4cgX1H+qlIyfKsqrwLTBcfaAr0dvTfxna0uRF47YZtWjmWIV1TR&#10;idbgolOqaxEE27r2RaqulQ48VOFEQpdBVbVSUQ/YzensWTdrB1tLvdR5X9tJJpT2mU6vTiu/7tbO&#10;3ts7N1SP8BbkT4+6ZL2t8+N4HNcH8r5yXZyETbA9Kfo4Kar2gUn8ebqcL5eou8TQiElx2eC2vJgl&#10;m89/nZeJfFiUSptK6S16xx/k8f8nz30jrCLVfWz/zrG2LPjHM86M6NDC69Et+Ad7iYsjKyo4jvwo&#10;5jN95udnc85QBwKkwqTS+flyllQaMManbkUutz6sFZDcYnfrA02vy4REk5DcmwQdmj/aXpPtA2do&#10;e8cZ2n4z2N6KEOfFPYyQ9bhHYyXNBGO0g516AOKFw6Yh9/1iEVNhpQeKNsfUkRT7fsJPrPS1lPiI&#10;TUcTEydC+g5EFCuZ7R+cP64qNXg1FB47pw4mNTDhsd7aRGEWi/kHOuAedFvetFpHObyrN1fasZ2I&#10;1ws9ox5PaNb5cC18M/AoNNK0oXPm88E00UwbKB/Rcz26rOD+11Y4xZn+YtDV8QJLwCWwScAFfQV0&#10;zdFO4ZoP+x/CWRaXL3hAt32FZG6RJx9hu5EwcONMA5+2Aao2mgwPWqpoHOBBI0Q3EqInV97xmFiH&#10;O371GwAA//8DAFBLAwQUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBSE74L/YXmCN7vZxmqNeSmlqKci2AribZt9TUKzb0N2m6T/3vWkp2GYYebLV5NtxUC9bxwj&#10;qFkCgrh0puEK4XP/ercE4YNmo1vHhHAhD6vi+irXmXEjf9CwC5WII+wzjVCH0GVS+rImq/3MdcQx&#10;O7re6hBtX0nT6zGO21bOk+RBWt1wfKh1R5uaytPubBHeRj2uU/UybE/HzeV7v3j/2ipCvL2Z1s8g&#10;Ak3hrwy/+BEdish0cGc2XrQI90+L2ESYpyBi/LiMekBIlQJZ5PI/fvEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAtGCu0ZYCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 96" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDc/UH0wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMPkkZXEVE0F7HW3h/ZZxLMvg272yT213eFQo/DzHzDLNeDaURHzteWFcymCQji&#10;wuqaSwXXz/1rCsIHZI2NZVLwIA/r1ehliZm2PX9QdwmliBD2GSqoQmgzKX1RkUE/tS1x9G7WGQxR&#10;ulJqh32Em0a+JclcGqw5LlTY0rai4n75NgoOZXrO80L28vR1d93pZ3fN051Sk/GwWYAINIT/8F/7&#10;qBW8z+H5Jf4AufoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3P1B9MMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26780699" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="26780699" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487282176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A3077B" wp14:editId="2662C9EF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>247198</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>14296</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -16324,78 +15509,78 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="28375C8C" id="Group 97" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.45pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16034304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxUgrflgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v0zAUfUfiP1h+Z+kK3Uq0dEIbq5Am&#10;mLQhnl3H+RCOba7dpvv3XN/EabchkEYekuPc4+t7j499cbnvNNsp8K01BT89mXGmjLRla+qCf3+4&#10;ebfkzAdhSqGtUQV/VJ5frt6+uehdrua2sbpUwDCJ8XnvCt6E4PIs87JRnfAn1imDwcpCJwIOoc5K&#10;ED1m73Q2n83Ost5C6cBK5T3+vR6CfEX5q0rJ8K2qvApMFxxrC/QGem/iO1tdiLwG4ZpWjmWIV1TR&#10;idbgolOqaxEE20L7IlXXSrDeVuFE2i6zVdVKRT1gN6ezZ92swW4d9VLnfe0mmVDaZzq9Oq38uluD&#10;u3d3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo4Kar2gUn8ebqcL5eou8TQiElx2eC2vJgl&#10;m89/nZeJfFiUSptK6R16xx/k8f8nz30jnCLVfWz/DlhbFvwjGtmIDi28Ht2Cf7CXuDiyooLjyI9i&#10;PtNnfn425wx1IEAqTCqdny9nSaUBY3zqVuRy68NaWZJb7G59oOl1mZBoEpJ7kyCg+aPtNdk+cIa2&#10;B87Q9pvB9k6EOC/uYYSsxz0aK2kmGKOd3akHS7xw2DTkvl8sYiqs9EDR5pg6kmLfT/iJlb6OEh+x&#10;6Whi4kRI34GIYiWz/YPzx1Wltl4NhcfOqYNJDUx4rLc2UZjFYv6BDri3ui1vWq2jHB7qzZUGthPx&#10;eqFn1OMJzYEP18I3A49CI00bOmc+H0wTzbSx5SN6rkeXFdz/2gpQnOkvBl0dL7AEIIFNAhD0laVr&#10;jnYK13zY/xDgWFy+4AHd9tUmc4s8+QjbjYSBG2ca+2kbbNVGk+FBSxWNAzxohOhGQvTkyjseE+tw&#10;x69+AwAA//8DAFBLAwQUAAYACAAAACEABQJXt90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zUrDQBSF94LvMFzBnZ1Mg22NmZRS1FURbAVxd5u5TUIzd0JmmqRv77jS5fnhnC9fT7YVA/W+caxB&#10;zRIQxKUzDVcaPg+vDysQPiAbbB2Thit5WBe3Nzlmxo38QcM+VCKOsM9QQx1Cl0npy5os+pnriGN2&#10;cr3FEGVfSdPjGMdtK+dJspAWG44PNXa0rak87y9Ww9uI4yZVL8PufNpevw+P7187RVrf302bZxCB&#10;pvBXhl/8iA5FZDq6CxsvWg3p6ik2NcxTEDFeLJcgjtFWCmSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA8VIK35YCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABQJXt90AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="3E1FB596" id="Group 97" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.45pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16034304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxUgrflgIAACsGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v0zAUfUfiP1h+Z+kK3Uq0dEIbq5Am&#10;mLQhnl3H+RCOba7dpvv3XN/EabchkEYekuPc4+t7j499cbnvNNsp8K01BT89mXGmjLRla+qCf3+4&#10;ebfkzAdhSqGtUQV/VJ5frt6+uehdrua2sbpUwDCJ8XnvCt6E4PIs87JRnfAn1imDwcpCJwIOoc5K&#10;ED1m73Q2n83Ost5C6cBK5T3+vR6CfEX5q0rJ8K2qvApMFxxrC/QGem/iO1tdiLwG4ZpWjmWIV1TR&#10;idbgolOqaxEE20L7IlXXSrDeVuFE2i6zVdVKRT1gN6ezZ92swW4d9VLnfe0mmVDaZzq9Oq38uluD&#10;u3d3MFSP8NbKnx51yXpX58fxOK4P5H0FXZyETbA9Kfo4Kar2gUn8ebqcL5eou8TQiElx2eC2vJgl&#10;m89/nZeJfFiUSptK6R16xx/k8f8nz30jnCLVfWz/DlhbFvwjGtmIDi28Ht2Cf7CXuDiyooLjyI9i&#10;PtNnfn425wx1IEAqTCqdny9nSaUBY3zqVuRy68NaWZJb7G59oOl1mZBoEpJ7kyCg+aPtNdk+cIa2&#10;B87Q9pvB9k6EOC/uYYSsxz0aK2kmGKOd3akHS7xw2DTkvl8sYiqs9EDR5pg6kmLfT/iJlb6OEh+x&#10;6Whi4kRI34GIYiWz/YPzx1Wltl4NhcfOqYNJDUx4rLc2UZjFYv6BDri3ui1vWq2jHB7qzZUGthPx&#10;eqFn1OMJzYEP18I3A49CI00bOmc+H0wTzbSx5SN6rkeXFdz/2gpQnOkvBl0dL7AEIIFNAhD0laVr&#10;jnYK13zY/xDgWFy+4AHd9tUmc4s8+QjbjYSBG2ca+2kbbNVGk+FBSxWNAzxohOhGQvTkyjseE+tw&#10;x69+AwAA//8DAFBLAwQUAAYACAAAACEABQJXt90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zUrDQBSF94LvMFzBnZ1Mg22NmZRS1FURbAVxd5u5TUIzd0JmmqRv77jS5fnhnC9fT7YVA/W+caxB&#10;zRIQxKUzDVcaPg+vDysQPiAbbB2Thit5WBe3Nzlmxo38QcM+VCKOsM9QQx1Cl0npy5os+pnriGN2&#10;cr3FEGVfSdPjGMdtK+dJspAWG44PNXa0rak87y9Ww9uI4yZVL8PufNpevw+P7187RVrf302bZxCB&#10;pvBXhl/8iA5FZDq6CxsvWg3p6ik2NcxTEDFeLJcgjtFWCmSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA8VIK35YCAAArBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABQJXt90AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 98" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCLnAdwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG3jTdB6kdkYZw7H1Ilr1/mje2mLzUpLYdvvrzUHw+PH9Xm9H04qenG8sK3ibJyCIS6sb&#10;rhScT1+zFIQPyBpby6TgjzxsNy+TNWbaDnykvgiViCHsM1RQh9BlUvqyJoN+bjviyP1aZzBE6Cqp&#10;HQ4x3LRykSRLabDh2FBjR581ldfiZhR8V+khz0s5yP3l6vr9/+6cpzulpq/jxzuIQGN4ih/uH61g&#10;FcfGL/EHyM0dAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwi5wHcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="0CC2EE7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C7081E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10C7081E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62" w:line="290" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Will</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
@@ -16453,51 +15638,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>electrical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>equipment?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E8F1FEB" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E8F1FEB" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="290" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>An electrician may</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -16557,51 +15742,51 @@
               </w:rPr>
               <w:t>Compliance at</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the event.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13C85CFB" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13C85CFB" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487282688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36E99DE8" wp14:editId="3B5B9D15">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>314187</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>14293</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -16659,73 +15844,73 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="3D8FECFE" id="Group 99" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16033792;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzUTeXlgIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMLALidN/v8u1cdJ22qTOD/bF93C553Dg4nLfabZT4FtrCn56MuNMGWnL1tQF//54&#10;82HJmQ/ClEJbowr+pDy/XL1/d9G7XM1tY3WpgGER4/PeFbwJweVZ5mWjOuFPrFMGk5WFTgQcQp2V&#10;IHqs3ulsPpudZb2F0oGVynv8ez0k+YrqV5WS4VtVeRWYLjj2FugN9N7Ed7a6EHkNwjWtHNsQb+ii&#10;E63BRadS1yIItoX2VamulWC9rcKJtF1mq6qVijggm9PZCzZrsFtHXOq8r90kE0r7Qqc3l5V3uzW4&#10;B3cPQ/cY3lr506MuWe/q/Dgfx/UBvK+gi5OQBNuTok+TomofmMSfp8v5com6S0yNMSkuG9yWV7Nk&#10;8+Wv8zKRD4tSa1MrvUPv+IM8/v/keWiEU6S6j/TvgbUldj9DGkZ06OH1aJf4C9nE5REXNRxHfpTz&#10;hULz87M5Z6gEBaTDpNP5+TIuQDoNMeYnviKXWx/WypLgYnfrA02vyxSJJkVyb1IIaP9ofE3GD5yh&#10;8YEzNP5mML4TIc6LuxhD1iPPsZNmCmO2szv1aAkXDtuG2I+LRSyFnR4g2hxDR1Dk/QyfUOnrqPAR&#10;msTFwgmQvgMQxUp2+wfmj6tKbb0aGo/MicGkBhY81lubKMxiMf9ER9xb3ZY3rdZRDg/15koD24l4&#10;wdAz6vEM5sCHa+GbAUepEaYNnTSfD6aJZtrY8gld16PNCu5/bQUozvRXg75G1iEFkIJNCiDoK0sX&#10;He0Urvm4/yHAsbh8wQO67c4me4s8+QjpRsCAjTON/bwNtmqjyfCopY7GAR41iuhOwujZpXc8JtTh&#10;ll/9BgAA//8DAFBLAwQUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBSE74L/YXmCN7vZxmqNeSmlqKci2AribZt9TUKzb0N2m6T/3vWkp2GYYebLV5NtxUC9bxwj&#10;qFkCgrh0puEK4XP/ercE4YNmo1vHhHAhD6vi+irXmXEjf9CwC5WII+wzjVCH0GVS+rImq/3MdcQx&#10;O7re6hBtX0nT6zGO21bOk+RBWt1wfKh1R5uaytPubBHeRj2uU/UybE/HzeV7v3j/2ipCvL2Z1s8g&#10;Ak3hrwy/+BEdish0cGc2XrQI90+L2ESYpyBi/LiMekBIlQJZ5PI/fvEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAc1E3l5YCAAAtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="1F3D9B97" id="Group 99" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16033792;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzUTeXlgIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMLALidN/v8u1cdJ22qTOD/bF93C553Dg4nLfabZT4FtrCn56MuNMGWnL1tQF//54&#10;82HJmQ/ClEJbowr+pDy/XL1/d9G7XM1tY3WpgGER4/PeFbwJweVZ5mWjOuFPrFMGk5WFTgQcQp2V&#10;IHqs3ulsPpudZb2F0oGVynv8ez0k+YrqV5WS4VtVeRWYLjj2FugN9N7Ed7a6EHkNwjWtHNsQb+ii&#10;E63BRadS1yIItoX2VamulWC9rcKJtF1mq6qVijggm9PZCzZrsFtHXOq8r90kE0r7Qqc3l5V3uzW4&#10;B3cPQ/cY3lr506MuWe/q/Dgfx/UBvK+gi5OQBNuTok+TomofmMSfp8v5com6S0yNMSkuG9yWV7Nk&#10;8+Wv8zKRD4tSa1MrvUPv+IM8/v/keWiEU6S6j/TvgbUldj9DGkZ06OH1aJf4C9nE5REXNRxHfpTz&#10;hULz87M5Z6gEBaTDpNP5+TIuQDoNMeYnviKXWx/WypLgYnfrA02vyxSJJkVyb1IIaP9ofE3GD5yh&#10;8YEzNP5mML4TIc6LuxhD1iPPsZNmCmO2szv1aAkXDtuG2I+LRSyFnR4g2hxDR1Dk/QyfUOnrqPAR&#10;msTFwgmQvgMQxUp2+wfmj6tKbb0aGo/MicGkBhY81lubKMxiMf9ER9xb3ZY3rdZRDg/15koD24l4&#10;wdAz6vEM5sCHa+GbAUepEaYNnTSfD6aJZtrY8gld16PNCu5/bQUozvRXg75G1iEFkIJNCiDoK0sX&#10;He0Urvm4/yHAsbh8wQO67c4me4s8+QjpRsCAjTON/bwNtmqjyfCopY7GAR41iuhOwujZpXc8JtTh&#10;ll/9BgAA//8DAFBLAwQUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;QUvDQBSE74L/YXmCN7vZxmqNeSmlqKci2AribZt9TUKzb0N2m6T/3vWkp2GYYebLV5NtxUC9bxwj&#10;qFkCgrh0puEK4XP/ercE4YNmo1vHhHAhD6vi+irXmXEjf9CwC5WII+wzjVCH0GVS+rImq/3MdcQx&#10;O7re6hBtX0nT6zGO21bOk+RBWt1wfKh1R5uaytPubBHeRj2uU/UybE/HzeV7v3j/2ipCvL2Z1s8g&#10;Ak3hrwy/+BEdish0cGc2XrQI90+L2ESYpyBi/LiMekBIlQJZ5PI/fvEDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAc1E3l5YCAAAtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAxtmSzd0AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 100" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBahhaexQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvSPsPkSdxg3QcpqojoGli2npBDNjdary2onGqJLRlv34+IO1m6z2/93m9nVynBgqx9WzgaZmB&#10;Iq68bbk2cD69L3JQMSFb7DyTgRtF2G4eZmssrB/5i4ZjqpWEcCzQQJNSX2gdq4YcxqXviUX78cFh&#10;kjXU2gYcJdx1epVlz9phy9LQYE9vDVWX49UZ+KjzQ1lWetT770sY9r+7c5nvjJk/Tq8voBJN6d98&#10;v/60gp8JvjwjE+jNHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBahhaexQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A3BE29" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08A3BE29" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487283200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44A5F343" wp14:editId="2D7239DE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>247198</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>14293</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -16783,78 +15968,78 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0F6232AE" id="Group 101" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.45pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16033280;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK+RBqlgIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;+bDkzAdhSqHBqII/Kc8vV+/fXfQ2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2ZnWQ+utA6k8h7/Xg9BvqL8VaVk+FZVXgWmC461BXo7em/iO1tdiLx2wjatHMsQb6ii&#10;E63BRadU1yIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFbe7dbO&#10;Pth7N1SP8BbkT4+6ZL2t8+N4HNcH8r5yXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6S16xx/k8f8nz0MjrCLVfWz/3rG2xOpnc86M6NDD69Eu8Rd2E5dHXtRwHPlR&#10;zhcKzc/PMAcqQYB0mHQ6P1/Okk4DxvjUr8jl1oe1AhJc7G59oOl1mZBoEpJ7k6BD+0fjazJ+4AyN&#10;7zhD428G41sR4ry4ixGyHvscK2kmGKMd7NQjEC8ctg25HxeLmAorPVC0OaaOpNj3M35ipa+lxEds&#10;OpyYOBHSdyCiWMlu/+D8cVWpwauh8Ng5dTCpgQmP9dYmCrNYzD/REfeg2/Km1TrK4V29udKO7US8&#10;YOgZ9XhGs86Ha+GbgUehkaYNnTSfD6aJZtpA+YSu69FmBfe/tsIpzvRXg76OV1gCLoFNAi7oK6CL&#10;jnYK13zc/xDOsrh8wQO67Q6SvUWefITtRsLAjTMNfN4GqNpoMjxqqaJxgEeNEN1JiJ5desdjYh1u&#10;+dVvAAAA//8DAFBLAwQUAAYACAAAACEABQJXt90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zUrDQBSF94LvMFzBnZ1Mg22NmZRS1FURbAVxd5u5TUIzd0JmmqRv77jS5fnhnC9fT7YVA/W+caxB&#10;zRIQxKUzDVcaPg+vDysQPiAbbB2Thit5WBe3Nzlmxo38QcM+VCKOsM9QQx1Cl0npy5os+pnriGN2&#10;cr3FEGVfSdPjGMdtK+dJspAWG44PNXa0rak87y9Ww9uI4yZVL8PufNpevw+P7187RVrf302bZxCB&#10;pvBXhl/8iA5FZDq6CxsvWg3p6ik2NcxTEDFeLJcgjtFWCmSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEACvkQapYCAAAtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABQJXt90AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                    <v:group w14:anchorId="5A09D896" id="Group 101" o:spid="_x0000_s1026" style="position:absolute;margin-left:19.45pt;margin-top:1.15pt;width:14.4pt;height:14.4pt;z-index:-16033280;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK+RBqlgIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X51mSxtZdaqpXaNJ&#10;VVepnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg4nLfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;+bDkzAdhSqHBqII/Kc8vV+/fXfQ2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2ZnWQ+utA6k8h7/Xg9BvqL8VaVk+FZVXgWmC461BXo7em/iO1tdiLx2wjatHMsQb6ii&#10;E63BRadU1yIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFbe7dbO&#10;Pth7N1SP8BbkT4+6ZL2t8+N4HNcH8r5yXZyETbA9Kfo0Kar2gUn8ebqcL5eou8TQiElx2eC2vJol&#10;my9/nZeJfFiUSptK6S16xx/k8f8nz0MjrCLVfWz/3rG2xOpnc86M6NDD69Eu8Rd2E5dHXtRwHPlR&#10;zhcKzc/PMAcqQYB0mHQ6P1/Okk4DxvjUr8jl1oe1AhJc7G59oOl1mZBoEpJ7k6BD+0fjazJ+4AyN&#10;7zhD428G41sR4ry4ixGyHvscK2kmGKMd7NQjEC8ctg25HxeLmAorPVC0OaaOpNj3M35ipa+lxEds&#10;OpyYOBHSdyCiWMlu/+D8cVWpwauh8Ng5dTCpgQmP9dYmCrNYzD/REfeg2/Km1TrK4V29udKO7US8&#10;YOgZ9XhGs86Ha+GbgUehkaYNnTSfD6aJZtpA+YSu69FmBfe/tsIpzvRXg76OV1gCLoFNAi7oK6CL&#10;jnYK13zc/xDOsrh8wQO67Q6SvUWefITtRsLAjTMNfN4GqNpoMjxqqaJxgEeNEN1JiJ5desdjYh1u&#10;+dVvAAAA//8DAFBLAwQUAAYACAAAACEABQJXt90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zUrDQBSF94LvMFzBnZ1Mg22NmZRS1FURbAVxd5u5TUIzd0JmmqRv77jS5fnhnC9fT7YVA/W+caxB&#10;zRIQxKUzDVcaPg+vDysQPiAbbB2Thit5WBe3Nzlmxo38QcM+VCKOsM9QQx1Cl0npy5os+pnriGN2&#10;cr3FEGVfSdPjGMdtK+dJspAWG44PNXa0rak87y9Ww9uI4yZVL8PufNpevw+P7187RVrf302bZxCB&#10;pvBXhl/8iA5FZDq6CxsvWg3p6ik2NcxTEDFeLJcgjtFWCmSRy//4xQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEACvkQapYCAAAtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABQJXt90AAAAGAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
                       <v:shape id="Graphic 102" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFGC1ywQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVA9SqlFEFO1Fdn3ch2Zsi82kJLHt7q/fLCzsbT6+56w2g2lER87XlhXMpgkI4sLq&#10;mksFt+vhPQXhA7LGxjIp+CIPm/XobYWZtj1/UncJpYgh7DNUUIXQZlL6oiKDfmpb4sg9rDMYInSl&#10;1A77GG4aOU+ShTRYc2yosKVdRcXz8jIKjmX6keeF7OX5/nTd+Xt/y9O9UpPxsF2CCDSEf/Gf+6Tj&#10;/GQOv8/EC+T6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMUYLXLBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="6758F397" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="664"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D43B861" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D43B861" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="258"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16900,51 +16085,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="551A270D" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F6B45" w14:paraId="2644C4B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A85C7D6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A85C7D6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="35" w:line="285" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
@@ -17061,51 +16246,51 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="373B0B6D" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F322CDC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72EFF313" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72EFF313" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="38"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1222BC0A" wp14:editId="59947C8F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647999</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>194517</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6252210" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -17140,60 +16325,60 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="19FB2719" id="Graphic 103" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:15.3pt;width:492.3pt;height:.1pt;z-index:-15716864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQDG36gW3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Bb8IwDIXvk/YfIk/abSQFUZWu&#10;KZom7bYLbAiOoTFttcapmgCFXz/3tN387Kfn7xXr0XXigkNoPWlIZgoEUuVtS7WG76+PlwxEiIas&#10;6TyhhhsGWJePD4XJrb/SBi/bWAsOoZAbDU2MfS5lqBp0Jsx8j8S3kx+ciSyHWtrBXDncdXKuVCqd&#10;aYk/NKbH9warn+3ZaWhPt8XukCw/793+vumT5Wo37ldaPz+Nb68gIo7xzwwTPqNDyUxHfyYbRMda&#10;zblL1LBQKYjJoLKUp+O0yUCWhfxfofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;xt+oFt4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="3E40C47B" id="Graphic 103" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:15.3pt;width:492.3pt;height:.1pt;z-index:-15716864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRcNjUEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L048tBuMOMXQoMOA&#10;oivQFDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7eDZ0VB4PUgivlYjaXwjgNVet2pXzdPHz4&#10;LAUF5SplwZlSHg3Ju9X7d8veFyaHBmxlUHAQR0XvS9mE4IssI92YTtEMvHHsrAE7FXiLu6xC1XP0&#10;zmb5fH6b9YCVR9CGiE/Xo1OuUvy6Njp8r2syQdhSMreQVkzrNq7ZaqmKHSrftPpEQ/0Di061jpOe&#10;Q61VUGKP7V+hulYjENRhpqHLoK5bbVINXM1i/qaal0Z5k2rh5pA/t4n+X1j9dHjxzxipk38E/ZO4&#10;I1nvqTh74oZOmKHGLmKZuBhSF4/nLpohCM2Ht/lNni+42Zp9i/xTanKmiumu3lP4aiDFUYdHCqMG&#10;1WSpZrL04CYTWcmooU0aBilYQ5SCNdyOGnoV4r1ILpqivxCJZx0czAaSN7xhztQuXuuuUbEUHjIp&#10;pioZOyLYiGm4V6ORUrN9XZx1icXHm3kaDQLbVg+ttZEF4W57b1EcVBzM9MU6OMIfMI8U1oqaEZdc&#10;J5h1J51GaaJIW6iOzyh6nuZS0q+9QiOF/eZ4XOLoTwZOxnYyMNh7SA8kNYhzboYfCr2I6UsZWNkn&#10;mIZRFZNosfQzNt508GUfoG6jommGRkanDU9wKvD02uITud4n1OWfsPoNAAD//wMAUEsDBBQABgAI&#10;AAAAIQDG36gW3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Bb8IwDIXvk/YfIk/abSQFUZWu&#10;KZom7bYLbAiOoTFttcapmgCFXz/3tN387Kfn7xXr0XXigkNoPWlIZgoEUuVtS7WG76+PlwxEiIas&#10;6TyhhhsGWJePD4XJrb/SBi/bWAsOoZAbDU2MfS5lqBp0Jsx8j8S3kx+ciSyHWtrBXDncdXKuVCqd&#10;aYk/NKbH9warn+3ZaWhPt8XukCw/793+vumT5Wo37ldaPz+Nb68gIo7xzwwTPqNDyUxHfyYbRMda&#10;zblL1LBQKYjJoLKUp+O0yUCWhfxfofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0XDY&#10;1BECAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;xt+oFt4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4D032E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7A4D032E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4222"/>
           <w:tab w:val="left" w:pos="10784"/>
         </w:tabs>
         <w:spacing w:before="223" w:line="364" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="898"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Company name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -17272,57 +16457,59 @@
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>local</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>Police,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>CoSafe</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="2"/>
@@ -17556,86 +16743,86 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="777FEF79" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:spacing w:line="364" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="008F6B45">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="720" w:right="120" w:bottom="1120" w:left="100" w:header="0" w:footer="911" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0212E73A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0212E73A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1301"/>
         </w:tabs>
         <w:spacing w:before="8"/>
         <w:ind w:left="1301" w:hanging="381"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Fire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3D4FB3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A3D4FB3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10799"/>
         </w:tabs>
         <w:spacing w:before="148"/>
         <w:ind w:left="920"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -17755,51 +16942,51 @@
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>plan).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="53"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D273F47" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D273F47" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="156" w:line="330" w:lineRule="exact"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>you</w:t>
@@ -18026,51 +17213,51 @@
                     <pic:cNvPr id="107" name="Image 107"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B34895" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="35B34895" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="exact"/>
         <w:ind w:left="920"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>An emergency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -18172,51 +17359,51 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>fenced off</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F4420A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39F4420A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="157" w:line="330" w:lineRule="exact"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>there</w:t>
@@ -18371,51 +17558,51 @@
                     <pic:cNvPr id="109" name="Image 109"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A963F2A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A963F2A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="exact"/>
         <w:ind w:left="920"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -18662,86 +17849,86 @@
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>permit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21021DAE" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69395381" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57457E03" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="57457E03" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1301"/>
         </w:tabs>
         <w:spacing w:line="290" w:lineRule="exact"/>
         <w:ind w:left="1301" w:hanging="381"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>Waste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2000267D" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2000267D" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="290" w:lineRule="exact"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>arrangements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -18827,51 +18014,51 @@
         </w:rPr>
         <w:t>General</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Waste:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D14461" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37391534" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37391534" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="161"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487608832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79B4F469" wp14:editId="2E1166A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>653399</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>272876</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6252210" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -18906,60 +18093,60 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="208880E8" id="Graphic 110" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.45pt;margin-top:21.5pt;width:492.3pt;height:.1pt;z-index:-15707648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArLR+tFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068tVuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHjsrDgapBVfKxWwuhXEaqtbtSvl9c//u&#10;kxQUlKuUBWdK+WJI3q7evln2vjA5NGArg4KDOCp6X8omBF9kGenGdIpm4I1jZw3YqcBb3GUVqp6j&#10;dzbL5/PrrAesPII2RHy6HpxyleLXtdHhW12TCcKWkrmFtGJat3HNVktV7FD5ptUjDfUPLDrVOk56&#10;CrVWQYk9tn+F6lqNQFCHmYYug7putUk1cDWL+atqnhvlTaqFm0P+1Cb6f2H14+HZP2GkTv4B9E/i&#10;jmS9p+LkiRsaMccau4hl4uKYuvhy6qI5BqH58Dq/yvMFN1uzb5F/TE3OVDHd1XsKXwykOOrwQGHQ&#10;oJos1UyWPrrJRFYyamiThkEK1hClYA23g4ZehXgvkoum6M9E4lkHB7OB5A2vmDO1s9e6SxSXsri5&#10;+SDFVCVjBwQbMQ33ajBSarYvi7MusXh/NU+jQWDb6r61NrIg3G3vLIqDioOZvlgHR/gD5pHCWlEz&#10;4JJrhFk36jRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+ZOBkbCcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI0zCqYhItln7CxpsOPu8D1G1UNM3QwGjc8ASnAsfXFp/I5T6hzv+E1W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCs7EZr3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4UTsp&#10;gSbEqRASNy4tVOXoxm4S1V5Hsdum/Xo2JzjO7NPsTLkanWVnM4TOo4RkLoAZrL3usJHw/fXxuAQW&#10;okKtrEcj4WoCrKr7u1IV2l9wbc6b2DAKwVAoCW2MfcF5qFvjVJj73iDdDn5wKpIcGq4HdaFwZ3kq&#10;xDN3qkP60KrevLemPm5OTkJ3uC62P0n2ebO727pPsnw77nIpH2bj2yuwaMb4B8NUn6pDRZ32/oQ6&#10;MEtapDmhEp4WtGkCxPIlA7afnBR4VfL/E6pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACstH60UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKzsRmvfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l6251994,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="751C9917" id="Graphic 110" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.45pt;margin-top:21.5pt;width:492.3pt;height:.1pt;z-index:-15707648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArLR+tFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068tVuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHjsrDgapBVfKxWwuhXEaqtbtSvl9c//u&#10;kxQUlKuUBWdK+WJI3q7evln2vjA5NGArg4KDOCp6X8omBF9kGenGdIpm4I1jZw3YqcBb3GUVqp6j&#10;dzbL5/PrrAesPII2RHy6HpxyleLXtdHhW12TCcKWkrmFtGJat3HNVktV7FD5ptUjDfUPLDrVOk56&#10;CrVWQYk9tn+F6lqNQFCHmYYug7putUk1cDWL+atqnhvlTaqFm0P+1Cb6f2H14+HZP2GkTv4B9E/i&#10;jmS9p+LkiRsaMccau4hl4uKYuvhy6qI5BqH58Dq/yvMFN1uzb5F/TE3OVDHd1XsKXwykOOrwQGHQ&#10;oJos1UyWPrrJRFYyamiThkEK1hClYA23g4ZehXgvkoum6M9E4lkHB7OB5A2vmDO1s9e6SxSXsri5&#10;+SDFVCVjBwQbMQ33ajBSarYvi7MusXh/NU+jQWDb6r61NrIg3G3vLIqDioOZvlgHR/gD5pHCWlEz&#10;4JJrhFk36jRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+ZOBkbCcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI0zCqYhItln7CxpsOPu8D1G1UNM3QwGjc8ASnAsfXFp/I5T6hzv+E1W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCs7EZr3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4UTsp&#10;gSbEqRASNy4tVOXoxm4S1V5Hsdum/Xo2JzjO7NPsTLkanWVnM4TOo4RkLoAZrL3usJHw/fXxuAQW&#10;okKtrEcj4WoCrKr7u1IV2l9wbc6b2DAKwVAoCW2MfcF5qFvjVJj73iDdDn5wKpIcGq4HdaFwZ3kq&#10;xDN3qkP60KrevLemPm5OTkJ3uC62P0n2ebO727pPsnw77nIpH2bj2yuwaMb4B8NUn6pDRZ32/oQ6&#10;MEtapDmhEp4WtGkCxPIlA7afnBR4VfL/E6pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACstH60UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKzsRmvfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l6251994,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EF4F2C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="23EF4F2C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>arrangements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
@@ -19032,51 +18219,51 @@
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Recycling:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBD1850" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="275A79EC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="275A79EC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="153"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487609344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C9B7D37" wp14:editId="241F8671">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>653399</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>267759</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6252210" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -19111,179 +18298,199 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="286152BB" id="Graphic 111" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.45pt;margin-top:21.1pt;width:492.3pt;height:.1pt;z-index:-15707136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArLR+tFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068tVuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHjsrDgapBVfKxWwuhXEaqtbtSvl9c//u&#10;kxQUlKuUBWdK+WJI3q7evln2vjA5NGArg4KDOCp6X8omBF9kGenGdIpm4I1jZw3YqcBb3GUVqp6j&#10;dzbL5/PrrAesPII2RHy6HpxyleLXtdHhW12TCcKWkrmFtGJat3HNVktV7FD5ptUjDfUPLDrVOk56&#10;CrVWQYk9tn+F6lqNQFCHmYYug7putUk1cDWL+atqnhvlTaqFm0P+1Cb6f2H14+HZP2GkTv4B9E/i&#10;jmS9p+LkiRsaMccau4hl4uKYuvhy6qI5BqH58Dq/yvMFN1uzb5F/TE3OVDHd1XsKXwykOOrwQGHQ&#10;oJos1UyWPrrJRFYyamiThkEK1hClYA23g4ZehXgvkoum6M9E4lkHB7OB5A2vmDO1s9e6SxSXsri5&#10;+SDFVCVjBwQbMQ33ajBSarYvi7MusXh/NU+jQWDb6r61NrIg3G3vLIqDioOZvlgHR/gD5pHCWlEz&#10;4JJrhFk36jRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+ZOBkbCcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI0zCqYhItln7CxpsOPu8D1G1UNM3QwGjc8ASnAsfXFp/I5T6hzv+E1W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBkCeTE3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD5EncWNKy&#10;wlqaTgiJG5cNpnHMGq+tljhVk23dnp70BMff/vT7c7karWFnHHznSEIyF8CQaqc7aiR8f308LoH5&#10;oEgr4wglXNHDqrq/K1Wh3YXWeN6EhsUS8oWS0IbQF5z7ukWr/Nz1SHF3cINVIcah4XpQl1huDU+F&#10;eOZWdRQvtKrH9xbr4+ZkJXSH69P2J8k+b2Z3W/dJlm/HXS7lw2x8ewUWcAx/MEz6UR2q6LR3J9Ke&#10;mZhFmkdUwiJNgU2AWL5kwPbTZAG8Kvn/F6pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACstH60UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGQJ5MTfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l6251994,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="52F95C35" id="Graphic 111" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.45pt;margin-top:21.1pt;width:492.3pt;height:.1pt;z-index:-15707136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArLR+tFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068tVuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHjsrDgapBVfKxWwuhXEaqtbtSvl9c//u&#10;kxQUlKuUBWdK+WJI3q7evln2vjA5NGArg4KDOCp6X8omBF9kGenGdIpm4I1jZw3YqcBb3GUVqp6j&#10;dzbL5/PrrAesPII2RHy6HpxyleLXtdHhW12TCcKWkrmFtGJat3HNVktV7FD5ptUjDfUPLDrVOk56&#10;CrVWQYk9tn+F6lqNQFCHmYYug7putUk1cDWL+atqnhvlTaqFm0P+1Cb6f2H14+HZP2GkTv4B9E/i&#10;jmS9p+LkiRsaMccau4hl4uKYuvhy6qI5BqH58Dq/yvMFN1uzb5F/TE3OVDHd1XsKXwykOOrwQGHQ&#10;oJos1UyWPrrJRFYyamiThkEK1hClYA23g4ZehXgvkoum6M9E4lkHB7OB5A2vmDO1s9e6SxSXsri5&#10;+SDFVCVjBwQbMQ33ajBSarYvi7MusXh/NU+jQWDb6r61NrIg3G3vLIqDioOZvlgHR/gD5pHCWlEz&#10;4JJrhFk36jRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+ZOBkbCcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI0zCqYhItln7CxpsOPu8D1G1UNM3QwGjc8ASnAsfXFp/I5T6hzv+E1W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBkCeTE3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD5EncWNKy&#10;wlqaTgiJG5cNpnHMGq+tljhVk23dnp70BMff/vT7c7karWFnHHznSEIyF8CQaqc7aiR8f308LoH5&#10;oEgr4wglXNHDqrq/K1Wh3YXWeN6EhsUS8oWS0IbQF5z7ukWr/Nz1SHF3cINVIcah4XpQl1huDU+F&#10;eOZWdRQvtKrH9xbr4+ZkJXSH69P2J8k+b2Z3W/dJlm/HXS7lw2x8ewUWcAx/MEz6UR2q6LR3J9Ke&#10;mZhFmkdUwiJNgU2AWL5kwPbTZAG8Kvn/F6pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACstH60UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGQJ5MTfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l6251994,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550429CD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="550429CD" w14:textId="194C387D" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="1633"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>In June 2019, the City Published a ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-[...10 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F6B45">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008F6B45">
+        <w:instrText>HYPERLINK "https://www.cockburn.wa.gov.au/s/redirect?collection=cockburn-search&amp;url=https%3A%2F%2Fwww.cockburn.wa.gov.au%2Fgetattachment%2F82b7d2e0-c1ae-4c7a-abe1-b970bad6e983%2Fattachment.aspx&amp;auth=oYdXNcc9UxQ3lxMLwUzpHg&amp;profile=_default&amp;rank=3&amp;query=wastewise%2Bpolicy" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008F6B45">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008F6B45">
+        <w:rPr>
+          <w:color w:val="0078AE"/>
           <w:spacing w:val="-6"/>
+          <w:u w:val="single" w:color="0078AE"/>
+        </w:rPr>
+        <w:t>Wastewise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F6B45">
+        <w:rPr>
+          <w:color w:val="0078AE"/>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single" w:color="0078AE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Events Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6B45">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">’, which applied to all events held in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>City</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Cockburn.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D15DC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Requirement</w:t>
+        <w:t>Requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC479DD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1BC479DD" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1399"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="exact"/>
         <w:ind w:left="1399" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="14"/>
@@ -19404,51 +18611,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>recycling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bins</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B83C556" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5B83C556" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1399"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="exact"/>
         <w:ind w:left="1399" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Exclude sale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
@@ -19484,131 +18691,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>balloons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69365AF7" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
-[...79 lines deleted...]
-    <w:p w14:paraId="654CB70E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="654CB70E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1399"/>
         </w:tabs>
         <w:spacing w:line="290" w:lineRule="exact"/>
         <w:ind w:left="1399" w:hanging="239"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Exclude</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
@@ -19687,72 +18814,81 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>polystyrene</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>filing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B17818E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B17818E" w14:textId="1C1FDAE5" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="30" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="920" w:right="1029"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Does your event comply with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidR="008F6B45">
           <w:t>‘</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="008F6B45">
           <w:rPr>
             <w:color w:val="0078AE"/>
             <w:u w:val="single" w:color="0078AE"/>
           </w:rPr>
-          <w:t>Wastewise Events Policy</w:t>
+          <w:t>Wastewise</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="008F6B45">
+          <w:rPr>
+            <w:color w:val="0078AE"/>
+            <w:u w:val="single" w:color="0078AE"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Events Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="5"/>
           <w:position w:val="-1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68756069" wp14:editId="7A00814B">
             <wp:extent cx="182879" cy="182879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -19838,52 +18974,58 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="5"/>
           <w:position w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Will you be implementing any additional provision to increase sustainability</w:t>
       </w:r>
+      <w:r w:rsidR="008D15DC">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5FD20CE2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FD20CE2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="289" w:lineRule="exact"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>exclude or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -20028,67 +19170,51 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>Styrofoam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18453450" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31F49E5B" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
-[...15 lines deleted...]
-    <w:p w14:paraId="13853EE8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13853EE8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="205"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487609856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15169804" wp14:editId="1ED28395">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>653399</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>300794</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6252210" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -20123,107 +19249,107 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="690505B8" id="Graphic 114" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.45pt;margin-top:23.7pt;width:492.3pt;height:.1pt;z-index:-15706624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArLR+tFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068tVuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHjsrDgapBVfKxWwuhXEaqtbtSvl9c//u&#10;kxQUlKuUBWdK+WJI3q7evln2vjA5NGArg4KDOCp6X8omBF9kGenGdIpm4I1jZw3YqcBb3GUVqp6j&#10;dzbL5/PrrAesPII2RHy6HpxyleLXtdHhW12TCcKWkrmFtGJat3HNVktV7FD5ptUjDfUPLDrVOk56&#10;CrVWQYk9tn+F6lqNQFCHmYYug7putUk1cDWL+atqnhvlTaqFm0P+1Cb6f2H14+HZP2GkTv4B9E/i&#10;jmS9p+LkiRsaMccau4hl4uKYuvhy6qI5BqH58Dq/yvMFN1uzb5F/TE3OVDHd1XsKXwykOOrwQGHQ&#10;oJos1UyWPrrJRFYyamiThkEK1hClYA23g4ZehXgvkoum6M9E4lkHB7OB5A2vmDO1s9e6SxSXsri5&#10;+SDFVCVjBwQbMQ33ajBSarYvi7MusXh/NU+jQWDb6r61NrIg3G3vLIqDioOZvlgHR/gD5pHCWlEz&#10;4JJrhFk36jRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+ZOBkbCcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI0zCqYhItln7CxpsOPu8D1G1UNM3QwGjc8ASnAsfXFp/I5T6hzv+E1W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDjoSD53wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvSHuHyJN2g6SM&#10;Au2aomnSbrvAhtgxNKatljhVE6Dw9EtP2/G3P/3+XGwGa9gFe986kpDMBDCkyumWaglfn+/TNTAf&#10;FGllHKGEG3rYlA+TQuXaXWmLl12oWSwhnysJTQhdzrmvGrTKz1yHFHcn11sVYuxrrnt1jeXW8LkQ&#10;S25VS/FCozp8a7D62Z2thPZ0e95/J+nH3Rzu2y5Js/1wyKR8ehxeX4AFHMIfDKN+VIcyOh3dmbRn&#10;JmYxzyIqYbFaABsBsV6lwI7jZAm8LPj/F8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACstH60UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOOhIPnfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l6251994,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="00D7C6BF" id="Graphic 114" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.45pt;margin-top:23.7pt;width:492.3pt;height:.1pt;z-index:-15706624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArLR+tFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068tVuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHjsrDgapBVfKxWwuhXEaqtbtSvl9c//u&#10;kxQUlKuUBWdK+WJI3q7evln2vjA5NGArg4KDOCp6X8omBF9kGenGdIpm4I1jZw3YqcBb3GUVqp6j&#10;dzbL5/PrrAesPII2RHy6HpxyleLXtdHhW12TCcKWkrmFtGJat3HNVktV7FD5ptUjDfUPLDrVOk56&#10;CrVWQYk9tn+F6lqNQFCHmYYug7putUk1cDWL+atqnhvlTaqFm0P+1Cb6f2H14+HZP2GkTv4B9E/i&#10;jmS9p+LkiRsaMccau4hl4uKYuvhy6qI5BqH58Dq/yvMFN1uzb5F/TE3OVDHd1XsKXwykOOrwQGHQ&#10;oJos1UyWPrrJRFYyamiThkEK1hClYA23g4ZehXgvkoum6M9E4lkHB7OB5A2vmDO1s9e6SxSXsri5&#10;+SDFVCVjBwQbMQ33ajBSarYvi7MusXh/NU+jQWDb6r61NrIg3G3vLIqDioOZvlgHR/gD5pHCWlEz&#10;4JJrhFk36jRIE0XaQvXyhKLnaS4l/dorNFLYr47HJY7+ZOBkbCcDg72D9EBSgzjn5vhDoRcxfSkD&#10;K/sI0zCqYhItln7CxpsOPu8D1G1UNM3QwGjc8ASnAsfXFp/I5T6hzv+E1W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDjoSD53wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvSHuHyJN2g6SM&#10;Au2aomnSbrvAhtgxNKatljhVE6Dw9EtP2/G3P/3+XGwGa9gFe986kpDMBDCkyumWaglfn+/TNTAf&#10;FGllHKGEG3rYlA+TQuXaXWmLl12oWSwhnysJTQhdzrmvGrTKz1yHFHcn11sVYuxrrnt1jeXW8LkQ&#10;S25VS/FCozp8a7D62Z2thPZ0e95/J+nH3Rzu2y5Js/1wyKR8ehxeX4AFHMIfDKN+VIcyOh3dmbRn&#10;JmYxzyIqYbFaABsBsV6lwI7jZAm8LPj/F8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACstH60UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOOhIPnfAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l6251994,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CAFCDB" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="79CAFCDB" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1301"/>
         </w:tabs>
         <w:spacing w:before="260"/>
         <w:ind w:left="1301" w:hanging="381"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>First</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Aid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>provision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B534EB2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B534EB2" w14:textId="20A86DE8" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="157" w:line="340" w:lineRule="auto"/>
         <w:ind w:left="920" w:right="1029"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15751168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D0EB277" wp14:editId="07E12FB6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3095999</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>609812</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3816350" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -20259,63 +19385,75 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2CA2AEAE" id="Graphic 115" o:spid="_x0000_s1026" style="position:absolute;margin-left:243.8pt;margin-top:48pt;width:300.5pt;height:.1pt;z-index:15751168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3816350,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+r/l4EgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07StWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7c960Ve4PUgCvkbDKVwjgNZeO2hfy+fvxw&#10;KwUF5UplwZlCHgzJ++X7d4vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWt1mJquPo&#10;rc3m0+lN1gGWHkEbIj5dDU65TPGryujwrarIBGELydxCWjGtm7hmy4XKt6h83egjDfUPLFrVOE56&#10;CrVSQYkdNn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmvlTaqFm0P+1Cb6f2H18/7Vv2CkTv4J9E/i&#10;jmSdp/zkiRs6YvoK24hl4qJPXTycumj6IDQfXt3Obq6uudmafbP5p9TkTOXjXb2j8MVAiqP2TxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4GTT0KsR7kVw0RXcmEs9a2Js1JG94w5ypnb3WXaK4lOu7&#10;u49SjFUydkCwEdNwrwYjpWb7sjjrIovUi5iYwDblY2Nt2uB282BR7FUczPTFOjjCHzCPFFaK6gGX&#10;XEeYdUedBmmiSBsoDy8oOp7mQtKvnUIjhf3qeFzi6I8GjsZmNDDYB0gPJDWIc677Hwq9iOkLGVjZ&#10;ZxiHUeWjaLH0EzbedPB5F6BqoqJphgZGxw1PcCrw+NriE7ncJ9T5n7D8DQAA//8DAFBLAwQUAAYA&#10;CAAAACEADPey1t0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1iFBw&#10;0jhVhRSJa0vF2Y2XJG1sR7abpnw9mxMcd3Y086bczGZgE/rQOyvhZZUAQ9s43dtWwuGzfhbAQlRW&#10;q8FZlHDDAJvq/q5UhXZXu8NpH1tGITYUSkIX41hwHpoOjQorN6Kl37fzRkU6fcu1V1cKNwNPkyTj&#10;RvWWGjo14nuHzXl/MZQybU/9T5/vxFeafzzdRO3Popby8WHeroFFnOOfGRZ8QoeKmI7uYnVgg4RX&#10;8ZaRVUKe0abFkAhBynFRUuBVyf9PqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfq/5&#10;eBICAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;DPey1t0AAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l3815994,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="720B6DDD" id="Graphic 115" o:spid="_x0000_s1026" style="position:absolute;margin-left:243.8pt;margin-top:48pt;width:300.5pt;height:.1pt;z-index:15751168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3816350,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+r/l4EgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07StWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7c960Ve4PUgCvkbDKVwjgNZeO2hfy+fvxw&#10;KwUF5UplwZlCHgzJ++X7d4vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWt1mJquPo&#10;rc3m0+lN1gGWHkEbIj5dDU65TPGryujwrarIBGELydxCWjGtm7hmy4XKt6h83egjDfUPLFrVOE56&#10;CrVSQYkdNn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmvlTaqFm0P+1Cb6f2H18/7Vv2CkTv4J9E/i&#10;jmSdp/zkiRs6YvoK24hl4qJPXTycumj6IDQfXt3Obq6uudmafbP5p9TkTOXjXb2j8MVAiqP2TxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4GTT0KsR7kVw0RXcmEs9a2Js1JG94w5ypnb3WXaK4lOu7&#10;u49SjFUydkCwEdNwrwYjpWb7sjjrIovUi5iYwDblY2Nt2uB282BR7FUczPTFOjjCHzCPFFaK6gGX&#10;XEeYdUedBmmiSBsoDy8oOp7mQtKvnUIjhf3qeFzi6I8GjsZmNDDYB0gPJDWIc677Hwq9iOkLGVjZ&#10;ZxiHUeWjaLH0EzbedPB5F6BqoqJphgZGxw1PcCrw+NriE7ncJ9T5n7D8DQAA//8DAFBLAwQUAAYA&#10;CAAAACEADPey1t0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1iFBw&#10;0jhVhRSJa0vF2Y2XJG1sR7abpnw9mxMcd3Y086bczGZgE/rQOyvhZZUAQ9s43dtWwuGzfhbAQlRW&#10;q8FZlHDDAJvq/q5UhXZXu8NpH1tGITYUSkIX41hwHpoOjQorN6Kl37fzRkU6fcu1V1cKNwNPkyTj&#10;RvWWGjo14nuHzXl/MZQybU/9T5/vxFeafzzdRO3Popby8WHeroFFnOOfGRZ8QoeKmI7uYnVgg4RX&#10;8ZaRVUKe0abFkAhBynFRUuBVyf9PqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfq/5&#10;eBICAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;DPey1t0AAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l3815994,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="2"/>
         </w:rPr>
-        <w:t>Will a first aid post be provided? (please show location on the site plan).</w:t>
+        <w:t>Will a first</w:t>
+      </w:r>
+      <w:r w:rsidR="008D15DC">
+        <w:rPr>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t>aid post be provided? (please show location on the site plan).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="2"/>
         </w:rPr>
         <w:tab/>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:position w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64F02099" wp14:editId="6B1F725C">
             <wp:extent cx="182879" cy="182879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="116" name="Image 116"/>
@@ -20470,1710 +19608,512 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>first</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>aiders:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FF0DA8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="198"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64BBBDC5" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64BBBDC5" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1301"/>
         </w:tabs>
         <w:ind w:left="1301" w:hanging="381"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>Buildings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Structures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116C234F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D521884" w14:textId="2E49DCF4" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="148"/>
-        <w:ind w:left="920"/>
-[...205 lines deleted...]
-      <w:r>
+        <w:ind w:left="920" w:right="917"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
         </w:rPr>
-        <w:t>plan.</w:t>
-[...9 lines deleted...]
-        <w:ind w:left="920" w:right="957"/>
       </w:pPr>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will there be any temporary structures or amusements present at your event (i.e. Marquees, Finisher Arches, bouncy castles, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>)?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:position w:val="-1"/>
+          <w:spacing w:val="5"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26205E51" wp14:editId="42CF05BE">
-            <wp:extent cx="182880" cy="182880"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="122174BB" wp14:editId="2887F6BD">
+            <wp:extent cx="182879" cy="182879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="118" name="Image 118"/>
+            <wp:docPr id="2055645455" name="Image 116"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="118" name="Image 118"/>
+                    <pic:cNvPr id="116" name="Image 116"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="182880" cy="182880"/>
+                      <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:tab/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="38"/>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:position w:val="-1"/>
+          <w:spacing w:val="5"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B1C2C55" wp14:editId="22DD7858">
-            <wp:extent cx="182880" cy="182880"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03116B1C" wp14:editId="4E46B85C">
+            <wp:extent cx="182879" cy="182879"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="119" name="Image 119"/>
+            <wp:docPr id="411598316" name="Image 117"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="119" name="Image 119"/>
+                    <pic:cNvPr id="117" name="Image 117"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="182880" cy="182880"/>
+                      <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...351 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="38326D47" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7CFBE70D" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:tabs>
-[...380 lines deleted...]
-        <w:spacing w:before="64"/>
+        <w:spacing w:before="148"/>
         <w:ind w:left="920"/>
         <w:rPr>
-          <w:i/>
-[...198 lines deleted...]
-          <w:i/>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D770913" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="116C234F" w14:textId="0ECE3DE2" w:rsidR="008F6B45" w:rsidRDefault="00780A98">
       <w:pPr>
-        <w:spacing w:before="113" w:line="235" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="920"/>
       </w:pPr>
-      <w:r>
-[...254 lines deleted...]
-        <w:t>person).</w:t>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>If yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please complete the attached List of Structures Form (Appendix A)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA3F0B2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
+    <w:p w14:paraId="0049074B" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="008F6B45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5856C714" w14:textId="77777777" w:rsidR="00466E94" w:rsidRDefault="00466E94">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB715C0" w14:textId="77777777" w:rsidR="00466E94" w:rsidRDefault="00466E94">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706DB16F" w14:textId="77777777" w:rsidR="00466E94" w:rsidRDefault="00466E94">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CC963D" w14:textId="77777777" w:rsidR="00466E94" w:rsidRDefault="00466E94">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBF01F0" w14:textId="77777777" w:rsidR="00466E94" w:rsidRDefault="00466E94">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299550E9" w14:textId="77777777" w:rsidR="00466E94" w:rsidRDefault="00466E94">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EC2118" w14:textId="77777777" w:rsidR="00466E94" w:rsidRDefault="00466E94">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA3F0B2" w14:textId="77777777" w:rsidR="008D15DC" w:rsidRDefault="008D15DC">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008D15DC">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="660" w:right="120" w:bottom="1120" w:left="100" w:header="0" w:footer="911" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="877" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8248"/>
+        <w:gridCol w:w="8054"/>
         <w:gridCol w:w="859"/>
-        <w:gridCol w:w="414"/>
+        <w:gridCol w:w="416"/>
+        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F6B45" w14:paraId="37DAD3C1" w14:textId="77777777">
+      <w:tr w:rsidR="008F6B45" w14:paraId="37DAD3C1" w14:textId="77777777" w:rsidTr="00466E94">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="567" w:type="dxa"/>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8248" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E55DD5A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+            <w:tcW w:w="8054" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E55DD5A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="00563444">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="228" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>16.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Noise</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F19B184" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F19B184" w14:textId="4346B890" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="00563444">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Will</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
@@ -22278,64 +20218,65 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nearby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>residents?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57BBFD7A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
+          <w:p w14:paraId="57BBFD7A" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45" w:rsidP="00563444">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="91"/>
+              <w:ind w:left="50"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61F81A11" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61F81A11" w14:textId="762249D3" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="00563444">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="135"/>
+              <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487287296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FCB313C" wp14:editId="612CBB6A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>317541</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-25073</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="127" name="Group 127"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -22389,347 +20330,371 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="04A831C4" id="Group 127" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:-1.95pt;width:14.4pt;height:14.4pt;z-index:-16029184;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlEm/8lQIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X514SxtZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWt4dWkr2wrtEqp9OrCSVCcV00qsrp9839&#10;hzklzjNVMKmVyOmLcPR2+f7dojOZSHWtZSEsgSTKZZ3Jae29yZLE8Vq0zF1pIxQES21b5mFoq6Sw&#10;rIPsrUzSyeQ66bQtjNVcOAd/V32QLjF/WQruv5WlE57InEJtHt8W39vwTpYLllWWmbrhQxnsDVW0&#10;rFGw6JhqxTwjO9u8StU23GqnS3/FdZvosmy4wB6gm+nkopu11TuDvVRZV5lRJpD2Qqc3p+WP+7U1&#10;z+bJ9tUDfND8pwNdks5U2Wk8jKsj+VDaNkyCJsgBFX0ZFRUHTzj8nM7T+Rx05xAaMCrOa9iWV7N4&#10;/eWv8xKW9YtiaWMpnQHvuKM87v/kea6ZEai6C+0/WdIUUH0KTlasBQ+vB7uEX9BNWB54QcNh5AY5&#10;LxRKb65TSkAJBKjDqNPNzXwSdeoxxMd+WcZ3zq+FRsHZ/sF5nF4VEbE6In5QEVqwfzC+RON7SsD4&#10;lhIw/rY3vmE+zAu7GCDpoM+hknqEIdrqvdho5PnjtgH342wWUkGlR4pUp9SBFPo+40dW/BpMfMLG&#10;wwmJIyF+eyKIFe32D84fV+VSO9EXHjrHDkY1IOGp3lIFYWaz9BMecadlU9w3UgY5nK22d9KSPQsX&#10;DD6DHmc0Y51fMVf3PAwNNKnwpLmsN00w01YXL+C6DmyWU/drx6ygRH5V4OtwhUVgI9hGYL2803jR&#10;4U7BmpvDD2YNCcvn1IPbHnW0N8uij6DdQOi5YabSn3del00wGRy1WNEwgKOGCO8kQGeX3ukYWcdb&#10;fvkbAAD//wMAUEsDBBQABgAIAAAAIQBNC/ey3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYK3dpPWahvzUkpRT0WwFcTba/KahGbfhuw2Sf+960mPwwwz36Tr0TSq587VVhDi&#10;aQSKJbdFLSXC5+F1sgTlPElBjRVGuLKDdXZ7k1JS2EE+uN/7UoUScQkhVN63idYur9iQm9qWJXgn&#10;2xnyQXalLjoaQrlp9CyKHrWhWsJCRS1vK87P+4tBeBto2Mzjl353Pm2v34fF+9cuZsT7u3HzDMrz&#10;6P/C8Isf0CELTEd7kcKpBmERhSseYTJfgQr+0zI8OSLMHlags1T/589+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACUSb/yVAgAALQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAE0L97LfAAAABwEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                    <v:group w14:anchorId="57146423" id="Group 127" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:-1.95pt;width:14.4pt;height:14.4pt;z-index:-16029184;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlEm/8lQIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X514SxtZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2zkenTer8YB98D5d7DwcWt4dWkr2wrtEqp9OrCSVCcV00qsrp9839&#10;hzklzjNVMKmVyOmLcPR2+f7dojOZSHWtZSEsgSTKZZ3Jae29yZLE8Vq0zF1pIxQES21b5mFoq6Sw&#10;rIPsrUzSyeQ66bQtjNVcOAd/V32QLjF/WQruv5WlE57InEJtHt8W39vwTpYLllWWmbrhQxnsDVW0&#10;rFGw6JhqxTwjO9u8StU23GqnS3/FdZvosmy4wB6gm+nkopu11TuDvVRZV5lRJpD2Qqc3p+WP+7U1&#10;z+bJ9tUDfND8pwNdks5U2Wk8jKsj+VDaNkyCJsgBFX0ZFRUHTzj8nM7T+Rx05xAaMCrOa9iWV7N4&#10;/eWv8xKW9YtiaWMpnQHvuKM87v/kea6ZEai6C+0/WdIUUH0KTlasBQ+vB7uEX9BNWB54QcNh5AY5&#10;LxRKb65TSkAJBKjDqNPNzXwSdeoxxMd+WcZ3zq+FRsHZ/sF5nF4VEbE6In5QEVqwfzC+RON7SsD4&#10;lhIw/rY3vmE+zAu7GCDpoM+hknqEIdrqvdho5PnjtgH342wWUkGlR4pUp9SBFPo+40dW/BpMfMLG&#10;wwmJIyF+eyKIFe32D84fV+VSO9EXHjrHDkY1IOGp3lIFYWaz9BMecadlU9w3UgY5nK22d9KSPQsX&#10;DD6DHmc0Y51fMVf3PAwNNKnwpLmsN00w01YXL+C6DmyWU/drx6ygRH5V4OtwhUVgI9hGYL2803jR&#10;4U7BmpvDD2YNCcvn1IPbHnW0N8uij6DdQOi5YabSn3del00wGRy1WNEwgKOGCO8kQGeX3ukYWcdb&#10;fvkbAAD//wMAUEsDBBQABgAIAAAAIQBNC/ey3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYK3dpPWahvzUkpRT0WwFcTba/KahGbfhuw2Sf+960mPwwwz36Tr0TSq587VVhDi&#10;aQSKJbdFLSXC5+F1sgTlPElBjRVGuLKDdXZ7k1JS2EE+uN/7UoUScQkhVN63idYur9iQm9qWJXgn&#10;2xnyQXalLjoaQrlp9CyKHrWhWsJCRS1vK87P+4tBeBto2Mzjl353Pm2v34fF+9cuZsT7u3HzDMrz&#10;6P/C8Isf0CELTEd7kcKpBmERhSseYTJfgQr+0zI8OSLMHlags1T/589+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACUSb/yVAgAALQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAE0L97LfAAAABwEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                       <v:shape id="Graphic 128" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvRUb4xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/YfIk/iNtJxmKqOgKaJifWCGGN3q/HaisapktAWfj0+IO1m6z2/93m5nlynBgqx9WzgZZ6B&#10;Iq68bbk2cPz5fM5BxYRssfNMBi4UYb16fFhiYf3I3zQcUq0khGOBBpqU+kLrWDXkMM59Tyzanw8O&#10;k6yh1jbgKOGu04sse9UOW5aGBnv6aKg6Hc7OwLbO92VZ6VHvfk9h2F03xzLfGDN7mt7fQCWa0r/5&#10;fv1lBX8htPKMTKBXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvRUb4xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="60FA5499" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+            <w:tcW w:w="416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060CFBD6" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45" w:rsidP="00563444">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="91"/>
               <w:ind w:left="50"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...212 lines deleted...]
-            <w:r>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B25E54F" w14:textId="68423C1C" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="00563444">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="50" w:right="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F6B45" w14:paraId="6D6A2A77" w14:textId="77777777" w:rsidTr="00466E94">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="567" w:type="dxa"/>
+          <w:trHeight w:val="706"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8054" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7794F416" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00466E94" w:rsidP="00563444">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="91"/>
+              <w:ind w:left="50"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>yes,</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>nearby</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>properties</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>notified</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>event?</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(please</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>copy</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B4B08">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>notice).</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="7E8C6857" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60FA5499" w14:textId="02425FB6" w:rsidR="00466E94" w:rsidRDefault="00466E94" w:rsidP="00563444">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="91"/>
-              <w:ind w:left="135"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="859" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8C6857" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="00563444">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="91"/>
+              <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487288320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C1EABA6" wp14:editId="0FABC67D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>317541</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>32717</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="129" name="Group 129"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -22783,101 +20748,451 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="24ABFF7E" id="Group 129" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:2.6pt;width:14.4pt;height:14.4pt;z-index:-16028160;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbyIGqlgIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bF93C553Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMSxifN7bgjch2DzLvGxUJ/wJWGUwWYHrRMChq7PS&#10;iR6rdzqbz2bnWQ+utA6k8h7/3gxJvqL6VaVk+FZVXgWmC469BXo7em/iO1tdirx2wjatHNsQb+ii&#10;E63BRadSNyIItnXtq1JdKx14qMKJhC6DqmqlIg7I5nT2gs3awdYSlzrvazvJhNK+0OnNZeXX3drZ&#10;B3vvhu4xvAP506MuWW/r/Dgfx/UBvK9cFychCbYnRZ8mRdU+MIk/T5fz5RJ1l5gaY1JcNrgtr2bJ&#10;5vNf52UiHxal1qZWeove8Qd5/P/J89AIq0h1H+nfO9aW2P0Z0jCiQw+vR7vEX8gmLo+4qOE48qOc&#10;LxSaX5zPOUMlKCAdJp0uLpazpNMQY37iK3K59WGtgAQXuzsfaHpdpkg0KZJ7k0KH9o/G12T8wBka&#10;33GGxt8MxrcixHlxF2PIeuQ5dtJMYcx2sFOPQLhw2DbEni0WsRR2eoBocwwdQZH3M3xCpa+lwkdo&#10;EhcLJ0D6DkAUK9ntH5g/rio1eDU0HpkTg0kNLHistzZRmMVi/pGOuAfdlret1lEO7+rNtXZsJ+IF&#10;Q8+oxzOYdT7cCN8MOEqNMG3opPl8ME000wbKJ3RdjzYruP+1FU5xpr8Y9DWyDilwKdikwAV9DXTR&#10;0U7hmo/7H8JZFpcveEC3fYVkb5EnHyHdCBiwcaaBT9sAVRtNhkctdTQO8KhRRHcSRs8uveMxoQ63&#10;/Oo3AAAA//8DAFBLAwQUAAYACAAAACEAfqi5o94AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QWvCQBCF74X+h2UKvdXdaG0lZiMibU9SUAvF25gdk2B2N2TXJP77Tk/t6TG84b3vZavRNqKnLtTe&#10;aUgmCgS5wpvalRq+Du9PCxAhojPYeEcabhRgld/fZZgaP7gd9ftYCg5xIUUNVYxtKmUoKrIYJr4l&#10;x97ZdxYjn10pTYcDh9tGTpV6kRZrxw0VtrSpqLjsr1bDx4DDepa89dvLeXM7Huaf39uEtH58GNdL&#10;EJHG+PcMv/iMDjkznfzVmSAaDXPFUyLrFATbrwsectIwe1Yg80z+x89/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAFvIgaqWAgAALQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAH6ouaPeAAAABgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                    <v:group w14:anchorId="5F241838" id="Group 129" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:2.6pt;width:14.4pt;height:14.4pt;z-index:-16028160;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbyIGqlgIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bF93C553Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMSxifN7bgjch2DzLvGxUJ/wJWGUwWYHrRMChq7PS&#10;iR6rdzqbz2bnWQ+utA6k8h7/3gxJvqL6VaVk+FZVXgWmC469BXo7em/iO1tdirx2wjatHNsQb+ii&#10;E63BRadSNyIItnXtq1JdKx14qMKJhC6DqmqlIg7I5nT2gs3awdYSlzrvazvJhNK+0OnNZeXX3drZ&#10;B3vvhu4xvAP506MuWW/r/Dgfx/UBvK9cFychCbYnRZ8mRdU+MIk/T5fz5RJ1l5gaY1JcNrgtr2bJ&#10;5vNf52UiHxal1qZWeove8Qd5/P/J89AIq0h1H+nfO9aW2P0Z0jCiQw+vR7vEX8gmLo+4qOE48qOc&#10;LxSaX5zPOUMlKCAdJp0uLpazpNMQY37iK3K59WGtgAQXuzsfaHpdpkg0KZJ7k0KH9o/G12T8wBka&#10;33GGxt8MxrcixHlxF2PIeuQ5dtJMYcx2sFOPQLhw2DbEni0WsRR2eoBocwwdQZH3M3xCpa+lwkdo&#10;EhcLJ0D6DkAUK9ntH5g/rio1eDU0HpkTg0kNLHistzZRmMVi/pGOuAfdlret1lEO7+rNtXZsJ+IF&#10;Q8+oxzOYdT7cCN8MOEqNMG3opPl8ME000wbKJ3RdjzYruP+1FU5xpr8Y9DWyDilwKdikwAV9DXTR&#10;0U7hmo/7H8JZFpcveEC3fYVkb5EnHyHdCBiwcaaBT9sAVRtNhkctdTQO8KhRRHcSRs8uveMxoQ63&#10;/Oo3AAAA//8DAFBLAwQUAAYACAAAACEAfqi5o94AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QWvCQBCF74X+h2UKvdXdaG0lZiMibU9SUAvF25gdk2B2N2TXJP77Tk/t6TG84b3vZavRNqKnLtTe&#10;aUgmCgS5wpvalRq+Du9PCxAhojPYeEcabhRgld/fZZgaP7gd9ftYCg5xIUUNVYxtKmUoKrIYJr4l&#10;x97ZdxYjn10pTYcDh9tGTpV6kRZrxw0VtrSpqLjsr1bDx4DDepa89dvLeXM7Huaf39uEtH58GNdL&#10;EJHG+PcMv/iMDjkznfzVmSAaDXPFUyLrFATbrwsectIwe1Yg80z+x89/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAFvIgaqWAgAALQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAH6ouaPeAAAABgEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                       <v:shape id="Graphic 130" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCU6twjxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8Mw&#10;DMXvg30Ho0Fvq7MVRsjqljE6tlxK/95FrCWhsRxsL8n26adDoTeJ9/TeT8v15Do1UIitZwNP8wwU&#10;ceVty7WB0/HjMQcVE7LFzjMZ+KUI69X93RIL60fe03BItZIQjgUaaFLqC61j1ZDDOPc9sWjfPjhM&#10;soZa24CjhLtOP2fZi3bYsjQ02NN7Q9Xl8OMMfNb5riwrPert+RKG7d/mVOYbY2YP09srqERTupmv&#10;119W8BeCL8/IBHr1DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJTq3CPEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B8BCDFC" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+            <w:tcW w:w="416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8BCDFC" w14:textId="5C249825" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="00563444">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="91"/>
-              <w:ind w:right="12"/>
+              <w:ind w:left="50" w:right="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15754752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="239CF46D" wp14:editId="295A6020">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="page">
+                        <wp:posOffset>232410</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>48260</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="134" name="Graphic 134"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:custGeom>
+                                <a:avLst/>
+                                <a:gdLst/>
+                                <a:ahLst/>
+                                <a:cxnLst/>
+                                <a:rect l="l" t="t" r="r" b="b"/>
+                                <a:pathLst>
+                                  <a:path w="177800" h="177800">
+                                    <a:moveTo>
+                                      <a:pt x="0" y="177355"/>
+                                    </a:moveTo>
+                                    <a:lnTo>
+                                      <a:pt x="177355" y="177355"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="177355" y="0"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="0" y="0"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="0" y="177355"/>
+                                    </a:lnTo>
+                                    <a:close/>
+                                  </a:path>
+                                </a:pathLst>
+                              </a:custGeom>
+                              <a:ln w="5524">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="66477FA9" id="Graphic 134" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.3pt;margin-top:3.8pt;width:14pt;height:14pt;z-index:15754752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAGug1I3bAAAABgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SNyow5+J0jgVQkUol6qU9u7GSxI1XkexmwSenuUE&#10;p9HsjGa/fDW7Tow4hNaThttFAgKp8ralWsP+4/UmBRGiIWs6T6jhCwOsisuL3GTWT/SO4y7Wgkco&#10;ZEZDE2OfSRmqBp0JC98jcfbpB2ci26GWdjATj7tO3iWJks60xB8a0+NLg9Vpd3Ya3up0W5aVnOTm&#10;cBrGzfd6X6Zrra+v5ucliIhz/CvDLz6jQ8FMR38mG0Sn4V4pbmp4YuFYPbAe+fyoQBa5/I9f/AAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBroNSN2wAAAAYBAAAPAAAAAAAAAAAAAAAA&#10;AI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+                      <v:path arrowok="t"/>
+                      <w10:wrap anchorx="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15753728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66725ED5" wp14:editId="51F11A89">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="page">
+                        <wp:posOffset>237490</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-239395</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="133" name="Graphic 133"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:custGeom>
+                                <a:avLst/>
+                                <a:gdLst/>
+                                <a:ahLst/>
+                                <a:cxnLst/>
+                                <a:rect l="l" t="t" r="r" b="b"/>
+                                <a:pathLst>
+                                  <a:path w="177800" h="177800">
+                                    <a:moveTo>
+                                      <a:pt x="0" y="177355"/>
+                                    </a:moveTo>
+                                    <a:lnTo>
+                                      <a:pt x="177355" y="177355"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="177355" y="0"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="0" y="0"/>
+                                    </a:lnTo>
+                                    <a:lnTo>
+                                      <a:pt x="0" y="177355"/>
+                                    </a:lnTo>
+                                    <a:close/>
+                                  </a:path>
+                                </a:pathLst>
+                              </a:custGeom>
+                              <a:ln w="5524">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="5F7FC2B3" id="Graphic 133" o:spid="_x0000_s1026" style="position:absolute;margin-left:18.7pt;margin-top:-18.85pt;width:14pt;height:14pt;z-index:15753728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAJmgT+DeAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bCoO1K00nhIZQLxOM7Z41pq3WOFWTtYWnxzvB&#10;0b8//f6crSfbigF73zhScDePQCCVzjRUKdh/vs4SED5oMrp1hAq+0cM6v77KdGrcSB847EIluIR8&#10;qhXUIXSplL6s0Wo/dx0S775cb3Xgsa+k6fXI5baV91G0lFY3xBdq3eFLjeVpd7YK3qrkvShKOcrt&#10;4dQP25/Nvkg2St3eTM9PIAJO4Q+Giz6rQ85OR3cm40WrYBE/MKlgtohjEAwsHzk4crCKQeaZ/P9A&#10;/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7bQEkNAIAAO8EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCZoE/g3gAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+                      <v:path arrowok="t"/>
+                      <w10:wrap anchorx="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F6B45" w14:paraId="513DAD39" w14:textId="77777777">
+      <w:tr w:rsidR="000B4B08" w14:paraId="047B458B" w14:textId="77777777" w:rsidTr="000B4B08">
         <w:trPr>
+          <w:trHeight w:val="706"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9896" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DA9912" w14:textId="55971CF8" w:rsidR="000B4B08" w:rsidRDefault="000B4B08" w:rsidP="00563444">
+            <w:pPr>
+              <w:ind w:left="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noise from outdoor events is controlled by state legislation under the Environmental Protection (Noise) Regulations 1997. The Regulations set allowable noise levels to be received from other premises. As events would typically lose their character or usefulness if they were to comply with the assigned levels, exemptions and approvals exist to balance noise disturbance with broader community benefit. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DBA3176" w14:textId="77777777" w:rsidR="000B4B08" w:rsidRDefault="000B4B08" w:rsidP="00563444">
+            <w:pPr>
+              <w:ind w:left="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="793ED864" w14:textId="77777777" w:rsidR="000B4B08" w:rsidRPr="000B4B08" w:rsidRDefault="000B4B08" w:rsidP="00563444">
+            <w:pPr>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To allow the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B4B08">
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to best assist you in planning your event please detail the type of activities which may generate noise at your event:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A458CFF" w14:textId="77777777" w:rsidR="000B4B08" w:rsidRPr="000B4B08" w:rsidRDefault="000B4B08" w:rsidP="00563444">
+            <w:pPr>
+              <w:ind w:left="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66D13F6E" w14:textId="6A2B57B9" w:rsidR="000B4B08" w:rsidRDefault="000B4B08" w:rsidP="00563444">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="91"/>
+              <w:ind w:left="50" w:right="12"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487616000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD14B58" wp14:editId="47444177">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="page">
+                        <wp:posOffset>0</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>238760</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="6264275" cy="1270"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapTopAndBottom/>
+                      <wp:docPr id="1501078130" name="Graphic 138"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6264275" cy="1270"/>
+                              </a:xfrm>
+                              <a:custGeom>
+                                <a:avLst/>
+                                <a:gdLst/>
+                                <a:ahLst/>
+                                <a:cxnLst/>
+                                <a:rect l="l" t="t" r="r" b="b"/>
+                                <a:pathLst>
+                                  <a:path w="6264275">
+                                    <a:moveTo>
+                                      <a:pt x="0" y="0"/>
+                                    </a:moveTo>
+                                    <a:lnTo>
+                                      <a:pt x="6263995" y="0"/>
+                                    </a:lnTo>
+                                  </a:path>
+                                </a:pathLst>
+                              </a:custGeom>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="5228A4F9" id="Graphic 138" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:18.8pt;width:493.25pt;height:.1pt;z-index:-15700480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6264275,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9iZQ/FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNV2NOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJRIke/xUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efjw&#10;SQoKypXKgjOFfDUk71bv3y07n5s51GBLg4KTOMo7X8g6BJ9nGenatIom4I1jZwXYqsBb3GUlqo6z&#10;tzabT6eLrAMsPYI2RHy6HpxylfJXldHhW1WRCcIWkrGFtGJat3HNVkuV71D5utFHGOofULSqcVz0&#10;lGqtghJ7bP5K1TYagaAKEw1tBlXVaJM4MJvZ9A2bl1p5k7hwc8if2kT/L61+Orz4Z4zQyT+C/knc&#10;kazzlJ88cUPHmL7CNsYycNGnLr6eumj6IDQfLuaLj/Obayk0+2bzm9TkTOXjXb2n8MVAyqMOjxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4HTT0KsR7EVw0RXcGEs9aOJgNJG94g5yhnb3WXUYxlavb&#10;W6YysuTYIYKNWIZ7NRipNNuX5KxLKK6up2k0CGxTPjTWRhSEu+29RXFQcTDTF3lwhj/CPFJYK6qH&#10;uOQ6hll31GmQJoq0hfL1GUXH01xI+rVXaKSwXx2PSxz90cDR2I4GBnsP6YGkBnHNTf9DoRexfCED&#10;K/sE4zCqfBQtUj/FxpsOPu8DVE1UNM3QgOi44QlOBI+vLT6Ry32KOv8TVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAYVqIQ3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVK&#10;IU1DNhWtxAVxgILguo23SUS8jmK3DXw97gmOOzOaeVssR9upAw++dYIwnSSgWCpnWqkR3t8erzNQ&#10;PpAY6pwwwjd7WJbnZwXlxh3llQ+bUKtYIj4nhCaEPtfaVw1b8hPXs0Rv5wZLIZ5Drc1Ax1huO32T&#10;JKm21EpcaKjndcPV12ZvET7r26u1jLPn6ufjZTWdL2T3tBLEy4vx4R5U4DH8heGEH9GhjExbtxfj&#10;VYcQHwkIs3kKKrqLLL0DtT0JGeiy0P/xy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;fYmUPxQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAGFaiEN4AAAAGAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l6263995,e" filled="f" strokeweight=".5pt">
+                      <v:path arrowok="t"/>
+                      <w10:wrap type="topAndBottom" anchorx="page"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F6B45" w14:paraId="513DAD39" w14:textId="77777777" w:rsidTr="00466E94">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="567" w:type="dxa"/>
           <w:trHeight w:val="999"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8248" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1CEC030E" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+            <w:tcW w:w="8054" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEC030E" w14:textId="601DE3E1" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="244"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -22921,51 +21236,51 @@
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="003E6B"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>vans</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="253DF240" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="253DF240" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="157" w:line="285" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Will</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:w w:val="90"/>
@@ -23075,67 +21390,66 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="548343A3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AC69B82" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40489528" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40489528" w14:textId="1BF0248C" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="285" w:lineRule="exact"/>
-              <w:ind w:left="135"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487289344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BEA7251" wp14:editId="7C305D25">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487289344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BEA7251" wp14:editId="73323798">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>317541</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-24441</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="182880" cy="182880"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="131" name="Group 131"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="182880" cy="182880"/>
                                 <a:chOff x="0" y="0"/>
@@ -23177,314 +21491,131 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5524">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="3069CA74" id="Group 131" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:-1.9pt;width:14.4pt;height:14.4pt;z-index:-16027136;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiYKZXlgIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2bnWQ+utA6k8h7/3gxBvqL8VaVk+FZVXgWmC461BXo7em/iO1tdirx2wjatHMsQb6ii&#10;E63BRadUNyIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFZ+3a2d&#10;fbD3bqge4R3Inx51yXpb58fxOK4P5H3lujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0lv0jj/I4/9PnodGWEWq+9j+vWNtidWfzTkzokMPr0e7xF/YTVweeVHDceRH&#10;OV8oNL84xxyoBAHSYdLp4mI5SzoNGONTvyKXWx/WCkhwsbvzgabXZUKiSUjuTYIO7R+Nr8n4gTM0&#10;vuMMjb8ZjG9FiPPiLkbIeuxzrKSZYIx2sFOPQLxw2Dbkni0WMRVWeqBoc0wdSbHvZ/zESl9LiY/Y&#10;dDgxcSKk70BEsZLd/sH546pSg1dD4bFz6mBSAxMe661NFGaxmH+kI+5Bt+Vtq3WUw7t6c60d24l4&#10;wdAz6vGMZp0PN8I3A49CI00bOmk+H0wTzbSB8gld16PNCu5/bYVTnOkvBn0dr7AEXAKbBFzQ10AX&#10;He0Urvm4/yGcZXH5ggd021dI9hZ58hG2GwkDN8408GkboGqjyfCopYrGAR41QnQnIXp26R2PiXW4&#10;5Ve/AQAA//8DAFBLAwQUAAYACAAAACEAHrpNxt4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb4nkBLfB9TqE0PYUCk0KpTfF2tgmlmQsxXb+vttTcxqWWWbe5OvJtmKgPjTe&#10;ISRzBYJc6U3jKoSvw9tsBSJE7YxuvSOEKwVYF/d3uc6MH90nDftYCQ5xIdMIdYxdJmUoa7I6zH1H&#10;jr2T762OfPaVNL0eOdy2cqHUk7S6cdxQ6462NZXn/cUivI963CyT12F3Pm2vP4f043uXEOLjw7R5&#10;ARFpiv/P8IfP6FAw09FfnAmiRUgVT4kIsyUvYP95xXpEWKQKZJHLW/7iFwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACJgpleWAgAALQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAB66TcbeAAAABwEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                    <v:group w14:anchorId="6AD2E172" id="Group 131" o:spid="_x0000_s1026" style="position:absolute;margin-left:25pt;margin-top:-1.9pt;width:14.4pt;height:14.4pt;z-index:-16027136;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="182880,182880" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiYKZXlgIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X52mSxtZdaqpXaNJ&#10;1VapnfZMMP7QMJcBidN/v8u1cdJ22qTOD/bB93C593Dg8mrfabZTzrdgCn56MuNMGQlla+qCf3+8&#10;/bDkzAdhSqHBqII/Kc+vVu/fXfY2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2bnWQ+utA6k8h7/3gxBvqL8VaVk+FZVXgWmC461BXo7em/iO1tdirx2wjatHMsQb6ii&#10;E63BRadUNyIItnXtq1RdKx14qMKJhC6Dqmqloh6wm9PZi27WDraWeqnzvraTTCjtC53enFZ+3a2d&#10;fbD3bqge4R3Inx51yXpb58fxOK4P5H3lujgJm2B7UvRpUlTtA5P483Q5Xy5Rd4mhEZPissFteTVL&#10;Np//Oi8T+bAolTaV0lv0jj/I4/9PnodGWEWq+9j+vWNtidWfzTkzokMPr0e7xF/YTVweeVHDceRH&#10;OV8oNL84xxyoBAHSYdLp4mI5SzoNGONTvyKXWx/WCkhwsbvzgabXZUKiSUjuTYIO7R+Nr8n4gTM0&#10;vuMMjb8ZjG9FiPPiLkbIeuxzrKSZYIx2sFOPQLxw2Dbkni0WMRVWeqBoc0wdSbHvZ/zESl9LiY/Y&#10;dDgxcSKk70BEsZLd/sH546pSg1dD4bFz6mBSAxMe661NFGaxmH+kI+5Bt+Vtq3WUw7t6c60d24l4&#10;wdAz6vGMZp0PN8I3A49CI00bOmk+H0wTzbSB8gld16PNCu5/bYVTnOkvBn0dr7AEXAKbBFzQ10AX&#10;He0Urvm4/yGcZXH5ggd021dI9hZ58hG2GwkDN8408GkboGqjyfCopYrGAR41QnQnIXp26R2PiXW4&#10;5Ve/AQAA//8DAFBLAwQUAAYACAAAACEAHrpNxt4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb4nkBLfB9TqE0PYUCk0KpTfF2tgmlmQsxXb+vttTcxqWWWbe5OvJtmKgPjTe&#10;ISRzBYJc6U3jKoSvw9tsBSJE7YxuvSOEKwVYF/d3uc6MH90nDftYCQ5xIdMIdYxdJmUoa7I6zH1H&#10;jr2T762OfPaVNL0eOdy2cqHUk7S6cdxQ6462NZXn/cUivI963CyT12F3Pm2vP4f043uXEOLjw7R5&#10;ARFpiv/P8IfP6FAw09FfnAmiRUgVT4kIsyUvYP95xXpEWKQKZJHLW/7iFwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACJgpleWAgAALQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAB66TcbeAAAABwEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                       <v:shape id="Graphic 132" o:spid="_x0000_s1027" style="position:absolute;left:2762;top:2762;width:177800;height:177800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALdOfPwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjQoSoquIKDUXaa29D9kxCWZnw+42Sf31rlDobR7vc1abwTSiI+drywqmkwQEcWF1&#10;zaWCy9fhLQXhA7LGxjIp+CUPm/XoZYWZtj1/UncOpYgh7DNUUIXQZlL6oiKDfmJb4shdrTMYInSl&#10;1A77GG4aOUuShTRYc2yosKVdRcXt/GMUvJfpR54Xspen75vrTvf9JU/3Sr2Oh+0SRKAh/Iv/3Ecd&#10;589n8HwmXiDXDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALdOfPwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B8EEB96" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74F09AFA" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D765F95" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D765F95" w14:textId="129D6713" w:rsidR="008F6B45" w:rsidRDefault="000B4B08" w:rsidP="000B4B08">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="285" w:lineRule="exact"/>
               <w:ind w:right="12"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="462B323B" w14:textId="62D422EF" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C0040A0" w14:textId="47BDEC71" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
       <w:pPr>
-        <w:spacing w:before="115" w:line="235" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15753728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66725ED5" wp14:editId="4CACFE19">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15755776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B9886CB" wp14:editId="0767BF4C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>6648996</wp:posOffset>
+                  <wp:posOffset>6605318</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-1323136</wp:posOffset>
-[...177 lines deleted...]
-                  <wp:posOffset>-206654</wp:posOffset>
+                  <wp:posOffset>-216876</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="177800" cy="177800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="135" name="Graphic 135"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="177800" cy="177800"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
@@ -23508,410 +21639,116 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5524">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3188C455" id="Graphic 135" o:spid="_x0000_s1026" style="position:absolute;margin-left:523.55pt;margin-top:-16.25pt;width:14pt;height:14pt;z-index:15755776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAAZeCmLgAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau6WhUYhTIVSEcqlKKXc3NknUeB3ZbhL4erYn&#10;OM7s0+xMvplsxwbjQ+tQwmIugBmsnG6xlnD8eJ2lwEJUqFXn0Ej4NgE2xe1NrjLtRnw3wyHWjEIw&#10;ZEpCE2OfcR6qxlgV5q43SLcv562KJH3NtVcjhduOL4V45Fa1SB8a1ZuXxlTnw8VKeKvTfVlWfOS7&#10;z7Mfdj/bY5lupby/m56fgEUzxT8YrvWpOhTU6eQuqAPrSIvVekGshNnDMgF2RcQ6IetE1ioBXuT8&#10;/4jiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADttASQ0AgAA7wQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAZeCmLgAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
+              <v:shape w14:anchorId="5981441D" id="Graphic 135" o:spid="_x0000_s1026" style="position:absolute;margin-left:520.1pt;margin-top:-17.1pt;width:14pt;height:14pt;z-index:15755776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bQEkNAIAAO8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZS2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlpNuhwHDfJAp8+mJfCS9vutbzU7KYQOm4IvZnDNlJJSNORT82+7h&#10;3S1n6IUphQajCn5WyO82b9+sO5urJdSgS+UYkRjMO1vw2nubZxnKWrUCZ2CVIWcFrhWetu6QlU50&#10;xN7qbDmff8w6cKV1IBUifd0OTr6J/FWlpP9aVag80wWn2HxcXVz3Yc02a5EfnLB1I8cwxD9E0YrG&#10;0KUT1VZ4wY6u+YOqbaQDhMrPJLQZVFUjVcyBslnMf8vmpRZWxVxIHLSTTPj/aOXT6cU+uxA62keQ&#10;P5AUyTqL+eQJGxwxfeXagKXAWR9VPE8qqt4zSR8XNze3c9Jakmu0A6fI02F5RP9ZQSQSp0f0QxHK&#10;ZIk6WbI3yXRUylBEHYvoOaMiOs6oiPuhiFb4cC5EF0zWTbezejKDt4WT2kHE+UsSFOn71SpQUaQX&#10;iDbX0BHEhswu+IRKbxuJr9Cx0Yg4AdJ7AJJYSca/YF5FmUikBlRD4CHzmMGkBhFe661NEGa1Wn6I&#10;7Yqgm/Kh0TrIge6wv9eOnUQYlviMeryCWYd+K7AecNE1wrQZe2dol9A4eyjPz451NGEFx59H4RRn&#10;+ouhFg7jmAyXjH0ynNf3EIc2Voru3PXfhbMsXF9wT932BGlARJ76iNINgAEbThr4dPRQNaHJYl8P&#10;EY0bmqoo1/gHCGN7vY+oy39q8wsAAP//AwBQSwMEFAAGAAgAAAAhAHlFAtLfAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau6GKohCnqlARyqWCUu5uvCRRYzuy3STw9WxP&#10;9DazO5p9W2xm07MRfeiclbBaCmBoa6c720g4fr4uMmAhKqtV7yxK+MEAm/L+rlC5dpP9wPEQG0Yl&#10;NuRKQhvjkHMe6haNCks3oKXdt/NGRbK+4dqricpNzxMhUm5UZ+lCqwZ8abE+Hy5GwluTvVdVzSe+&#10;/zr7cf+7O1bZTsrHh3n7DCziHP/DcMUndCiJ6eQuVgfWkxdrkVBWwuJpTeIaEWlG6kSjNAFeFvz2&#10;ifIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAO20BJDQCAADvBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeUUC0t8AAAAMAQAADwAAAAAAAAAA&#10;AAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...347 lines deleted...]
-        <w:t>event.</w:t>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>If yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please complete the attached List of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Food Vendors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Appendix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0232E910" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0232E910" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9254"/>
         </w:tabs>
         <w:spacing w:before="119"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>there</w:t>
@@ -24162,106 +21999,110 @@
                     <pic:cNvPr id="137" name="Image 137"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="182879" cy="182879"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7623C64D" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
+    <w:p w14:paraId="70EEB9E7" w14:textId="77777777" w:rsidR="000B4B08" w:rsidRDefault="000B4B08">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="257"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="920"/>
+        <w:rPr>
+          <w:color w:val="003E6B"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="557B80B8" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="557B80B8" w14:textId="6D910EB9" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="003E6B"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E05F047" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E05F047" w14:textId="4AA1942B" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="148"/>
         <w:ind w:left="920"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
-        <w:t>details</w:t>
+        <w:t>detail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
@@ -24304,84 +22145,60 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>relevant:</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="557A2810" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A5FC2EE" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A5FC2EE" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="63"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487610880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13FBB6E7" wp14:editId="3AA46A39">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647999</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>210400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6264275" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -24416,81 +22233,73 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2A8CE5EE" id="Graphic 138" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:16.55pt;width:493.25pt;height:.1pt;z-index:-15705600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6264275,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9iZQ/FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNV2NOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJRIke/xUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efjw&#10;SQoKypXKgjOFfDUk71bv3y07n5s51GBLg4KTOMo7X8g6BJ9nGenatIom4I1jZwXYqsBb3GUlqo6z&#10;tzabT6eLrAMsPYI2RHy6HpxylfJXldHhW1WRCcIWkrGFtGJat3HNVkuV71D5utFHGOofULSqcVz0&#10;lGqtghJ7bP5K1TYagaAKEw1tBlXVaJM4MJvZ9A2bl1p5k7hwc8if2kT/L61+Orz4Z4zQyT+C/knc&#10;kazzlJ88cUPHmL7CNsYycNGnLr6eumj6IDQfLuaLj/Obayk0+2bzm9TkTOXjXb2n8MVAyqMOjxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4HTT0KsR7EVw0RXcGEs9aOJgNJG94g5yhnb3WXUYxlavb&#10;W6YysuTYIYKNWIZ7NRipNNuX5KxLKK6up2k0CGxTPjTWRhSEu+29RXFQcTDTF3lwhj/CPFJYK6qH&#10;uOQ6hll31GmQJoq0hfL1GUXH01xI+rVXaKSwXx2PSxz90cDR2I4GBnsP6YGkBnHNTf9DoRexfCED&#10;K/sE4zCqfBQtUj/FxpsOPu8DVE1UNM3QgOi44QlOBI+vLT6Ry32KOv8TVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCmq9Ky4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcELXT&#10;8BNCnIpW4oI4QFvB1Y23SUS8jmK3DTw9mxMcZ3Y0+02xGF0njjiE1pOGZKZAIFXetlRr2G6erzMQ&#10;IRqypvOEGr4xwKI8PytMbv2J3vG4jrXgEgq50dDE2OdShqpBZ8LM90h82/vBmchyqKUdzInLXSfn&#10;St1JZ1riD43pcdVg9bU+OA2f9c3Visb0tfr5eFsm9w+0f1mS1pcX49MjiIhj/AvDhM/oUDLTzh/I&#10;BtGxVnPeEjWkaQJiCqgsuwWxm5wUZFnI/xPKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB9iZQ/FAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCmq9Ky4AAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l6263995,e" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="48263C36" id="Graphic 138" o:spid="_x0000_s1026" style="position:absolute;margin-left:51pt;margin-top:16.55pt;width:493.25pt;height:.1pt;z-index:-15705600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6264275,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9iZQ/FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNV2NOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJRIke/xUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efjw&#10;SQoKypXKgjOFfDUk71bv3y07n5s51GBLg4KTOMo7X8g6BJ9nGenatIom4I1jZwXYqsBb3GUlqo6z&#10;tzabT6eLrAMsPYI2RHy6HpxylfJXldHhW1WRCcIWkrGFtGJat3HNVkuV71D5utFHGOofULSqcVz0&#10;lGqtghJ7bP5K1TYagaAKEw1tBlXVaJM4MJvZ9A2bl1p5k7hwc8if2kT/L61+Orz4Z4zQyT+C/knc&#10;kazzlJ88cUPHmL7CNsYycNGnLr6eumj6IDQfLuaLj/Obayk0+2bzm9TkTOXjXb2n8MVAyqMOjxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4HTT0KsR7EVw0RXcGEs9aOJgNJG94g5yhnb3WXUYxlavb&#10;W6YysuTYIYKNWIZ7NRipNNuX5KxLKK6up2k0CGxTPjTWRhSEu+29RXFQcTDTF3lwhj/CPFJYK6qH&#10;uOQ6hll31GmQJoq0hfL1GUXH01xI+rVXaKSwXx2PSxz90cDR2I4GBnsP6YGkBnHNTf9DoRexfCED&#10;K/sE4zCqfBQtUj/FxpsOPu8DVE1UNM3QgOi44QlOBI+vLT6Ry32KOv8TVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCmq9Ky4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcELXT&#10;8BNCnIpW4oI4QFvB1Y23SUS8jmK3DTw9mxMcZ3Y0+02xGF0njjiE1pOGZKZAIFXetlRr2G6erzMQ&#10;IRqypvOEGr4xwKI8PytMbv2J3vG4jrXgEgq50dDE2OdShqpBZ8LM90h82/vBmchyqKUdzInLXSfn&#10;St1JZ1riD43pcdVg9bU+OA2f9c3Visb0tfr5eFsm9w+0f1mS1pcX49MjiIhj/AvDhM/oUDLTzh/I&#10;BtGxVnPeEjWkaQJiCqgsuwWxm5wUZFnI/xPKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB9iZQ/FAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCmq9Ky4AAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l6263995,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C60B7C" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B38AE3" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
-[...7 lines deleted...]
-    <w:p w14:paraId="30E3DD17" w14:textId="0C1E167B" w:rsidR="008F6B45" w:rsidRDefault="00031B10">
+    <w:p w14:paraId="30A57ECB" w14:textId="115EC5F0" w:rsidR="008F6B45" w:rsidRDefault="00031B10" w:rsidP="000B4B08">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="18"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487613952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="795128FF" wp14:editId="3524A281">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>655955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6264275" cy="579120"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1627384387" name="Group 1627384387"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -24725,51 +22534,51 @@
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>to</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="13"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>the</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="12"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:hyperlink r:id="rId20">
+                              <w:hyperlink r:id="rId19">
                                 <w:r w:rsidR="005F7BD5">
                                   <w:rPr>
                                     <w:color w:val="0078AE"/>
                                     <w:w w:val="90"/>
                                     <w:sz w:val="24"/>
                                     <w:u w:val="single" w:color="0078AE"/>
                                   </w:rPr>
                                   <w:t>Temporary Events - LPP5.21 - Policy</w:t>
                                 </w:r>
                               </w:hyperlink>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="0078AE"/>
                                   <w:spacing w:val="12"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>when</w:t>
                               </w:r>
@@ -24910,51 +22719,51 @@
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>to</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="13"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>the</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="12"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId21">
+                        <w:hyperlink r:id="rId20">
                           <w:r w:rsidR="005F7BD5">
                             <w:rPr>
                               <w:color w:val="0078AE"/>
                               <w:w w:val="90"/>
                               <w:sz w:val="24"/>
                               <w:u w:val="single" w:color="0078AE"/>
                             </w:rPr>
                             <w:t>Temporary Events - LPP5.21 - Policy</w:t>
                           </w:r>
                         </w:hyperlink>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="0078AE"/>
                             <w:spacing w:val="12"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>when</w:t>
                         </w:r>
@@ -25188,51 +22997,51 @@
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="143" name="Textbox 143"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6264275" cy="579120"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="6EF60D6F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
                               <w:pPr>
                                 <w:spacing w:before="21"/>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="706E3B88" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                            <w:p w14:paraId="706E3B88" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                               <w:pPr>
                                 <w:ind w:left="578"/>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>I</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="12"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
@@ -25265,51 +23074,51 @@
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>to</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="13"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:w w:val="90"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>the</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="12"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:hyperlink r:id="rId22">
+                              <w:hyperlink r:id="rId21">
                                 <w:r w:rsidR="008F6B45">
                                   <w:rPr>
                                     <w:color w:val="0078AE"/>
                                     <w:w w:val="90"/>
                                     <w:sz w:val="24"/>
                                     <w:u w:val="single" w:color="0078AE"/>
                                   </w:rPr>
                                   <w:t>City</w:t>
                                 </w:r>
                                 <w:r w:rsidR="008F6B45">
                                   <w:rPr>
                                     <w:color w:val="0078AE"/>
                                     <w:spacing w:val="12"/>
                                     <w:sz w:val="24"/>
                                     <w:u w:val="single" w:color="0078AE"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve"> </w:t>
                                 </w:r>
                                 <w:r w:rsidR="008F6B45">
                                   <w:rPr>
                                     <w:color w:val="0078AE"/>
                                     <w:w w:val="90"/>
                                     <w:sz w:val="24"/>
                                     <w:u w:val="single" w:color="0078AE"/>
                                   </w:rPr>
@@ -25463,51 +23272,51 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="508BF049" id="Group 139" o:spid="_x0000_s1039" style="position:absolute;margin-left:51pt;margin-top:14.35pt;width:493.25pt;height:45.6pt;z-index:-251656704;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-height-relative:margin" coordsize="62642,5791" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqKMOUeAMAAGEOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11vmzAUfZ+0/2DxvhJI0jSoSbW1TTRp&#10;6io1054dYz40wJ7tBPrvd21jQpNq6ke6l7WqgsGX6+tzz/G9nF80ZYG2VMicVTMvOBl4iFaExXmV&#10;zrwfq8WnMw9JhasYF6yiM++eSu9i/vHDec0jGrKMFTEVCJxUMqr5zMuU4pHvS5LREssTxmkFkwkT&#10;JVZwK1I/FrgG72Xhh4PBqV8zEXPBCJUSnl7ZSW9u/CcJJep7kkiqUDHzIDZlfoX5Xetff36Oo1Rg&#10;nuWkDQO/IIoS5xUs2rm6wgqjjcgPXJU5EUyyRJ0QVvosSXJCzR5gN8FgbzdLwTbc7CWN6pR3MAG0&#10;ezi92C252S4Fv+O3wkYPw2+M/JKAi1/zNOrP6/t0Z9wkotQvwSZQYxC97xCljUIEHp6Gp6NwMvYQ&#10;gbnxZBqELeQkg7wcvEay67+/6OPILmuC64KpObBH7gCSrwPoLsOcGtylBuBWoDwGco+AQBUugcXL&#10;ljD6ESCllwc7jWJ7J1tAX4FRt1UckY1US8oM2nj7TSrL2tiNcOZGpKncUAD3NesLw3rlIWC98BCw&#10;fm1Zz7HS7+kU6iGqe+nKumzp6ZJt6YoZQ6VzBlkdTqeQVZdwiHVnU1R9W8CsZ+Xm3JUbf9ZmPDmb&#10;Toc6NnDnDNzVGvYXfqa5SVTPMSmYpHYtvXuzaIcI2PUxl6zI40VeFBoCKdL1ZSHQFgO4i8UiuA7b&#10;mHtmQE8ZWRLo0ZrF98CiGmgz8+TvDRbUQ8XXCniqDyU3EG6wdgOhiktmji6DvpBq1fzEgiMOw5mn&#10;QGc3zNEVR44cEL82sLb6zYp93iiW5Jo5JjYbUXsD0rEk/gcaCg41FGj8nqyhIBhMxqeGVcFkAv+W&#10;ze7EgQdnAwBVHzjt2GbZSbGfWIcXnNvHF5OLBLTUDnUmdjqxlIap4fjYUmqd2o07CbnrwbrPs34z&#10;IYGW3oV02AQ4dbcC6YpReCgkcxD9r0KyReQBl3daeyPuP3RrI9jXx2M2D6J0Bs+pSEWly/V4HI5M&#10;19mrPHsFamD+DnVlC8QVlpktZMZDa1ZUbV14L2CPNIFDp7sVlJw1a1AwMk1LT3dINV8Y9EldYTtu&#10;O6hLu24H2yZAN3qGBa6atdXfdox7nYhq1o3pZruYj9SbPKHDMD07fMeYXqv95tIfSv17w7zdl+H8&#10;DwAAAP//AwBQSwMEFAAGAAgAAAAhAMOktkbhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdJFJN02xKKeqpCLaC9DbNTpPQ7GzIbpP037s96W0e83jve/lqMq0YqHeNZQXx&#10;LAJBXFrdcKXge//+lIJwHllja5kUXMnBqri/yzHTduQvGna+EiGEXYYKau+7TEpX1mTQzWxHHH4n&#10;2xv0QfaV1D2OIdy0MomiF2mw4dBQY0ebmsrz7mIUfIw4rp/jt2F7Pm2uh/3882cbk1KPD9N6CcLT&#10;5P/McMMP6FAEpqO9sHaiDTpKwhavIElfQdwMUZrOQRzDFS8WIItc/t9Q/AIAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBqKMOUeAMAAGEOAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDDpLZG4QAAAAsBAAAPAAAAAAAAAAAAAAAAANIFAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA4AYAAAAA&#10;">
                 <v:shape id="Graphic 140" o:spid="_x0000_s1040" style="position:absolute;width:62642;height:5791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6264275,579120" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaeoO5xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaPWIjEbKRWpBwut1fuQnWZDs7Mhu2r6752D0NsM78173xTrwbfqQn1sAhuYTjJQ&#10;xFWwDdcGjt/bpyWomJAttoHJwB9FWJejhwJzG678RZdDqpWEcMzRgEupy7WOlSOPcRI6YtF+Qu8x&#10;ydrX2vZ4lXDf6lmWvWiPDUuDw47eHFW/h7M3QHa/+DzxR7t3djPd6e37vF6wMY/j4XUFKtGQ/s33&#10;650V/GfBl2dkAl3eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJp6g7nEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m6263995,l,,,578993r6263995,l6263995,xe" fillcolor="#fff1e2" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 141" o:spid="_x0000_s1041" style="position:absolute;left:1107;top:1771;width:1778;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9iRrvwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40bRHRahR3QZDFg9Zlz0MztsVmUprUdv/9RhC8zeN9zmY3mFo8qHWVZQXxLAJBnFtd&#10;caHg53qYLkE4j6yxtkwK/sjBbjsebTDVtucLPTJfiBDCLkUFpfdNKqXLSzLoZrYhDtzNtgZ9gG0h&#10;dYt9CDe1TKJoIQ1WHBpKbOirpPyedUZBdzwvzXez/4z7xelmsstvflolSn1Mhv0ahKfBv8Uv91GH&#10;+fMYns+EC+T2HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP2JGu/BAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m177355,l,,,177355r177355,l177355,xe" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 142" o:spid="_x0000_s1042" style="position:absolute;left:1107;top:1771;width:1778;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="177800,177800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTcpSywgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjSISoquIKDUXaa29D9kxCWZnw+42Sf31rlDobR7vc1abwTSiI+drywqmkwQEcWF1&#10;zaWCy9fhLQXhA7LGxjIp+CUPm/XoZYWZtj1/UncOpYgh7DNUUIXQZlL6oiKDfmJb4shdrTMYInSl&#10;1A77GG4aOUuShTRYc2yosKVdRcXt/GMUvJfpR54Xspen75vrTvf9JU/3Sr2Oh+0SRKAh/Iv/3Ecd&#10;589n8HwmXiDXDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBTcpSywgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,177355r177355,l177355,,,,,177355xe" filled="f" strokeweight=".15344mm">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Textbox 143" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;width:62642;height:5791;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHZnZYwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjW0Rja4ioiAUSmM8eByzY7KYnU2zq8Z/7xYK3ubxPme26GwtrtR641jBcJCAIC6c&#10;Nlwq2OebtzEIH5A11o5JwZ08LOa9lxmm2t04o+sulCKGsE9RQRVCk0rpi4os+oFriCN3cq3FEGFb&#10;St3iLYbbWr4nyUhaNBwbKmxoVVFx3l2sguWBs7X5/T7+ZKfM5Pkk4a/RWanXfrecggjUhaf4373V&#10;cf7nB/w9Ey+Q8wcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB2Z2WMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="6EF60D6F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
                         <w:pPr>
                           <w:spacing w:before="21"/>
                           <w:rPr>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="706E3B88" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                      <w:p w14:paraId="706E3B88" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                         <w:pPr>
                           <w:ind w:left="578"/>
                           <w:rPr>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>I</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="12"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
@@ -25540,51 +23349,51 @@
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>to</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="13"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:w w:val="90"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>the</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="12"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId23">
+                        <w:hyperlink r:id="rId22">
                           <w:r w:rsidR="008F6B45">
                             <w:rPr>
                               <w:color w:val="0078AE"/>
                               <w:w w:val="90"/>
                               <w:sz w:val="24"/>
                               <w:u w:val="single" w:color="0078AE"/>
                             </w:rPr>
                             <w:t>City</w:t>
                           </w:r>
                           <w:r w:rsidR="008F6B45">
                             <w:rPr>
                               <w:color w:val="0078AE"/>
                               <w:spacing w:val="12"/>
                               <w:sz w:val="24"/>
                               <w:u w:val="single" w:color="0078AE"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="008F6B45">
                             <w:rPr>
                               <w:color w:val="0078AE"/>
                               <w:w w:val="90"/>
                               <w:sz w:val="24"/>
                               <w:u w:val="single" w:color="0078AE"/>
                             </w:rPr>
@@ -25709,122 +23518,113 @@
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="13"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="-2"/>
                             <w:w w:val="90"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>form.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B17B296" wp14:editId="6581CE42">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>647700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1278890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6264275" cy="2688590"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="144" name="Textbox 144"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6264275" cy="2688590"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFF1E2"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="135375A2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="135375A2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:spacing w:before="57"/>
                               <w:ind w:left="170"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Declaration</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="03D49688" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="03D49688" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="113" w:line="235" w:lineRule="auto"/>
                               <w:ind w:left="170" w:right="269"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>I</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-9"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
@@ -26055,51 +23855,51 @@
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve">or </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:w w:val="90"/>
                               </w:rPr>
                               <w:t>extend a public building and acknowledge that the information and completed actions in my application</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="80"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>are true and correct.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0D9F883F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="0D9F883F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="112" w:line="328" w:lineRule="auto"/>
                               <w:ind w:left="170" w:right="172"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:w w:val="90"/>
                               </w:rPr>
                               <w:t>I</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="10"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
@@ -26569,51 +24369,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>and</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-10"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>correct.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3C3A8C23" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="3C3A8C23" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:ind w:left="170"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t>I</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-8"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-6"/>
@@ -26734,51 +24534,51 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-8"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t>details.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2D1EFDD9" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="53"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="18FD2D39" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="18FD2D39" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="5137"/>
                                 <w:tab w:val="left" w:pos="5419"/>
                                 <w:tab w:val="left" w:pos="9623"/>
                               </w:tabs>
                               <w:spacing w:line="570" w:lineRule="atLeast"/>
                               <w:ind w:left="170" w:right="238"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>Signed:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
@@ -26839,71 +24639,71 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1B17B296" id="Textbox 144" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:51pt;margin-top:100.7pt;width:493.25pt;height:211.7pt;z-index:-251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcm5cJuQEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07TRbilR0xXsUoS0&#10;AqSFD3Acu7FwMmbGbdK/Z+ztZQVviBdnxh4fn3Nmsr6bei8OBsnBUMvFbC6FGTS0btjV8sf37ZuV&#10;FBTV0CoPg6nl0ZC827x+tR5DZUrowLcGBYMMVI2hll2MoSoK0p3pFc0gmIEPLWCvIqe4K1pUI6P3&#10;vijn82UxArYBQRsi3n14PpSbjG+t0fGrtWSi8LVkbjGvmNcmrcVmraodqtA5faKh/oFFr9zAj16g&#10;HlRUYo/uL6jeaQQCG2ca+gKsddpkDaxmMf9DzVOngsla2BwKF5vo/8HqL4en8A1FnD7AxA3MIig8&#10;gv5J7E0xBqpONclTqoirk9DJYp++LEHwRfb2ePHTTFFo3lyWy5vy7a0Ums/K5Wp1+y47XlyvB6T4&#10;yUAvUlBL5IZlCurwSDERUNW5JL1G4F27dd7nBHfNvUdxUNzc7Xa7+FimfvKVF2VZwTPpRD9OzSRc&#10;W8ubVJp2GmiPbMDIM1BL+rVXaKTwnwc2OQ3MOcBz0JwDjP4e8lglMgO830ewLpO+4p4s5O5lYqdJ&#10;S+PxMs9V1/9h8xsAAP//AwBQSwMEFAAGAAgAAAAhAPq8pdPgAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0Frg0AUhO+F/oflFXopzW7EiFjXEArtoZBDTH/AU19V4r4VdzXm33dzao/DDDPf5PvV&#10;DGKhyfWWNWw3CgRxbZueWw3f54/XFITzyA0OlknDjRzsi8eHHLPGXvlES+lbEUrYZaih837MpHR1&#10;Rwbdxo7Ewfuxk0Ef5NTKZsJrKDeDjJRKpMGew0KHI713VF/K2WhY57bcnY4JxseXr6WsDma+XT61&#10;fn5aD28gPK3+Lwx3/IAORWCq7MyNE0PQKgpfvIZIbWMQ94RK0x2ISkMSxSnIIpf/TxS/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAByblwm5AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPq8pdPgAAAADAEAAA8AAAAAAAAAAAAAAAAAEwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" fillcolor="#fff1e2" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="135375A2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="135375A2" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:spacing w:before="57"/>
                         <w:ind w:left="170"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Declaration</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="03D49688" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="03D49688" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="113" w:line="235" w:lineRule="auto"/>
                         <w:ind w:left="170" w:right="269"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t>I</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-9"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
@@ -27134,51 +24934,51 @@
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve">or </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:w w:val="90"/>
                         </w:rPr>
                         <w:t>extend a public building and acknowledge that the information and completed actions in my application</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="80"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>are true and correct.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0D9F883F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="0D9F883F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="112" w:line="328" w:lineRule="auto"/>
                         <w:ind w:left="170" w:right="172"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:w w:val="90"/>
                         </w:rPr>
                         <w:t>I</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="10"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
@@ -27648,51 +25448,51 @@
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t>and</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-10"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t>correct.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3C3A8C23" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="3C3A8C23" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:ind w:left="170"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
                         <w:t>I</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-6"/>
@@ -27813,51 +25613,51 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
                         <w:t>details.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2D1EFDD9" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="53"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="18FD2D39" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="18FD2D39" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="5137"/>
                           <w:tab w:val="left" w:pos="5419"/>
                           <w:tab w:val="left" w:pos="9623"/>
                         </w:tabs>
                         <w:spacing w:line="570" w:lineRule="atLeast"/>
                         <w:ind w:left="170" w:right="238"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>Signed:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -27929,114 +25729,6488 @@
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D31AF6" w14:textId="3745852C" w:rsidR="00031B10" w:rsidRDefault="00031B10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AFAE86F" w14:textId="5A37D8C1" w:rsidR="00031B10" w:rsidRDefault="00031B10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00031B10">
+    <w:p w14:paraId="1AD52ABF" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630A5077" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C583940" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:color w:val="003E6B"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="003E6B"/>
+        </w:rPr>
+        <w:t>Appendix A – List of Buildings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780A98">
+        <w:rPr>
+          <w:color w:val="003E6B"/>
+        </w:rPr>
+        <w:t>, Structures and Amusements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F993C57" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="851" w:right="775"/>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64ACCB9E" w14:textId="62566D15" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="005F5CCF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="851" w:right="917"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide a list of all structures and amusements which will be present at your event. Please note that supporting certificates can be provided </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>at a later date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, though </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2A66" w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must be submitted before a preliminary event approval can be issued</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2A66" w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAF7018" w14:textId="77777777" w:rsidR="008D15DC" w:rsidRPr="008D15DC" w:rsidRDefault="008D15DC" w:rsidP="008D15DC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="851" w:right="917"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D15DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that the City can only provide approval for structures and amusement devices which have been listed and which can be assessed. The installation of structures and amusement devices which have not been assessed and approved by the City may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D15DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>void</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D15DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your insurance coverage and limit your ability to make a claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540C4989" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="851" w:right="775"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10107" w:type="dxa"/>
+        <w:tblInd w:w="846" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2311"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00780A98" w14:paraId="0CEC3518" w14:textId="77777777" w:rsidTr="008D15DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="766DDE23" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Structure/ Amusement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEFEEF4" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Dimensions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AF0BC9" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Quantity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="706415AD" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Sitemap Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA0911F" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Certification Provided</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="25F48952" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBDA399" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E.g. Marquee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="723A022A" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12m (L) x 6m (W)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36720071" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E87BA34" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E5 or “Main Stage”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FF3DD9" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Structural Certificate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="2F148B71" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3144E050" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E.g. Inflatable Finishers Arch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5E2884" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6m x 1.5m x 5m </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4945266C" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDFC83C" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D6 or “Finish Line”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30119F2F" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Manufacturers Cert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="0F0A538E" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42363ED3" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E.g. Climbing Wall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3614F726" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12m (H) x 4m (W) x 6m (L)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5A461E" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B40DA84" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B3 or “Fun Zone”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="320BF031" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WorkSafe Cert of Currency and </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="1A259419" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A343A91" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B78731" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCA5DAE" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D78D838" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400BA77F" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="5E9E3B55" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAF3835" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="130C1AC7" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="526C0FBF" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A4E8DB" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F85E490" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="37828BE8" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77570F9B" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FEA471" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F77C10" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315F32B4" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C28E268" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="084DB8EA" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263E167E" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F19B6B" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE421D3" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F28034" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="692D4219" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="297AAF9B" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BB97D7" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBCDABD" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B205103" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D0BD74" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3000CB0E" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="516F2C0C" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AF86C7" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D26659" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAD26F1" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BBD7BF" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3650B652" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="7250147B" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F9B468" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768AD0C5" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46781159" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="073E5FDF" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF0ADFF" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="0F46C7F8" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="052EB4D7" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDC3CD9" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B173921" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F7A132" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEFDEE4" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="10B9A527" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29722161" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A774721" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF07C00" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D202FC" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C96877" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="47C8B133" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8B2E46" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="157AFA04" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D622FA" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17089B27" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4034E1D6" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="5475A661" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C191F80" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADA177D" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC3F3C5" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076BB2D9" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B8DFFC" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="4E026CDD" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C655C1" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD47E0B" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF436EE" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EC0527" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438E87F4" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="65927423" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4D419F" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDB2608" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4F06BA" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C1F74C" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0938DD67" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="04024C39" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E58F263" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25579D54" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3B5F6E" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C8D67A" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D8E628" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780A98" w14:paraId="3C1C3B2F" w14:textId="77777777" w:rsidTr="00780A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="740948E6" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="233EA740" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A31A4B" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D347321" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7031A88E" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F26242" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C03BC1B" w14:textId="77777777" w:rsidR="00780A98" w:rsidRPr="00F87812" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="851" w:right="775"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please list all structures and amusements which will be present at the event, (excluding marquees with a floor area less than 18m2). Large structures and marquees (greater than 18m2) will require </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>hirers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>liability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>insurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>certificate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>structural</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>engineer’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certificate. Amusement devices or rides (bouncy castles, climbing walls, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) will require </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the hirers public liability insurance certificate, annual inspection certificate, and a copy of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>WorkSafe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>plant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>registration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Class</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>certification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>competent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87812">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>person).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51981D64" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="851" w:right="775"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BFF0BF" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="00780A98">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="851" w:right="775"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522FD74B" w14:textId="4F92C2D7" w:rsidR="00780A98" w:rsidRPr="00780A98" w:rsidRDefault="00780A98" w:rsidP="00D95965">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="003E6B"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="003E6B"/>
+        </w:rPr>
+        <w:t>Appendix B – List of Food Vendors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F86E00" w14:textId="2A3C94E7" w:rsidR="00780A98" w:rsidRPr="005F5CCF" w:rsidRDefault="00780A98" w:rsidP="00D95965">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="426" w:right="917"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide a list of all food vendors which will be </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2A66" w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trading at your event</w:t>
+      </w:r>
+      <w:r w:rsidR="00806FB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please note that supporting certificates can be provided </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>at a later date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2A66" w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>though they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be submitted before a preliminary event approval can be issued</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2A66" w:rsidRPr="005F5CCF">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBC63B7" w14:textId="563C1CF4" w:rsidR="00806FB8" w:rsidRPr="003C1E83" w:rsidRDefault="003D2A66" w:rsidP="00D95965">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="426" w:right="917"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1E83">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note </w:t>
+      </w:r>
+      <w:r w:rsidR="00806FB8" w:rsidRPr="003C1E83">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that a flat fee of $30 applies for each commercial operator. Community fund raising or charitable operators are exempt from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1E83">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">food </w:t>
+      </w:r>
+      <w:r w:rsidR="00806FB8" w:rsidRPr="003C1E83">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1E83">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00806FB8" w:rsidRPr="003C1E83">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fees. Each food vendor must provide a copy of their food registration certificate, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1E83" w:rsidRPr="003C1E83">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>certificate of currency for public liability insurance and a diagram of their food premise layout.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A0D982" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="003C1E83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="148"/>
+        <w:ind w:left="142" w:right="775"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11056" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1559"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="588DD82A" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C50C18" w14:textId="6AE4BFFD" w:rsidR="00C32AF4" w:rsidRPr="00780A98" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AE1783" w14:textId="3DA2644A" w:rsidR="00C32AF4" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Food Vendor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B14DA2" w14:textId="75DBF043" w:rsidR="00C32AF4" w:rsidRPr="00780A98" w:rsidRDefault="0004503E" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Proprietor Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E817BBE" w14:textId="056CE703" w:rsidR="00C32AF4" w:rsidRPr="00780A98" w:rsidRDefault="0004503E" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Contact Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="345AC90F" w14:textId="4581BB23" w:rsidR="00C32AF4" w:rsidRPr="00780A98" w:rsidRDefault="0004503E" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Contact email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0187F9FC" w14:textId="01936F65" w:rsidR="00C32AF4" w:rsidRPr="00780A98" w:rsidRDefault="00806FB8" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Supporting Documents</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32AF4" w:rsidRPr="00780A98">
+              <w:rPr>
+                <w:color w:val="003E6B"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="1637C35C" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AAB620" w14:textId="63EF3D83" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F115FB" w14:textId="19EE39DC" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E.g. Janets Coffee Van</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="427E437A" w14:textId="48A0A507" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="0004503E" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B630E9" w14:textId="449B0580" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="0004503E" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0400 123 456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451C5862" w14:textId="5209326B" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="0004503E" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Carls_coffee@example.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE88B61" w14:textId="19E01899" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="75B636D5" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744E5FF5" w14:textId="229710F2" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C704B88" w14:textId="5827CA6D" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3080C6" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A32D48D" w14:textId="00EF6CE0" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="638DD3A2" w14:textId="607F2ECA" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="313913B8" w14:textId="1989D7C8" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="28F6403D" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A628409" w14:textId="61066CF9" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F925852" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6A4BC3" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3136529D" w14:textId="6BC91CFF" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A067A9F" w14:textId="5B10DE8B" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0FA33E" w14:textId="52FCDF11" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="3AA3A032" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0B3F47" w14:textId="6E516368" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AFACA9" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E095C3B" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4796BEE9" w14:textId="11E94BB0" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59042952" w14:textId="0C0C1BE4" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A27F9B7" w14:textId="759B11BB" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="0C481B37" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32457947" w14:textId="443D4AE2" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E50DC3E" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1CB3C6" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EA696C" w14:textId="08240D3E" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF65AAE" w14:textId="7D26DC9D" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A1FBDD" w14:textId="0FB20855" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="606581CF" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4548BCDC" w14:textId="727F3674" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E7691C" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA77293" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6877E117" w14:textId="6A29B23B" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E6EDEF" w14:textId="79DB2DC5" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79201F81" w14:textId="750188B8" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="73DB49D8" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3131DC69" w14:textId="133838AA" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C34F4AD" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126288D6" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F178E7" w14:textId="1EE355E2" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4059226E" w14:textId="5A031961" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72424844" w14:textId="7442C3A9" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="3925B50A" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EACC819" w14:textId="06DB5568" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690CF1FC" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D4A09B" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C052560" w14:textId="69282307" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="017B9DAA" w14:textId="21B80784" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42AB1A88" w14:textId="368AAF80" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="16B983AB" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769F0E1B" w14:textId="636BE929" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5561EF" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE7421E" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7530A415" w14:textId="4F2224B6" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="350091CC" w14:textId="5C77A638" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="081B347E" w14:textId="7E5C4644" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="68F834F7" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FCEBF2" w14:textId="5A02B599" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C495C8" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="367F66A6" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4043FA" w14:textId="21E0573C" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F52E240" w14:textId="6613AF7D" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15228941" w14:textId="71E5FE1F" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="4FBEBE2D" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1514C3F8" w14:textId="7F6CD1A0" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CF02CF" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0222B75A" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7072AC" w14:textId="5091BD94" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABA67C2" w14:textId="687C8112" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8300B4" w14:textId="49BE75CF" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="28F5AD9B" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63929472" w14:textId="4461AA48" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBCE420" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED9DFBD" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5E317A" w14:textId="08E0B058" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DBF177" w14:textId="73EBEFDF" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FF65EA" w14:textId="4C2B43FC" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="05417F58" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7411E6DA" w14:textId="17D8060B" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD747E0" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1492ADC7" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0B8F84" w14:textId="77690FDE" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201763DF" w14:textId="619CEBB6" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EA3D61" w14:textId="3ACB30AE" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="6BA65BF0" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBF02EC" w14:textId="3F7EFFAA" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20770DFC" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6E868D" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2A8613" w14:textId="5A21595F" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2899D922" w14:textId="428D9218" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1398E56E" w14:textId="3C5F21A0" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="488EEC6F" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6822021E" w14:textId="057AE758" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F8EFFC" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C66EDA" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC57443" w14:textId="472C9E6C" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75240FE3" w14:textId="16665B33" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFC2E74" w14:textId="312BB74F" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="0DCC0E55" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E11456D" w14:textId="305E24C6" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454C3350" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FC8C1E" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="724C6061" w14:textId="78975DF6" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD6FCA5" w14:textId="050A2C26" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4970F74D" w14:textId="03826E88" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="5A05E894" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684E7FAF" w14:textId="1EA839F3" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A51BA24" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E08DBD8" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="490A1FDE" w14:textId="30984E84" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57105B18" w14:textId="771A5A61" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1373BC27" w14:textId="7BA72A58" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="62A5CA44" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB84963" w14:textId="13A0EEF5" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E19C6AE" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74ACB10A" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D94DB4" w14:textId="14E6C8A9" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="342826F8" w14:textId="24755F64" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608ED59D" w14:textId="29837B91" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="0DFFE85E" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4D7191" w14:textId="1EF6484E" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="314464FC" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDF7BDE" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A50055E" w14:textId="2010CEEF" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FA6B2C" w14:textId="3C86CC15" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2E36FA" w14:textId="036BC1E7" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="42B899C6" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8225EE" w14:textId="6C4BFBB7" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D15DC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46030F47" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D899B59" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6665B058" w14:textId="7B9FD3B4" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7D01E1" w14:textId="0AEAA26C" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E00F53" w14:textId="3CEE4FED" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="69491474" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF02ABB" w14:textId="02CD60DC" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B61C0C3" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649DC7BD" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6FD5D1" w14:textId="63198204" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="104EE54B" w14:textId="662B1920" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54129E20" w14:textId="5FBDD2DA" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="78D83583" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCD8E07" w14:textId="37690062" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CE8CA4" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9EFF2B" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6465C966" w14:textId="14049A45" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF65136" w14:textId="436A69B3" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43965218" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="26FE4E15" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E27ED6C" w14:textId="0E3684A3" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCC048C" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3070EF2F" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13447C89" w14:textId="61AFCDA4" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D77787" w14:textId="2FEC31EF" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A115BE0" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="069B32DE" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A229285" w14:textId="5CB45258" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5BFA3E" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F99DB18" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA5E63F" w14:textId="7794B969" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="229BF504" w14:textId="456A5E06" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="541361C9" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="64019CB0" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9E9F20" w14:textId="6C5FB7FA" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="694B6218" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9DA6F8" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50761579" w14:textId="6C76FB90" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFF19E6" w14:textId="237EBF1A" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5491449A" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="3B5175EB" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="041C045C" w14:textId="4182E234" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DFE150" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C1AAE9" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1253A1E4" w14:textId="5A1B420C" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D39420" w14:textId="5D22924E" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E67635" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C32AF4" w14:paraId="28AF2218" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF414FE" w14:textId="31307703" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D607BF" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71832247" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C1CF33" w14:textId="3AC6A3B5" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF4226C" w14:textId="2D765C5B" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D962C6" w14:textId="77777777" w:rsidR="00C32AF4" w:rsidRPr="008D15DC" w:rsidRDefault="00C32AF4" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D95965" w14:paraId="58CFD408" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C83632E" w14:textId="4BEE0468" w:rsidR="00D95965" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6780C043" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515CC166" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7457F1" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="005EBC5B" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6C8FA7" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D95965" w14:paraId="436D4D53" w14:textId="77777777" w:rsidTr="003C1E83">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353F7D30" w14:textId="024BFF78" w:rsidR="00D95965" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB27300" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF2BBA9" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A163B7B" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F4A58B" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="717F8063" w14:textId="77777777" w:rsidR="00D95965" w:rsidRPr="008D15DC" w:rsidRDefault="00D95965" w:rsidP="00BC2883">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="77"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="16122C07" w14:textId="77777777" w:rsidR="00780A98" w:rsidRDefault="00780A98" w:rsidP="00D95965">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:right="775"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00780A98">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="720" w:right="120" w:bottom="1100" w:left="100" w:header="0" w:footer="911" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53386ABB" w14:textId="77777777" w:rsidR="00883BE9" w:rsidRDefault="00883BE9">
+    <w:p w14:paraId="72679DDD" w14:textId="77777777" w:rsidR="00242525" w:rsidRDefault="00242525">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CDEA3C9" w14:textId="77777777" w:rsidR="00883BE9" w:rsidRDefault="00883BE9">
+    <w:p w14:paraId="4516E082" w14:textId="77777777" w:rsidR="00242525" w:rsidRDefault="00242525">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="696A443F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+  <w:p w14:paraId="696A443F" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="000B4B08">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0009823A" wp14:editId="07D5AC56">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-25400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9929146</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7611109" cy="788670"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -28733,51 +32907,51 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="50800">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="3FF05728" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2pt;margin-top:781.8pt;width:599.3pt;height:62.1pt;z-index:-251660288;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="76111,7886" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWDoDrMAsAAB8vAAAOAAAAZHJzL2Uyb0RvYy54bWzsmllvG8kRx98D5DsQfI/Vd08LlhfOem0E&#10;WGwWWAd5HlPUgVAcZkhb8rfPry9dtrodx9kAgfUgDcX/1FRV113z/Iebq83iw3reX07bk6V8JpaL&#10;9XY1nV5uz0+Wf3v7+k/DcrE/jNvTcTNt1yfLj+v98ocXf/zD8+vd8VpNF9PmdD0vILLdH1/vTpYX&#10;h8Pu+Ohov7pYX437Z9NuveXLs2m+Gg98nM+PTufxGupXmyMlhDu6nubT3Tyt1vs9/32Vv1y+SPTP&#10;ztarw1/Pzvbrw2JzsoS3Q/o9p9/v4u+jF8/H4/N53F1crgob41dwcTVebnnoLalX42FcvJ8vPyF1&#10;dbmap/10dni2mq6OprOzy9U6yYA0UjyS5s08vd8lWc6Pr893t2pCtY/09NVkV798eDPvftv9Omfu&#10;ufx5Wv1jj16Ornfnx/e/j5/P78A3Z/NVvAkhFjdJox9vNbq+OSxW/NM7KaUIy8WK7/wwOF9Uvrrg&#10;XD65bXXxU/vGo/E4PzYxd8vM9Q7r2d8paP+fKei3i3G3TnrfRwX8Oi8uT0+WarnYjlfY8JtiLipa&#10;T3w0mKjB8mlflPlIP85rHdAEipBeKZ9NryrKKauUxEKjoqTKarqVdjxevd8f3qynpPDxw8/7Qzbc&#10;03o1XtSr1c22Xs6YfzT8TTL8w3KB4c/LBYb/Lj99Nx7iffEU4+Xi+mRZGYn/u5o+rN9O6dvDo7OC&#10;tbtvN9v7qEgBz0ySptMGmxFcxMdgWvkiPZrr+8JttokLbUXyp/20uTx9fbnZRC728/m7Hzfz4sMY&#10;vTn9RDmg8AC2m/eHV+P+IuPSVwW22Saz3h/nM4pn9246/cgBX3OmJ8v9P9+P83q52PxliwnFeFEv&#10;5nrxrl7Mh82PU4oqSUE88+3N38d5t4iPP1keONlfpmpJ43E9tCj6LTbeuZ1evj9MZ5fxRLHqylH5&#10;gFVnG/uvm7d+bN46Ku2LzVtZI1BYsl6lhM0GVs3bBuWMtdm8nRFeJgDKqF5y3waqrgin397Ab1m5&#10;wNgzJ/EY7qx5l2xdWRnIXchTbfgO8dDes9QVVb+rfzO1jOFxDrvOJlsB9W8GRu7kYNKDvwCujZbB&#10;yQRXPliXYhJqrVTr3yKU00K7GoR8IDK3mFFCBemzJ0uCEgppwaVVgxwyM84Hadpo4b0aMnHtpJZN&#10;tPPOhExaWmdS9HxSTK0sukhKMTGQtJj+9Jyrylabab/Ot3aj1oP48yhM6Z/cnwsL92DJ1b+HoU+y&#10;LKb/MMsmK/qKMJQDEuc3HtcoRDFi3VCikNd++B+m2coKUahw8rko9DC2PBWBnFXB5xhgKTFa5s5j&#10;tc1Y4zuuIZ01MmO9yAXLky6npDU+Y4NRbR6Us1ZnrJTBpjzzJGEtrS3CSdOTTjvrinTSa+eaqjDS&#10;+iIegc6244+BbpFPEV7aYdZKO+gc2ZTTt0ZWA0v9WyK+s0Mo4OBEmw0nLUE+HbVWwbQjrHOQqwE2&#10;1p4tw/DSiRLqgXbyiHcE7EzZaKfbbAzSkaNyNPZGtlU3OMrHDLYSCZs8B+kwj0TZknvagT44jqKA&#10;g3btDCJRHKkjkXbaUrm0dCeFIzsVtB9M+wzpiHCAjKYRUG0ZAaPsgqZ9anuLVMCLlAMZu+0BUgHm&#10;9GKVM1j8ti2llmT1jA7C9YoB3G+wBW1tx1SlkS4WDKl+FML4TqVhnAu+wq3p8WIliitwDqunRIue&#10;i6DESyqZtl6cpJylfE61L+Q7akTnSla46zkEtL3yBa4pDTvM+NhnVjiH21HkQJwMBU7c1m0fkjTw&#10;popqBkv51vQLqke8OGvGUqp23Chgur7ACV0dOAMT73SF20BibzGjBDVkKHAvg2ofk5LSe+J8OlXv&#10;Qzf/OY/DZfgQI2ibGSWpPgo8CKnax6QUnkeFnJgJCN2OAkpLH0q1HFNbx5uUdoMg/0XqSgwDSmoq&#10;0lDkywKn5ncdZozDyAqc8BTaJkYiHuA/M0M/wZ1NZijoFCQT79r43Hg+WU3E5ip2BAmO6/WYIYaZ&#10;OJWJmjEYQcfEPP5Juk9wa5zonKonQuJxCU5C1R04zZWtoqJTYkhTM4MbyEqZujfRfJrwICmHCxy1&#10;94wguAF3ytSZ6xFDWtS1kAPnlOFUMESoNtwN2GGCa8GhtW1GSzmEIqoWFC/tlEoeC4KziXrn2nVM&#10;TCtJuitwRQ3Rdg+tyGT4c6KuBWfQFpUGHt0U+BAHZ03N0L4rgnqibshrHbiRxPRca2sL8x29Gw6S&#10;0ihRp9Kkpmkyw4zEEBgTPLlKB+6CGQqcSrAzfWAoEGgqMvVBarqAJjOUBJSwBY4td3gnBVBZZTg3&#10;djKfxti9KlWs0JrY3WRmkMGX4QaCMujowCmnTKEuB9ETNciASSbeDX0ujUmTmeDIRwWumbm04UYw&#10;viXSxVM1fOi1UcLjTBVO+dHWDEFX0Mhl6taKoW2RNKCwU+A4dkczhtEj7WWmjtSdGRTGKzTRIonq&#10;KZw6vGsldBnOGSI9Iaeld0PrZyh8E/VA6mtHAmMQVFR4sJTxTeox2UEyUrexHG/Hd8NQPgbGBJew&#10;1uHdemJeLgwtxUqniTVOCW8qPMjOZMFQYA9U4YkZmnbZYcZTllBmJLjRQ08zcBsokRKc+pMeuKnI&#10;QYkw5FrMWnqWjhEMXgowiTq9e88IOHgpCtxr2UnyGDgdX4EPgoFxk3crlKSFzMyQkDu5yTJ4V1XU&#10;GIvbFhl1p2k4oqgON+wkSrKRNAwwMpw01bbIuPAyZXbt6OQ7kcAquixVqCsd++3WqVrStq3DaC16&#10;3sRACv8s1An2nQobIyEw5dLNGeMYhjSZMXRxrsAt85CO3pETo8yKxCJpo5vUmWMNTD+S3pnZdaYV&#10;LAlI2wXuqbU7iiSis2rL1OmFO9MeGjjCWC7dKG97KwamavhHgbP76LiHHTAaQlcSNQTOuK0Zeiyl&#10;M5xoGUdnTUXSFKqyo8VRepGAuaTSRVSqiTg+a1HHg3CJXLp5xQSonYapZWg5CpwikbzTpE67bEpH&#10;yUDZPBKVjqi7xMirV1Iypx2H0fe2FY92r4Q98bIm7gew77vX9isddSFcFhrl1QIKlodLj+SSX7z0&#10;YKvH8rVWDlhWqjbv9h7EfDI+LhxfLmCUoJlsZlv63bevt6yw9yicfG7vkWAl6NTe76ntR5y+xvFM&#10;jAlUZ/RSLT+h59ZlCkRN3OlyqciYBCfKhHuHr7dI5xiJVHEb0wLel+7fhFdl1B3Ct1lSeju8evmq&#10;8HzPn78vKT/vr/RSD/01Rf4v91cq8VgDJItlppszwT1/pVOnKs7+ytiUfUE5m9/fXysr+Gvh5HP+&#10;mk2fGBNuR/FPuWucTJYGTRC42gk8TuhKYNNMVTp1EzNVpj9Zrbx51pnb8w5WhKRDcBKNN32WXYqq&#10;EynqPXqdloezIoTfesC2MzckXZvKNzuWXifHvLZ0xMzGemNAagKqw8SJonHqcBILz7IoYekgOn0Z&#10;PWIoiyxFmdqJerSIlBaZE3rdTjccY3MdR2rmEY8DXw2AeYmKiPFI4lnGsr/TrTKkMKULIsAPnQKY&#10;/SU7yUSbESliNk9+iIvizIn0KSu37IQBBUVvpk192NmFB94IKuMHOifXmZ+RuZht5LzIcJn+vMl4&#10;XFyxhcu8MBvrLMTZALCLzsfJrT2HIIbxvk+GM4ruCMqMKFTLohrtdIZU6ugxC8owt9OLSWayugyg&#10;vmAnxdsStsxb0U5naUT7ywqreBsTurbRMgbDZ4plsZ1uhxRmKrevpBndGVLQKfO6Vlb3Qya+bSPw&#10;Ov0Uu7pXOOSXHP+vXsJMbxzzFnZ637S8MR5f877/Ob20efde+4t/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEA9ntIeOMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW+CQBCF7036HzbTpDddqEopZTHG&#10;tD0Zk2oT422FEYjsLGFXwH/f8dTe3sy8vPleuhxNI3rsXG1JQTgNQCDltqipVPCz/5zEIJzXVOjG&#10;Eiq4oYNl9viQ6qSwA31jv/Ol4BByiVZQed8mUrq8QqPd1LZIfDvbzmjPY1fKotMDh5tGvgRBJI2u&#10;iT9UusV1hflldzUKvgY9rGbhR7+5nNe3436xPWxCVOr5aVy9g/A4+j8z3PEZHTJmOtkrFU40CiZz&#10;ruJ5v4hmEYi7I3ybszqxiuLXGGSWyv8tsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Vg6A6zALAAAfLwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA9ntIeOMAAAANAQAADwAAAAAAAAAAAAAAAACKDQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAJoOAAAAAA==&#10;">
+            <v:group w14:anchorId="0D5A4E9A" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2pt;margin-top:781.8pt;width:599.3pt;height:62.1pt;z-index:-251660288;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="76111,7886" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWDoDrMAsAAB8vAAAOAAAAZHJzL2Uyb0RvYy54bWzsmllvG8kRx98D5DsQfI/Vd08LlhfOem0E&#10;WGwWWAd5HlPUgVAcZkhb8rfPry9dtrodx9kAgfUgDcX/1FRV113z/Iebq83iw3reX07bk6V8JpaL&#10;9XY1nV5uz0+Wf3v7+k/DcrE/jNvTcTNt1yfLj+v98ocXf/zD8+vd8VpNF9PmdD0vILLdH1/vTpYX&#10;h8Pu+Ohov7pYX437Z9NuveXLs2m+Gg98nM+PTufxGupXmyMlhDu6nubT3Tyt1vs9/32Vv1y+SPTP&#10;ztarw1/Pzvbrw2JzsoS3Q/o9p9/v4u+jF8/H4/N53F1crgob41dwcTVebnnoLalX42FcvJ8vPyF1&#10;dbmap/10dni2mq6OprOzy9U6yYA0UjyS5s08vd8lWc6Pr893t2pCtY/09NVkV798eDPvftv9Omfu&#10;ufx5Wv1jj16Ornfnx/e/j5/P78A3Z/NVvAkhFjdJox9vNbq+OSxW/NM7KaUIy8WK7/wwOF9Uvrrg&#10;XD65bXXxU/vGo/E4PzYxd8vM9Q7r2d8paP+fKei3i3G3TnrfRwX8Oi8uT0+WarnYjlfY8JtiLipa&#10;T3w0mKjB8mlflPlIP85rHdAEipBeKZ9NryrKKauUxEKjoqTKarqVdjxevd8f3qynpPDxw8/7Qzbc&#10;03o1XtSr1c22Xs6YfzT8TTL8w3KB4c/LBYb/Lj99Nx7iffEU4+Xi+mRZGYn/u5o+rN9O6dvDo7OC&#10;tbtvN9v7qEgBz0ySptMGmxFcxMdgWvkiPZrr+8JttokLbUXyp/20uTx9fbnZRC728/m7Hzfz4sMY&#10;vTn9RDmg8AC2m/eHV+P+IuPSVwW22Saz3h/nM4pn9246/cgBX3OmJ8v9P9+P83q52PxliwnFeFEv&#10;5nrxrl7Mh82PU4oqSUE88+3N38d5t4iPP1keONlfpmpJ43E9tCj6LTbeuZ1evj9MZ5fxRLHqylH5&#10;gFVnG/uvm7d+bN46Ku2LzVtZI1BYsl6lhM0GVs3bBuWMtdm8nRFeJgDKqF5y3waqrgin397Ab1m5&#10;wNgzJ/EY7qx5l2xdWRnIXchTbfgO8dDes9QVVb+rfzO1jOFxDrvOJlsB9W8GRu7kYNKDvwCujZbB&#10;yQRXPliXYhJqrVTr3yKU00K7GoR8IDK3mFFCBemzJ0uCEgppwaVVgxwyM84Hadpo4b0aMnHtpJZN&#10;tPPOhExaWmdS9HxSTK0sukhKMTGQtJj+9Jyrylabab/Ot3aj1oP48yhM6Z/cnwsL92DJ1b+HoU+y&#10;LKb/MMsmK/qKMJQDEuc3HtcoRDFi3VCikNd++B+m2coKUahw8rko9DC2PBWBnFXB5xhgKTFa5s5j&#10;tc1Y4zuuIZ01MmO9yAXLky6npDU+Y4NRbR6Us1ZnrJTBpjzzJGEtrS3CSdOTTjvrinTSa+eaqjDS&#10;+iIegc6244+BbpFPEV7aYdZKO+gc2ZTTt0ZWA0v9WyK+s0Mo4OBEmw0nLUE+HbVWwbQjrHOQqwE2&#10;1p4tw/DSiRLqgXbyiHcE7EzZaKfbbAzSkaNyNPZGtlU3OMrHDLYSCZs8B+kwj0TZknvagT44jqKA&#10;g3btDCJRHKkjkXbaUrm0dCeFIzsVtB9M+wzpiHCAjKYRUG0ZAaPsgqZ9anuLVMCLlAMZu+0BUgHm&#10;9GKVM1j8ti2llmT1jA7C9YoB3G+wBW1tx1SlkS4WDKl+FML4TqVhnAu+wq3p8WIliitwDqunRIue&#10;i6DESyqZtl6cpJylfE61L+Q7akTnSla46zkEtL3yBa4pDTvM+NhnVjiH21HkQJwMBU7c1m0fkjTw&#10;popqBkv51vQLqke8OGvGUqp23Chgur7ACV0dOAMT73SF20BibzGjBDVkKHAvg2ofk5LSe+J8OlXv&#10;Qzf/OY/DZfgQI2ibGSWpPgo8CKnax6QUnkeFnJgJCN2OAkpLH0q1HFNbx5uUdoMg/0XqSgwDSmoq&#10;0lDkywKn5ncdZozDyAqc8BTaJkYiHuA/M0M/wZ1NZijoFCQT79r43Hg+WU3E5ip2BAmO6/WYIYaZ&#10;OJWJmjEYQcfEPP5Juk9wa5zonKonQuJxCU5C1R04zZWtoqJTYkhTM4MbyEqZujfRfJrwICmHCxy1&#10;94wguAF3ytSZ6xFDWtS1kAPnlOFUMESoNtwN2GGCa8GhtW1GSzmEIqoWFC/tlEoeC4KziXrn2nVM&#10;TCtJuitwRQ3Rdg+tyGT4c6KuBWfQFpUGHt0U+BAHZ03N0L4rgnqibshrHbiRxPRca2sL8x29Gw6S&#10;0ihRp9Kkpmkyw4zEEBgTPLlKB+6CGQqcSrAzfWAoEGgqMvVBarqAJjOUBJSwBY4td3gnBVBZZTg3&#10;djKfxti9KlWs0JrY3WRmkMGX4QaCMujowCmnTKEuB9ETNciASSbeDX0ujUmTmeDIRwWumbm04UYw&#10;viXSxVM1fOi1UcLjTBVO+dHWDEFX0Mhl6taKoW2RNKCwU+A4dkczhtEj7WWmjtSdGRTGKzTRIonq&#10;KZw6vGsldBnOGSI9Iaeld0PrZyh8E/VA6mtHAmMQVFR4sJTxTeox2UEyUrexHG/Hd8NQPgbGBJew&#10;1uHdemJeLgwtxUqniTVOCW8qPMjOZMFQYA9U4YkZmnbZYcZTllBmJLjRQ08zcBsokRKc+pMeuKnI&#10;QYkw5FrMWnqWjhEMXgowiTq9e88IOHgpCtxr2UnyGDgdX4EPgoFxk3crlKSFzMyQkDu5yTJ4V1XU&#10;GIvbFhl1p2k4oqgON+wkSrKRNAwwMpw01bbIuPAyZXbt6OQ7kcAquixVqCsd++3WqVrStq3DaC16&#10;3sRACv8s1An2nQobIyEw5dLNGeMYhjSZMXRxrsAt85CO3pETo8yKxCJpo5vUmWMNTD+S3pnZdaYV&#10;LAlI2wXuqbU7iiSis2rL1OmFO9MeGjjCWC7dKG97KwamavhHgbP76LiHHTAaQlcSNQTOuK0Zeiyl&#10;M5xoGUdnTUXSFKqyo8VRepGAuaTSRVSqiTg+a1HHg3CJXLp5xQSonYapZWg5CpwikbzTpE67bEpH&#10;yUDZPBKVjqi7xMirV1Iypx2H0fe2FY92r4Q98bIm7gew77vX9isddSFcFhrl1QIKlodLj+SSX7z0&#10;YKvH8rVWDlhWqjbv9h7EfDI+LhxfLmCUoJlsZlv63bevt6yw9yicfG7vkWAl6NTe76ntR5y+xvFM&#10;jAlUZ/RSLT+h59ZlCkRN3OlyqciYBCfKhHuHr7dI5xiJVHEb0wLel+7fhFdl1B3Ct1lSeju8evmq&#10;8HzPn78vKT/vr/RSD/01Rf4v91cq8VgDJItlppszwT1/pVOnKs7+ytiUfUE5m9/fXysr+Gvh5HP+&#10;mk2fGBNuR/FPuWucTJYGTRC42gk8TuhKYNNMVTp1EzNVpj9Zrbx51pnb8w5WhKRDcBKNN32WXYqq&#10;EynqPXqdloezIoTfesC2MzckXZvKNzuWXifHvLZ0xMzGemNAagKqw8SJonHqcBILz7IoYekgOn0Z&#10;PWIoiyxFmdqJerSIlBaZE3rdTjccY3MdR2rmEY8DXw2AeYmKiPFI4lnGsr/TrTKkMKULIsAPnQKY&#10;/SU7yUSbESliNk9+iIvizIn0KSu37IQBBUVvpk192NmFB94IKuMHOifXmZ+RuZht5LzIcJn+vMl4&#10;XFyxhcu8MBvrLMTZALCLzsfJrT2HIIbxvk+GM4ruCMqMKFTLohrtdIZU6ugxC8owt9OLSWayugyg&#10;vmAnxdsStsxb0U5naUT7ywqreBsTurbRMgbDZ4plsZ1uhxRmKrevpBndGVLQKfO6Vlb3Qya+bSPw&#10;Ov0Uu7pXOOSXHP+vXsJMbxzzFnZ637S8MR5f877/Ob20efde+4t/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEA9ntIeOMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW+CQBCF7036HzbTpDddqEopZTHG&#10;tD0Zk2oT422FEYjsLGFXwH/f8dTe3sy8vPleuhxNI3rsXG1JQTgNQCDltqipVPCz/5zEIJzXVOjG&#10;Eiq4oYNl9viQ6qSwA31jv/Ol4BByiVZQed8mUrq8QqPd1LZIfDvbzmjPY1fKotMDh5tGvgRBJI2u&#10;iT9UusV1hflldzUKvgY9rGbhR7+5nNe3436xPWxCVOr5aVy9g/A4+j8z3PEZHTJmOtkrFU40CiZz&#10;ruJ5v4hmEYi7I3ybszqxiuLXGGSWyv8tsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Vg6A6zALAAAfLwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA9ntIeOMAAAANAQAADwAAAAAAAAAAAAAAAACKDQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAJoOAAAAAA==&#10;">
               <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;left:6733;top:172;width:62523;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6252210,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2HlEBxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJujewUh8a1HEKg0EMuzg/pcbE2tqm1Mpaa2H76KFDocZiZb5hsPZhWXKl3jWUF8TwC&#10;QVxa3XCl4Hj4fH0H4TyyxtYyKRjJwTp/fsow1fbGBV33vhIBwi5FBbX3XSqlK2sy6Oa2Iw7exfYG&#10;fZB9JXWPtwA3rVxE0VIabDgs1NjRtqbyZ/9rFDSX8e30HSe7qT1PRRcnq9NwXik1exk2HyA8Df4/&#10;/Nf+0goW8LgSboDM7wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2HlEBxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l6252006,e" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
               </v:shape>
               <v:shape id="Graphic 3" o:spid="_x0000_s1028" style="position:absolute;left:254;top:1222;width:59264;height:6407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5926455,640715" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/OOsawwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heQVvummFRtJsQg0WxEOhau+P7GuSNvs2ZNck+uu7hYLHYWa+YdJ8Mq0YqHeNZQWPqwgE&#10;cWl1w5WC8+ltuQHhPLLG1jIpuJKDPJvPUky0HfmDhqOvRICwS1BB7X2XSOnKmgy6le2Ig/dle4M+&#10;yL6SuscxwE0rn6LoWRpsOCzU2FFRU/lzvBgFLHff8aU63N7LcRubCdtNsftUavEwvb6A8DT5e/i/&#10;vdcK1vB3JdwAmf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfzjrGsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m25198,l,,,640650r5926184,l3431961,279562,2630369,177909,2029176,112798,1528181,67914,1077286,36131,676491,15647,325795,4350,25198,xe" fillcolor="#003e6b" stroked="f">
                 <v:path arrowok="t"/>
               </v:shape>
               <v:shape id="Graphic 4" o:spid="_x0000_s1029" style="position:absolute;left:254;top:254;width:61156;height:7378;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6115685,737870" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWlZtTxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91Y3SiEbXIIIiUoqNLejtkX0modm3Ibsm6b/vFgo9DjPzDbNKB1OLjlpXWVYwGUcg&#10;iHOrKy4UfJx3z3MQziNrrC2Tgm9ykK4fH1aYaNvzO3WZL0SAsEtQQel9k0jp8pIMurFtiIN3s61B&#10;H2RbSN1iH+CmltMomkmDFYeFEhvalpR/ZXej4DCj0+ltOokXx+t1v4i5vrwOn0o9jYbNEoSnwf+H&#10;/9oHreAFfq+EGyDXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBWlZtTxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l65297,2599r50060,2151l165417,7027r50060,2402l265537,11953r50060,2646l365657,17366r50060,2885l465777,23252r50059,3118l565896,29601r50060,3343l666016,36399r50060,3563l766136,43634r50060,3778l866256,51294r50059,3986l966375,59367r50060,4188l1066495,67841r50060,4383l1166615,76703r50060,4573l1266734,85942r50060,4756l1366854,95544r50060,4934l1466974,105498r50060,5105l1567094,115791r50059,5271l1667213,126412r50060,5429l1767333,137348r50060,5582l1867453,148586r50059,5729l1967572,160115r50060,5870l2067692,171922r50060,6005l2167812,183996r50060,6132l2267931,196323r50060,6255l2368051,208892r50060,6371l2468171,221690r50060,6481l2568290,234705r50060,6585l2668410,247925r50060,6683l2768530,261338r50060,6775l2868649,274931r50060,6861l2968769,288693r50060,6940l3068889,302610r50060,7014l3169008,316671r50060,7081l3269128,330864r50060,7142l3369248,345176r50059,7197l3469367,359595r50060,7246l3569487,374109r50060,7288l3669607,388705r50059,7325l3769726,403372r50060,7356l3869846,418097r50060,7380l3969966,432867r50059,7399l4070085,447672r50060,7411l4170205,462497r50060,7417l4270324,477332r50060,7417l4370444,492164r50060,7411l4470564,506981r50060,7398l4570683,521770r50060,7380l4670803,536519r50060,7356l4770923,551216r50059,7326l4871042,565849r50060,7289l4971162,580406r50060,7246l5071282,594874r50059,7197l5171401,609241r50060,7142l5271521,623495r50060,7080l5371641,637623r50059,7013l5471760,651614r50060,6940l5571880,665455r50060,6860l5672000,679134r50059,6775l5772119,692638r50060,6683l5872239,705956r50060,6586l5972359,719076r50059,6481l6072478,731984r42994,5472e" filled="f" strokecolor="#6580a3" strokeweight="4pt">
                 <v:path arrowok="t"/>
               </v:shape>
               <v:shape id="Graphic 5" o:spid="_x0000_s1030" style="position:absolute;left:63040;top:4955;width:12814;height:2673;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1281430,267335" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjrsiSwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96UZLRFI3YguFipcae+jxkX3Jhu6+Ddmtpv56tyB4HGbmG2a9GZ0VJxpC51nBfJaB&#10;IK697rhV8HV8n65AhIis0XomBX8UYFM+TNZYaH/mA52q2IoE4VCgAhNjX0gZakMOw8z3xMlr/OAw&#10;Jjm0Ug94TnBn5SLLltJhx2nBYE9vhuqf6tclyuE1+9zPc/Ntd5etXTTPMl+yUk+P4/YFRKQx3sO3&#10;9odWkMP/lXQDZHkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI67IksMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m1281400,l1066927,38488,768392,96692,420101,170659,,267297r1281400,l1281400,xe" fillcolor="#758dad" stroked="f">
                 <v:path arrowok="t"/>
               </v:shape>
               <v:shape id="Graphic 6" o:spid="_x0000_s1031" style="position:absolute;left:60626;top:3318;width:15233;height:4312;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1523365,431165" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABO3gowQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bi8Iw&#10;FITfhf0P4Sz4pum6UErXKCIr+LAI3t4Pzdmm2JyUJvby740g+DjMzDfMcj3YWnTU+sqxgq95AoK4&#10;cLriUsHlvJtlIHxA1lg7JgUjeVivPiZLzLXr+UjdKZQiQtjnqMCE0ORS+sKQRT93DXH0/l1rMUTZ&#10;llK32Ee4reUiSVJpseK4YLChraHidrpbBW5Mt9c93b/r7q/Pxux3PJSmUmr6OWx+QAQawjv8au+1&#10;ghSeV+INkKsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAE7eCjBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,430998l79915,406301r49089,-15087l178096,376191r49095,-14958l276289,346343r49102,-14818l374496,316781r49109,-14668l472718,287525r49116,-14506l570955,258597r49125,-14333l669209,230020r49134,-14150l767482,201815r49143,-13956l865773,174004r49153,-13751l964084,146609r49163,-13535l1062416,119651r49174,-13308l1160770,93153r49185,-13070l1259147,67136r49198,-12821l1357548,41622r49210,-12562l1455975,16633,1505198,4342,1522790,e" filled="f" strokecolor="white" strokeweight="4pt">
                 <v:path arrowok="t"/>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -28794,150 +32968,476 @@
               </wp:positionV>
               <wp:extent cx="1691639" cy="139065"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Textbox 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1691639" cy="139065"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="49A76A62" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="49A76A62" w14:textId="0DB953E5" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
                           <w:pPr>
                             <w:spacing w:before="14"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...13 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2B411ABD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 7" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:9pt;margin-top:827pt;width:133.2pt;height:10.95pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJMIMukwEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1OmuqGjUdAWsQEgr&#10;QFr4ANexm4jYY2bcJv17xm7aIrghLpNxZvzmvTfePEx+EEeL1ENo5HJRSWGDgbYP+0Z+//bh1Rsp&#10;KOnQ6gGCbeTJknzYvnyxGWNt76CDobUoGCRQPcZGdinFWikynfWaFhBt4KID9DrxEfeqRT0yuh/U&#10;XVWt1AjYRgRjifjv47kotwXfOWvSF+fIJjE0krmlErHEXY5qu9H1HnXsejPT0P/Awus+8NAr1KNO&#10;Whyw/wvK9waBwKWFAa/Aud7YooHVLKs/1Dx3Otqihc2heLWJ/h+s+Xx8jl9RpOkdTLzAIoLiE5gf&#10;xN6oMVI992RPqSbuzkInhz5/WYLgi+zt6eqnnZIwGW21Xq7u11IYri3v19XqdTZc3W5HpPTRghc5&#10;aSTyvgoDfXyidG69tMxkzvMzkzTtJm7J6Q7aE4sYeY+NpJ8HjVaK4VNgo/LSLwlekt0lwTS8h/I0&#10;spYAbw8JXF8m33DnybyBwn1+LXnFv59L1+1Nb38BAAD//wMAUEsDBBQABgAIAAAAIQDlCUCn3wAA&#10;AAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT4NAEL2b+B82Y+LNLjYUKbI0jdGTiZHiwePCToGU&#10;nUV22+K/d3qyp5k38/I+8s1sB3HCyfeOFDwuIhBIjTM9tQq+qreHFIQPmoweHKGCX/SwKW5vcp0Z&#10;d6YST7vQChYhn2kFXQhjJqVvOrTaL9yIxL+9m6wODKdWmkmfWdwOchlFibS6J3bo9IgvHTaH3dEq&#10;2H5T+dr/fNSf5b7sq2od0XtyUOr+bt4+gwg4h38yXOJzdCg4U+2OZLwYGKdcJfBMVjFvzFimcQyi&#10;vpyeVmuQRS6vSxR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEkwgy6TAQAAGwMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOUJQKffAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="49A76A62" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="49A76A62" w14:textId="0DB953E5" w:rsidR="008F6B45" w:rsidRDefault="008F6B45">
                     <w:pPr>
                       <w:spacing w:before="14"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...13 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BDD1250" w14:textId="77777777" w:rsidR="008F6B45" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3BDD1250" w14:textId="3B7ABE0D" w:rsidR="008F6B45" w:rsidRDefault="00E107D5">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34BC01D4" wp14:editId="547C5752">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68628</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10299700</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3933646" cy="340360"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="23" name="Textbox 23"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3933646" cy="340360"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0E5F5D45" w14:textId="025C034A" w:rsidR="008F6B45" w:rsidRPr="00BE1BDF" w:rsidRDefault="000B4B08">
+                          <w:pPr>
+                            <w:spacing w:line="312" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>Public</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:position w:val="-6"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>Event - Application</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="10"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00BE1BDF">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-24"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>Form</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="34BC01D4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 23" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:5.4pt;margin-top:811pt;width:309.75pt;height:26.8pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiRe2VmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNNnNqoKo6QpYgZBW&#10;gLTwAa5jNxaxx8y4Tfr3jL1pi+CGuNjjmfHze2+8uZ/9KI4GyUHo5M2qlsIEDb0L+05+//bh1Wsp&#10;KKnQqxGC6eTJkLzfvnyxmWJrbmGAsTcoGCRQO8VODinFtqpID8YrWkE0gYsW0KvER9xXPaqJ0f1Y&#10;3db1upoA+4igDRFnH56LclvwrTU6fbGWTBJjJ5lbKiuWdZfXartR7R5VHJxeaKh/YOGVC/zoBepB&#10;JSUO6P6C8k4jENi00uArsNZpUzSwmpv6DzVPg4qmaGFzKF5sov8Hqz8fn+JXFGl+BzMPsIig+Aj6&#10;B7E31RSpXXqyp9QSd2ehs0Wfd5Yg+CJ7e7r4aeYkNCebN02zvltLobnW3NXNuhheXW9HpPTRgBc5&#10;6CTyvAoDdXyklN9X7bllIfP8fmaS5t0sXJ9Jc2fO7KA/sZaJx9lJ+nlQaKQYPwX2K8/+HOA52J0D&#10;TON7KD8kSwrw9pDAukLgirsQ4EEUXsunyZP+/Vy6rl97+wsAAP//AwBQSwMEFAAGAAgAAAAhADi+&#10;xOPgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTSoMDXGqCsEJCZGG&#10;Q49O7CZW43WI3Tb8PdsTnFazO5p9U6xnP7CTnaILqOB+IYBZbINx2Cn4qt/unoDFpNHoIaBV8GMj&#10;rMvrq0LnJpyxsqdt6hiFYMy1gj6lMec8tr31Oi7CaJFu+zB5nUhOHTeTPlO4H3gmhOReO6QPvR7t&#10;S2/bw/boFWx2WL2674/ms9pXrq5XAt/lQanbm3nzDCzZOf2Z4YJP6FASUxOOaCIbSAsiTzRlllEp&#10;csilWAJrLqvHBwm8LPj/EuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOJF7ZWYAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADi+xOPg&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0E5F5D45" w14:textId="025C034A" w:rsidR="008F6B45" w:rsidRPr="00BE1BDF" w:rsidRDefault="000B4B08">
+                    <w:pPr>
+                      <w:spacing w:line="312" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>Public</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:position w:val="-6"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>Event - Application</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="10"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00BE1BDF">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-24"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>Form</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000B4B08">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487263744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F803A0D" wp14:editId="75400991">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F803A0D" wp14:editId="3D5C67BE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-25400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9919810</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7611109" cy="798195"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="18" name="Group 18"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
                     </wpg:cNvGrpSpPr>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7611109" cy="798195"/>
                         <a:chOff x="0" y="0"/>
@@ -29586,835 +34086,105 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="50800">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="49D13DD8" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2pt;margin-top:781.1pt;width:599.3pt;height:62.85pt;z-index:-16052736;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="76111,7981" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3RSuY8goAAKgsAAAOAAAAZHJzL2Uyb0RvYy54bWzsmltvW8cRx98L9DsQfK+194sQOXDj2CgQ&#10;JAHios80RV1Qioc9pC372/e3N0qW4900TfNQxAbEQ/J/hjOzc5/z1dcf7raL95v5cDvtLpbymVgu&#10;Nrv1dHm7u75Y/v3Nq7+E5eJwXO0uV9tpt7lYftwcll8///Ofvrrfn2/UdDNtLzfzAiK7w/n9/mJ5&#10;czzuz8/ODuubzd3q8Gzab3Z8eTXNd6sjb+frs8t5dQ/1u+2ZEsKd3U/z5X6e1pvDgU9fli+XzzP9&#10;q6vN+vjD1dVhc1xsL5bwdsx/5/z3bfp79vyr1fn1vNrf3K4rG6tfwcXd6nbHj55IvVwdV4t38+1n&#10;pO5u1/N0mK6Oz9bT3dl0dXW73mQZkEaKJ9K8nqd3+yzL9fn99f6kJlT7RE+/muz6+/ev5/1P+x/n&#10;wj2X303rfx7Qy9n9/vr88ffp/fUD+MPVfJduQojFh6zRjyeNbj4cF2s+9E5KKeJyseY7H4OMtqh8&#10;fcO5fHbb+ubb/o1nq/Pys5m5EzP3e6zn8KCgw3+noJ9uVvtN1vshKeDHeXF7iXEjxm51hxG/rvbC&#10;J+gp/TiopMP67lDV+URDyhqBDaIJqZQOvmiiqcrGGIKxRVXOCmWydZ4kXp2v3x2OrzdTVvrq/XeH&#10;YzHey3a1umlX6w+7djnjAsn4t9n4j8sFxj8vFxj/2/L7+9Ux3ZdOMl0u7i+WJ1ZuLpaVk/T13fR+&#10;82bKwOOTo4PLh2+3u89RzsQg8tkDbYD2us/k0q9aq7OCfgFc6yicQ1/oU3kVnUnyfJG6siEKX6hL&#10;rziALlzG4EOopyWCMPm0vkhdmuBCKMw4I0XoExcaYQtxrbXoc+60TW6T7Ub7qLqkVTAmYqgoRRvV&#10;J1wYaFbWDmO9nQ6boslkD1mlJxtBAY+t8DBtby9f3W63ySgO8/Xbb7bz4v0qxVqhv3V/raw+guG3&#10;h/PiH+nq7XT5Efe6x6Eulod/vVvNm+Vi+7cdDgx3x3Yxt4u37WI+br+ZckzP9jgfjm8+/GM17xd7&#10;Li+WR7zq+6n58eq8uQv8J0DBpjt304t3x+nqNvlS5q1wVN8QU4p//8+Di0LcT4MLn8DTrwguJcxw&#10;7+q8xRYno8POahg2XpcwjDZaiHp8qk1ZZLPfPracWCG2+MJJ4vQhepRg8KltPnzbrLSgPK4mSwSI&#10;uu8YUhnpCtaKMHB+b5QqWK/dUwf5lAWljAoFG73r86C80aZgyQDBdT1ZK2OqcNJE3edYe2NgNMcI&#10;7wgAxYEbq+21aI24YJO9pcApbOgHCeONrXFQaUuI61G2yjjSVqbsvOjzbDn+mg9VjLrPhlPGVwG1&#10;Vr4fjZ03oQqonR8YhlemBXoj1MkxmsraazU4z1GU8Gp0dH02giIUV7BHjV3VBW+FLWArnepTjsrK&#10;VI5wgtY62ddz9Fb6Co5J470TlEJZVSV0OoRRIvOWs8uMuCB9/wylVBYTymivrO3LKKW3RlY0ttT3&#10;FvzJGl/QQTpKzq6UylNpVDTK7h+N1DAbCzpKoWWftvbWVSmjDQNTlUZZX6WUQgQ5IG689ZDMjo7v&#10;jnixlD26wqnDR0q0niqpwR0hsy+pUzZyipkZJR+SSvOZ9lp8Rzo8WDY4PjrQuldONFG1GhqXp9do&#10;omqPNfZ5DyplosK70cr1fUgGYrtt8BBL5f/lcjBCUFa4JSYO3IjMAcuFGSfMAK6EcoajzHp3/FCf&#10;uhKecrrCqXxtX+9KKmfBZOoeNfUDBgfjnKzwgCb7nkfh7Rz+lqlHYUjJPUdVyhPAG5xyvx8FFAfp&#10;a62MluLAm1SykyqqEhHV9JkxysUqqpKEhAEzZKxISEyiIrYYdBzEXaJcgwc76AoIG17ECtdWEM26&#10;iiTKSVvhVEIjZpz3SjZ4IIr0qXs6sCaqNZEip8sMIYy+p2jGERcG8KCoWBucBmegd2KuqX0koR1f&#10;6TMTAZFC8zEFrH9gBNETghs84opd6lpgwVQgmXrEZEZwwhgtXoJzazT9sKQlpZBt8JiCcU/vWnof&#10;ZIVLSoG+ZjTeF3yFM44YFH+pLEtVeOZdU58MmAEfY6mGtQ60833etWeAUOHG2kGGp/kll1Z48qyB&#10;3qkdJGaYeac3V31711YFRe7NcMx3UPhoSxxtolKpm36boJ0KeHShDls0bt1TdT7QB1V4HEUC7ZkR&#10;+AqnLRy4h8ZkbGodsUgjtB8McXRQwdbRhmH0N4jvTMECE6ZCXZI+BqJyMES9AicoIXVXMxH7dRVO&#10;2zCofSn/A+dUqBuq8b5FGsGEKDR4EAPNGKlCNBVuKW37Fmmo2akHCzPJIPqi0rAyDqtwz/Cw73wG&#10;34OfQp2Qwxytp8iU1iW9QDYCUlPoG7BJYyqKmAznahAJ8Ieom6h0TIPpmTGEGVqvRN0y0iNNdXmn&#10;Q0HcApfGE//6cB8Ns9lMnSnAoIk1jpYRZRc4d/YDtqE8oaotcE3xMWAmzTVJGZk6ahpphgBM1Vzg&#10;lnQ/MGCMHfer8EAH2tdMYIBP7s3MUPONjCDSGRJ2M9xrFN+nHskGTdTAsfZ5p+ARtKqFemKszzsm&#10;izNVeGT60XcP6gEh0yweE3NpEt83MSuDYJJS4WThAVyR2uvkOlc//UhArhF0oIU6e4NBbrIM+jRD&#10;ncy7FiNvog2m4WhwiucBM4ToVJpm6oyaSSQ9b7KGpE2GyXDG2IOwRFMumPRUONF1cExMplwT1ZFk&#10;+1nbOi2YwBXq+MmgzbIuYDUNHnHdvqjk6UAbmUUNSNF3bbil46hwXGXgHrTxIhJcMnUcZdDE2UBu&#10;rKJS+5B5+rxH6jVRSjcC5CgSMAyRtBCZGc+hDmoxx8iEBqjA8x6my4xjCkJ5VeCaMquvd7p+SbVX&#10;4WkN06cugyTRF7ixBJEBHHeuYwWfoven8T3tE0ZLku0u79RSBMor4kfbkCdLE8ZG4kX7gU9gaWnx&#10;cnW4KcuV/NWJ7bqr+GOp8tnGNs3wnyxVchL6xUuVNBpkrpWNhVhHTZi0/rBXwfREHnin9TYNcDy5&#10;5e++Vzmxwl6lcvJze5UEYwKTJWqh+0vbFUKCYcCXsZpRRrPMNtZrr2W8RyjmfwZHBs59LzRML2ph&#10;LpmpkH96WaRQRSrK+S7wsXT/Ibwpown126xBmae+fPGy8vzIo/9Yg7bdbPXF+oxFyhJPPDbH51/u&#10;sYLtVq32taYRyZb1yGNtLmDKJtToIGk+i+n9/h7bWMFjKyc/57G1OWb8cZrzfslhU14urm0kU61+&#10;JcdDCkyvSmgTNKf9CkHah2EN9w3mUtTXqUdMxQonIAbTcgbrDKYKmtnBaGQgGOcUKbWhS+7nb42S&#10;G226TCagvUDDgIPNYeFEslDt64Qtqq1THVodmswubcvuoxbOjEg0A8oeJwy42gqT4RUDmz46/XwZ&#10;R6FMxtRdNNsAnpzJUuIrVKF9dHlqK51lmgcOesq00q8jFDZCjq1ZT0qa4VRWJ9qSonaQBng6ytU5&#10;lwxU533aDFuIvoU2G7bBAp1Ja9oWZE6owga9Letq0dIXzRP1YU9K0iiPGxWzorFMXteHkxDrYpwl&#10;KB1UHw6YvV1hHUceOISUbPjqIiDSUvS7ckm/SX2fiTNcGOxTKNsDKTij08qp72xS65OtWJYNfYeQ&#10;mkFhmy5HCve+Ugwz19oUKCyl78g8vUXpVso8apFBAJKWhzhqlGD7NWDEMtyqAehT5G/bOrzK/6pO&#10;HhUa5Xmn/6vWIT/6yeOw+cm0+uhuet728fvcEz08YPz83wAAAP//AwBQSwMEFAAGAAgAAAAhAAxB&#10;u+HkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvgkAQhe9N+h8206Q3XaBKFVmMMW1Ppkm1&#10;SeNthBGI7CxhV8B/3/XU3mbmvbz5XroedSN66mxtWEE4DUAQ56aouVTwfXifLEBYh1xgY5gU3MjC&#10;Ont8SDEpzMBf1O9dKXwI2wQVVM61iZQ2r0ijnZqW2Gtn02l0fu1KWXQ4+HDdyCgIYqmxZv+hwpa2&#10;FeWX/VUr+Bhw2LyEb/3uct7ejof5588uJKWen8bNCoSj0f2Z4Y7v0SHzTCdz5cKKRsFk5qs4f5/H&#10;UQTi7giXsxjEyU/x4nUJMkvl/xbZLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3RSuY&#10;8goAAKgsAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAM&#10;Qbvh5AAAAA0BAAAPAAAAAAAAAAAAAAAAAEwNAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAXQ4AAAAA&#10;">
+            <v:group w14:anchorId="022D00C2" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2pt;margin-top:781.1pt;width:599.3pt;height:62.85pt;z-index:-251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="76111,7981" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3RSuY8goAAKgsAAAOAAAAZHJzL2Uyb0RvYy54bWzsmltvW8cRx98L9DsQfK+194sQOXDj2CgQ&#10;JAHios80RV1Qioc9pC372/e3N0qW4900TfNQxAbEQ/J/hjOzc5/z1dcf7raL95v5cDvtLpbymVgu&#10;Nrv1dHm7u75Y/v3Nq7+E5eJwXO0uV9tpt7lYftwcll8///Ofvrrfn2/UdDNtLzfzAiK7w/n9/mJ5&#10;czzuz8/ODuubzd3q8Gzab3Z8eTXNd6sjb+frs8t5dQ/1u+2ZEsKd3U/z5X6e1pvDgU9fli+XzzP9&#10;q6vN+vjD1dVhc1xsL5bwdsx/5/z3bfp79vyr1fn1vNrf3K4rG6tfwcXd6nbHj55IvVwdV4t38+1n&#10;pO5u1/N0mK6Oz9bT3dl0dXW73mQZkEaKJ9K8nqd3+yzL9fn99f6kJlT7RE+/muz6+/ev5/1P+x/n&#10;wj2X303rfx7Qy9n9/vr88ffp/fUD+MPVfJduQojFh6zRjyeNbj4cF2s+9E5KKeJyseY7H4OMtqh8&#10;fcO5fHbb+ubb/o1nq/Pys5m5EzP3e6zn8KCgw3+noJ9uVvtN1vshKeDHeXF7iXEjxm51hxG/rvbC&#10;J+gp/TiopMP67lDV+URDyhqBDaIJqZQOvmiiqcrGGIKxRVXOCmWydZ4kXp2v3x2OrzdTVvrq/XeH&#10;YzHey3a1umlX6w+7djnjAsn4t9n4j8sFxj8vFxj/2/L7+9Ux3ZdOMl0u7i+WJ1ZuLpaVk/T13fR+&#10;82bKwOOTo4PLh2+3u89RzsQg8tkDbYD2us/k0q9aq7OCfgFc6yicQ1/oU3kVnUnyfJG6siEKX6hL&#10;rziALlzG4EOopyWCMPm0vkhdmuBCKMw4I0XoExcaYQtxrbXoc+60TW6T7Ub7qLqkVTAmYqgoRRvV&#10;J1wYaFbWDmO9nQ6boslkD1mlJxtBAY+t8DBtby9f3W63ySgO8/Xbb7bz4v0qxVqhv3V/raw+guG3&#10;h/PiH+nq7XT5Efe6x6Eulod/vVvNm+Vi+7cdDgx3x3Yxt4u37WI+br+ZckzP9jgfjm8+/GM17xd7&#10;Li+WR7zq+6n58eq8uQv8J0DBpjt304t3x+nqNvlS5q1wVN8QU4p//8+Di0LcT4MLn8DTrwguJcxw&#10;7+q8xRYno8POahg2XpcwjDZaiHp8qk1ZZLPfPracWCG2+MJJ4vQhepRg8KltPnzbrLSgPK4mSwSI&#10;uu8YUhnpCtaKMHB+b5QqWK/dUwf5lAWljAoFG73r86C80aZgyQDBdT1ZK2OqcNJE3edYe2NgNMcI&#10;7wgAxYEbq+21aI24YJO9pcApbOgHCeONrXFQaUuI61G2yjjSVqbsvOjzbDn+mg9VjLrPhlPGVwG1&#10;Vr4fjZ03oQqonR8YhlemBXoj1MkxmsraazU4z1GU8Gp0dH02giIUV7BHjV3VBW+FLWArnepTjsrK&#10;VI5wgtY62ddz9Fb6Co5J470TlEJZVSV0OoRRIvOWs8uMuCB9/wylVBYTymivrO3LKKW3RlY0ttT3&#10;FvzJGl/QQTpKzq6UylNpVDTK7h+N1DAbCzpKoWWftvbWVSmjDQNTlUZZX6WUQgQ5IG689ZDMjo7v&#10;jnixlD26wqnDR0q0niqpwR0hsy+pUzZyipkZJR+SSvOZ9lp8Rzo8WDY4PjrQuldONFG1GhqXp9do&#10;omqPNfZ5DyplosK70cr1fUgGYrtt8BBL5f/lcjBCUFa4JSYO3IjMAcuFGSfMAK6EcoajzHp3/FCf&#10;uhKecrrCqXxtX+9KKmfBZOoeNfUDBgfjnKzwgCb7nkfh7Rz+lqlHYUjJPUdVyhPAG5xyvx8FFAfp&#10;a62MluLAm1SykyqqEhHV9JkxysUqqpKEhAEzZKxISEyiIrYYdBzEXaJcgwc76AoIG17ECtdWEM26&#10;iiTKSVvhVEIjZpz3SjZ4IIr0qXs6sCaqNZEip8sMIYy+p2jGERcG8KCoWBucBmegd2KuqX0koR1f&#10;6TMTAZFC8zEFrH9gBNETghs84opd6lpgwVQgmXrEZEZwwhgtXoJzazT9sKQlpZBt8JiCcU/vWnof&#10;ZIVLSoG+ZjTeF3yFM44YFH+pLEtVeOZdU58MmAEfY6mGtQ60833etWeAUOHG2kGGp/kll1Z48qyB&#10;3qkdJGaYeac3V31711YFRe7NcMx3UPhoSxxtolKpm36boJ0KeHShDls0bt1TdT7QB1V4HEUC7ZkR&#10;+AqnLRy4h8ZkbGodsUgjtB8McXRQwdbRhmH0N4jvTMECE6ZCXZI+BqJyMES9AicoIXVXMxH7dRVO&#10;2zCofSn/A+dUqBuq8b5FGsGEKDR4EAPNGKlCNBVuKW37Fmmo2akHCzPJIPqi0rAyDqtwz/Cw73wG&#10;34OfQp2Qwxytp8iU1iW9QDYCUlPoG7BJYyqKmAznahAJ8Ieom6h0TIPpmTGEGVqvRN0y0iNNdXmn&#10;Q0HcApfGE//6cB8Ns9lMnSnAoIk1jpYRZRc4d/YDtqE8oaotcE3xMWAmzTVJGZk6ahpphgBM1Vzg&#10;lnQ/MGCMHfer8EAH2tdMYIBP7s3MUPONjCDSGRJ2M9xrFN+nHskGTdTAsfZ5p+ARtKqFemKszzsm&#10;izNVeGT60XcP6gEh0yweE3NpEt83MSuDYJJS4WThAVyR2uvkOlc//UhArhF0oIU6e4NBbrIM+jRD&#10;ncy7FiNvog2m4WhwiucBM4ToVJpm6oyaSSQ9b7KGpE2GyXDG2IOwRFMumPRUONF1cExMplwT1ZFk&#10;+1nbOi2YwBXq+MmgzbIuYDUNHnHdvqjk6UAbmUUNSNF3bbil46hwXGXgHrTxIhJcMnUcZdDE2UBu&#10;rKJS+5B5+rxH6jVRSjcC5CgSMAyRtBCZGc+hDmoxx8iEBqjA8x6my4xjCkJ5VeCaMquvd7p+SbVX&#10;4WkN06cugyTRF7ixBJEBHHeuYwWfoven8T3tE0ZLku0u79RSBMor4kfbkCdLE8ZG4kX7gU9gaWnx&#10;cnW4KcuV/NWJ7bqr+GOp8tnGNs3wnyxVchL6xUuVNBpkrpWNhVhHTZi0/rBXwfREHnin9TYNcDy5&#10;5e++Vzmxwl6lcvJze5UEYwKTJWqh+0vbFUKCYcCXsZpRRrPMNtZrr2W8RyjmfwZHBs59LzRML2ph&#10;LpmpkH96WaRQRSrK+S7wsXT/Ibwpown126xBmae+fPGy8vzIo/9Yg7bdbPXF+oxFyhJPPDbH51/u&#10;sYLtVq32taYRyZb1yGNtLmDKJtToIGk+i+n9/h7bWMFjKyc/57G1OWb8cZrzfslhU14urm0kU61+&#10;JcdDCkyvSmgTNKf9CkHah2EN9w3mUtTXqUdMxQonIAbTcgbrDKYKmtnBaGQgGOcUKbWhS+7nb42S&#10;G226TCagvUDDgIPNYeFEslDt64Qtqq1THVodmswubcvuoxbOjEg0A8oeJwy42gqT4RUDmz46/XwZ&#10;R6FMxtRdNNsAnpzJUuIrVKF9dHlqK51lmgcOesq00q8jFDZCjq1ZT0qa4VRWJ9qSonaQBng6ytU5&#10;lwxU533aDFuIvoU2G7bBAp1Ja9oWZE6owga9Letq0dIXzRP1YU9K0iiPGxWzorFMXteHkxDrYpwl&#10;KB1UHw6YvV1hHUceOISUbPjqIiDSUvS7ckm/SX2fiTNcGOxTKNsDKTij08qp72xS65OtWJYNfYeQ&#10;mkFhmy5HCve+Ugwz19oUKCyl78g8vUXpVso8apFBAJKWhzhqlGD7NWDEMtyqAehT5G/bOrzK/6pO&#10;HhUa5Xmn/6vWIT/6yeOw+cm0+uhuet728fvcEz08YPz83wAAAP//AwBQSwMEFAAGAAgAAAAhAAxB&#10;u+HkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvgkAQhe9N+h8206Q3XaBKFVmMMW1Ppkm1&#10;SeNthBGI7CxhV8B/3/XU3mbmvbz5XroedSN66mxtWEE4DUAQ56aouVTwfXifLEBYh1xgY5gU3MjC&#10;Ont8SDEpzMBf1O9dKXwI2wQVVM61iZQ2r0ijnZqW2Gtn02l0fu1KWXQ4+HDdyCgIYqmxZv+hwpa2&#10;FeWX/VUr+Bhw2LyEb/3uct7ejof5588uJKWen8bNCoSj0f2Z4Y7v0SHzTCdz5cKKRsFk5qs4f5/H&#10;UQTi7giXsxjEyU/x4nUJMkvl/xbZLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3RSuY&#10;8goAAKgsAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAM&#10;Qbvh5AAAAA0BAAAPAAAAAAAAAAAAAAAAAEwNAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAXQ4AAAAA&#10;">
               <v:shape id="Graphic 19" o:spid="_x0000_s1027" style="position:absolute;left:254;top:1223;width:59988;height:6503;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5998845,650240" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB27+4OwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXgpulGw2NRVJKB4UkwttrchO2ZDs7Mhu8b4712h0Ns83ufMl72tRUetrxwrGI8SEMSF&#10;0xWXCo6f6+EMhA/IGmvHpOBGHpaL56c5ptpd+UBdHkoRQ9inqMCE0KRS+sKQRT9yDXHkzq61GCJs&#10;S6lbvMZwW8tJkrxJixXHBoMNZYaK3/xiFXRf69c8H992081PdjibjPer75NSg5d+9QEiUB/+xX/u&#10;rY7z3+HxSzxALu4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdu/uDsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,649805r5998553,l3390665,272964,2589073,172223,1987880,108047,1486885,64108,1035990,33304,635195,13792,284499,3424,,xe" fillcolor="#003e6b" stroked="f">
                 <v:path arrowok="t"/>
               </v:shape>
               <v:shape id="Graphic 20" o:spid="_x0000_s1028" style="position:absolute;left:254;top:254;width:61963;height:7473;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6196330,747395" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDm0DnNwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JasMw&#10;EL0H+g9iCrklcgMpxY0SkoKxoYfSOBR6G6ypZWKNjCUvzddHh0KPj7fvDrNtxUi9bxwreFonIIgr&#10;pxuuFVzKbPUCwgdkja1jUvBLHg77h8UOU+0m/qTxHGoRQ9inqMCE0KVS+sqQRb92HXHkflxvMUTY&#10;11L3OMVw28pNkjxLiw3HBoMdvRmqrufBKth+4/AxmTx7L0+jzU9fDt2tUGr5OB9fQQSaw7/4z11o&#10;BZu4Pn6JP0Du7wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDm0DnNwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l74101,2932r50060,2151l174221,7360r50060,2402l274341,12286r50060,2647l374460,17699r50060,2885l474580,23585r50060,3118l574700,29934r50060,3343l674820,36732r50060,3563l774939,43967r50060,3778l875059,51627r50060,3986l975179,59700r50060,4188l1075299,68174r50059,4383l1175418,77036r50060,4573l1275538,86275r50060,4756l1375658,95877r50060,4934l1475777,105831r50060,5105l1575897,116124r50060,5271l1676017,126745r50060,5429l1776137,137681r50059,5582l1876256,148919r50060,5729l1976376,160448r50060,5870l2076496,172255r50059,6005l2176615,184329r50060,6132l2276735,196656r50060,6255l2376855,209225r50060,6371l2476974,222023r50060,6481l2577094,235038r50060,6585l2677214,248258r50060,6683l2777333,261671r50060,6775l2877453,275264r50060,6861l2977573,289026r50059,6940l3077692,302943r50060,7014l3177812,317004r50060,7081l3277932,331197r50059,7142l3378051,345509r50060,7197l3478171,359928r50060,7246l3578291,374442r50059,7288l3678410,389038r50060,7326l3778530,403705r50060,7356l3878650,418430r50059,7380l3978769,433200r50060,7399l4078889,448005r50060,7411l4179008,462830r50060,7417l4279128,477665r50060,7417l4379248,492497r50060,7411l4479367,507314r50060,7398l4579487,522103r50060,7380l4679607,536852r50059,7356l4779726,551549r50060,7326l4879846,566182r50060,7289l4979966,580739r50059,7246l5080085,595207r50060,7197l5180205,609574r50060,7142l5280325,623828r50059,7080l5380444,637956r50060,7014l5480564,651947r50060,6940l5580684,665788r50059,6860l5680803,679467r50060,6775l5780923,692971r50060,6684l5881043,706289r50059,6586l5981162,719409r50060,6481l6081282,732317r50060,6371l6181402,745002r14335,1791e" filled="f" strokecolor="#6580a3" strokeweight="4pt">
                 <v:path arrowok="t"/>
               </v:shape>
               <v:shape id="Graphic 21" o:spid="_x0000_s1029" style="position:absolute;left:62751;top:4974;width:13106;height:2749;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1310640,274955" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvHResxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIX0U0Uik1dRQRB1IKNinh7ZF+TtNm3Ibtq+u+7hYLHYWa+YWaL1lTiTo0rLSuIRxEI&#10;4szqknMFp+N6OAXhPLLGyjIp+CEHi3m3M8NE2wd/0D31uQgQdgkqKLyvEyldVpBBN7I1cfA+bWPQ&#10;B9nkUjf4CHBTyXEUvUiDJYeFAmtaFZR9pzejYHqja3qYbN/jOj9vr6+Xr/1gd1Sq32uXbyA8tf4Z&#10;/m9vtIJxDH9fwg+Q818AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALx0XrMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m1310266,l1104595,36973,806060,95178,457769,169144,,274787r1310266,l1310266,xe" fillcolor="#758dad" stroked="f">
                 <v:path arrowok="t"/>
               </v:shape>
               <v:shape id="Graphic 22" o:spid="_x0000_s1030" style="position:absolute;left:60424;top:3343;width:15430;height:4382;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1543050,438150" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGzgg7xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RSgMx&#10;FETfhf5DuAXfbNZFil2bFlvQLYJIt/2Ay+a6Wbq5CUls1369EQQfh5k5wyzXox3EmULsHSu4nxUg&#10;iFune+4UHA8vd48gYkLWODgmBd8UYb2a3Cyx0u7Cezo3qRMZwrFCBSYlX0kZW0MW48x54ux9umAx&#10;ZRk6qQNeMtwOsiyKubTYc14w6GlrqD01X1bB1Zx8XW+aerHYvr4Ff92/P3xslLqdjs9PIBKN6T/8&#10;195pBWUJv1/yD5CrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGzgg7xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,437818l59816,419276r49086,-15147l157991,389043r49091,-15024l256177,359061r49099,-14889l354377,329354r49105,-14745l452591,299942r49113,-14589l550820,270847r49121,-14421l649066,242092r49129,-14243l747329,213698r49138,-14054l845610,185688r49148,-13855l943911,158082r49158,-13645l1042232,130902r49168,-13422l1140575,104172r49179,-13191l1238940,77911r49191,-12947l1337329,52143r49203,-12693l1435742,26889r49217,-12428l1534182,2170,1542977,e" filled="f" strokecolor="white" strokeweight="4pt">
                 <v:path arrowok="t"/>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...727 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17D9A29C" w14:textId="77777777" w:rsidR="00883BE9" w:rsidRDefault="00883BE9">
+    <w:p w14:paraId="29FEEDEF" w14:textId="77777777" w:rsidR="00242525" w:rsidRDefault="00242525">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AA22B4F" w14:textId="77777777" w:rsidR="00883BE9" w:rsidRDefault="00883BE9">
+    <w:p w14:paraId="3387E115" w14:textId="77777777" w:rsidR="00242525" w:rsidRDefault="00242525">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9D1EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75A82804"/>
     <w:lvl w:ilvl="0" w:tplc="67187A42">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="382"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="003E6B"/>
         <w:spacing w:val="0"/>
         <w:w w:val="103"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9502FE8E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1400" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
@@ -30501,52 +34271,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="53D20432">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9399" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E577A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19B2185C"/>
     <w:lvl w:ilvl="0" w:tplc="F3A6EFC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="240"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="7754" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="003E6B"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7688AECC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1443" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
@@ -30635,92 +34404,140 @@
     <w:lvl w:ilvl="8" w:tplc="3644312C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9408" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1048182925">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1768847598">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F6B45"/>
     <w:rsid w:val="00031B10"/>
+    <w:rsid w:val="000449FF"/>
+    <w:rsid w:val="0004503E"/>
+    <w:rsid w:val="000635AA"/>
+    <w:rsid w:val="000B4B08"/>
+    <w:rsid w:val="00111A39"/>
+    <w:rsid w:val="001C6C1C"/>
+    <w:rsid w:val="001F541D"/>
+    <w:rsid w:val="00242525"/>
+    <w:rsid w:val="00254842"/>
     <w:rsid w:val="002D17A1"/>
+    <w:rsid w:val="002E120C"/>
     <w:rsid w:val="00306E2C"/>
+    <w:rsid w:val="003B4BCD"/>
+    <w:rsid w:val="003C1E83"/>
+    <w:rsid w:val="003D2A66"/>
+    <w:rsid w:val="004012FF"/>
+    <w:rsid w:val="004065F7"/>
+    <w:rsid w:val="00437089"/>
+    <w:rsid w:val="0044163F"/>
+    <w:rsid w:val="004576AF"/>
+    <w:rsid w:val="00466E94"/>
     <w:rsid w:val="00480EDF"/>
+    <w:rsid w:val="004B383A"/>
     <w:rsid w:val="004C51BC"/>
+    <w:rsid w:val="00546E28"/>
+    <w:rsid w:val="00563444"/>
+    <w:rsid w:val="005A0A58"/>
     <w:rsid w:val="005E15DD"/>
+    <w:rsid w:val="005F5CCF"/>
     <w:rsid w:val="005F7BD5"/>
     <w:rsid w:val="0068181C"/>
+    <w:rsid w:val="006B3635"/>
     <w:rsid w:val="00766CCD"/>
+    <w:rsid w:val="00780A98"/>
+    <w:rsid w:val="00790D3A"/>
+    <w:rsid w:val="007B16AF"/>
+    <w:rsid w:val="007B4121"/>
+    <w:rsid w:val="007C1155"/>
     <w:rsid w:val="007F16E0"/>
+    <w:rsid w:val="00806FB8"/>
+    <w:rsid w:val="00827526"/>
     <w:rsid w:val="00883BE9"/>
     <w:rsid w:val="00890A2C"/>
+    <w:rsid w:val="008D15DC"/>
+    <w:rsid w:val="008E4DCC"/>
     <w:rsid w:val="008F6B45"/>
+    <w:rsid w:val="00911D91"/>
+    <w:rsid w:val="00947C86"/>
     <w:rsid w:val="00972B2C"/>
+    <w:rsid w:val="009D1BAE"/>
+    <w:rsid w:val="00A65654"/>
     <w:rsid w:val="00A67591"/>
+    <w:rsid w:val="00AE59AF"/>
+    <w:rsid w:val="00BC2883"/>
+    <w:rsid w:val="00BE1BDF"/>
+    <w:rsid w:val="00C32AF4"/>
+    <w:rsid w:val="00CA0511"/>
     <w:rsid w:val="00CD1532"/>
     <w:rsid w:val="00D328F5"/>
     <w:rsid w:val="00D46F41"/>
+    <w:rsid w:val="00D95965"/>
+    <w:rsid w:val="00E107D5"/>
     <w:rsid w:val="00F34D0E"/>
     <w:rsid w:val="00FE3493"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -31148,76 +34965,78 @@
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1159"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="84"/>
       <w:ind w:left="958"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -31235,59 +35054,135 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00031B10"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00031B10"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E107D5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E107D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E107D5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E107D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00947C86"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00780A98"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:health@cockburn.wa.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/Recreation-and-Attractions/Venues-for-Hire/Cockburn-Health-and-Community-Facility-Application/Terms-and-Conditions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/s/redirect?collection=cockburn-search&amp;url=https%3A%2F%2Fwww.cockburn.wa.gov.au%2Fgetattachment%2F82b7d2e0-c1ae-4c7a-abe1-b970bad6e983%2Fattachment.aspx&amp;auth=oYdXNcc9UxQ3lxMLwUzpHg&amp;profile=_default&amp;rank=3&amp;query=wastewise%2Bpolicy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/60b5bcfb-13b0-41c3-afe2-69dced92588d/attachment.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/38c08b28-534a-454c-8c44-b5a332a73bd8/ECM_8727683_v2_Guide-to-run-a-community-event-pdf.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/38c08b28-534a-454c-8c44-b5a332a73bd8/ECM_8727683_v2_Guide-to-run-a-community-event-pdf.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/60b5bcfb-13b0-41c3-afe2-69dced92588d/attachment.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/38c08b28-534a-454c-8c44-b5a332a73bd8/attachment.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/s/redirect?collection=cockburn-search&amp;url=https%3A%2F%2Fwww.cockburn.wa.gov.au%2Fgetattachment%2F82b7d2e0-c1ae-4c7a-abe1-b970bad6e983%2Fattachment.aspx&amp;auth=oYdXNcc9UxQ3lxMLwUzpHg&amp;profile=_default&amp;rank=3&amp;query=wastewise%2Bpolicy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/Recreation-and-Attractions/Venues-for-Hire/Cockburn-Health-and-Community-Facility-Application/Terms-and-Conditions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/38c08b28-534a-454c-8c44-b5a332a73bd8/attachment.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:health@cockburn.wa.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/Recreation-and-Attractions/Venues-for-Hire/Cockburn-Health-and-Community-Facility-Application/Terms-and-Conditions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/s/redirect?collection=cockburn-search&amp;url=https%3A%2F%2Fwww.cockburn.wa.gov.au%2Fgetattachment%2F82b7d2e0-c1ae-4c7a-abe1-b970bad6e983%2Fattachment.aspx&amp;auth=oYdXNcc9UxQ3lxMLwUzpHg&amp;profile=_default&amp;rank=3&amp;query=wastewise%2Bpolicy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/38c08b28-534a-454c-8c44-b5a332a73bd8/attachment.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/38c08b28-534a-454c-8c44-b5a332a73bd8/ECM_8727683_v2_Guide-to-run-a-community-event-pdf.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/38c08b28-534a-454c-8c44-b5a332a73bd8/ECM_8727683_v2_Guide-to-run-a-community-event-pdf.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/60b5bcfb-13b0-41c3-afe2-69dced92588d/attachment.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/60b5bcfb-13b0-41c3-afe2-69dced92588d/attachment.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/Recreation-and-Attractions/Venues-for-Hire/Cockburn-Health-and-Community-Facility-Application/Terms-and-Conditions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/38c08b28-534a-454c-8c44-b5a332a73bd8/attachment.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -31531,78 +35426,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7994</Characters>
+  <Pages>8</Pages>
+  <Words>2005</Words>
+  <Characters>9990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>319</Lines>
-  <Paragraphs>199</Paragraphs>
+  <Lines>713</Lines>
+  <Paragraphs>285</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ECM_10635361_v5_Public Building Event Application Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9393</CharactersWithSpaces>
+  <CharactersWithSpaces>11710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ECM_10635361_v5_Public Building Event Application Form</dc:title>
   <dc:subject>Public Building Event Application Form</dc:subject>
   <dc:creator>TechnologyOne Rendering © 2022 - Version 12.0.0.0</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-08-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">