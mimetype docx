--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6CCE4F46" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41C4252B" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -96,51 +96,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="34475843" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="7C17487B" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:hyperlink w:anchor="_top" w:tooltip="Council, Administration or Planning" w:history="1">
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:t>Policy Type</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD2BC76" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
@@ -176,66 +176,66 @@
     </w:p>
     <w:p w14:paraId="7677A385" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66C919E7" w14:textId="77777777" w:rsidR="008B5111" w:rsidRPr="00F94F2C" w:rsidRDefault="008B5111" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF3A509" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="00F314F5" w:rsidP="007F04E7">
+    <w:p w14:paraId="4BF3A509" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="007F04E7" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D0F163F" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
@@ -280,51 +280,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="417D4771" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="76481FDD" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D54FC5" w14:textId="77777777" w:rsidR="00C70281" w:rsidRDefault="007F04E7" w:rsidP="001913C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="52"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53697">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>To ensure</w:t>
       </w:r>
@@ -694,64 +694,64 @@
     </w:p>
     <w:p w14:paraId="187C6A4C" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7806993B" w14:textId="77777777" w:rsidR="00245D50" w:rsidRPr="00F94F2C" w:rsidRDefault="00245D50" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30317268" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="00F314F5" w:rsidP="007F04E7">
+    <w:p w14:paraId="30317268" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="007F04E7" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73FED0ED" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="00F94F2C" w:rsidRDefault="007F04E7" w:rsidP="007F04E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -789,97 +789,81 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="63EA45BC" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="6D5043D5" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A20970" w14:textId="529CDA0A" w:rsidR="00020082" w:rsidRDefault="008B6B9F" w:rsidP="007F04E7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="11" w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Bookmark2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The City of Cockburn aims to maintain and improve the quality of life of its residents</w:t>
       </w:r>
       <w:r w:rsidR="00803CC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and visitors</w:t>
+        <w:t>, staff and visitors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> by creating an accessible and inclusive community in which information, services, </w:t>
       </w:r>
       <w:r w:rsidR="0021029E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">resources, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>facilities, decision- making processes and other activities are equitably accessible, welcoming and inclusive to all</w:t>
       </w:r>
       <w:r w:rsidR="0021029E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1051,61 +1035,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>abilities, age, family structure,</w:t>
       </w:r>
       <w:r w:rsidR="006D7AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> language, sexual identity, gender</w:t>
       </w:r>
       <w:r w:rsidR="00095543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">cultural, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>cultural, religious</w:t>
+      </w:r>
       <w:r w:rsidR="00AE0BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D41F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="006D7AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> socio-economic background.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
@@ -1791,61 +1766,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00803CC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide feedback, </w:t>
       </w:r>
       <w:r w:rsidR="007F04E7" w:rsidRPr="00C24872">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>grievances and concerns addressed through fair</w:t>
       </w:r>
       <w:r w:rsidR="006A5FC1" w:rsidRPr="00C24872">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, accessible</w:t>
+      </w:r>
       <w:r w:rsidR="007F04E7" w:rsidRPr="00C24872">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and equitable processes, in a timely manner</w:t>
       </w:r>
       <w:r w:rsidR="00A93A3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D44CAC" w14:textId="1D45C014" w:rsidR="007F04E7" w:rsidRDefault="00AB488F" w:rsidP="00C24872">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2643,716 +2609,707 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F04E7" w:rsidRPr="008B5111" w14:paraId="75D441C3" w14:textId="77777777" w:rsidTr="0054606F">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="2" w:name="Dropdown1"/>
           <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="3FC65DA5" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText>HYPERLINK  \l "Bookmark3" \o "Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B5111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:r>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Strategic Link</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="380368B2" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Cultural Diversity Strategy; Disability Access and Inclusion Plan; Reconciliation Action Plan; Age Friendly Strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F04E7" w:rsidRPr="008B5111" w14:paraId="104D49BA" w14:textId="77777777" w:rsidTr="0054606F">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEBD285" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F314F5" w:rsidP="0054606F">
+          <w:p w14:paraId="6AEBD285" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+              <w:r w:rsidRPr="008B5111">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73F81BBE" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Commun</w:t>
             </w:r>
             <w:r w:rsidR="00CB2F60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ity Support</w:t>
             </w:r>
             <w:r w:rsidR="00B757D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F04E7" w:rsidRPr="008B5111" w14:paraId="7827A2AD" w14:textId="77777777" w:rsidTr="0054606F">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0012283C" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F314F5" w:rsidP="0054606F">
+          <w:p w14:paraId="0012283C" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+              <w:r w:rsidRPr="008B5111">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+            <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="539E3A19" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Community Development</w:t>
             </w:r>
             <w:r w:rsidR="007B416E" w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Services </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F04E7" w:rsidRPr="008B5111" w14:paraId="7DAD1B76" w14:textId="77777777" w:rsidTr="00690241">
         <w:trPr>
           <w:trHeight w:val="452"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2398CD45" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F314F5" w:rsidP="0054606F">
+          <w:p w14:paraId="2398CD45" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+              <w:r w:rsidRPr="008B5111">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+            <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3807A4D0" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(Yes or No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="184A83C0" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F04E7" w:rsidRPr="008B5111" w14:paraId="52A6F545" w14:textId="77777777" w:rsidTr="0054606F">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75037F57" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F314F5" w:rsidP="0054606F">
+          <w:p w14:paraId="75037F57" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+              <w:r w:rsidRPr="008B5111">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+            <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22392804" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C0DB3A" w14:textId="617E6121" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F314F5" w:rsidP="0054606F">
+          <w:p w14:paraId="05C0DB3A" w14:textId="1EDDCA92" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00D243DE" w:rsidP="0054606F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>14 September 2023</w:t>
+              <w:t>12 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F04E7" w:rsidRPr="008B5111" w14:paraId="3691D17C" w14:textId="77777777" w:rsidTr="0054606F">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1C308E" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F314F5" w:rsidP="0054606F">
+          <w:p w14:paraId="6A1C308E" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+              <w:r w:rsidRPr="008B5111">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+            <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="567FA548" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F491FF" w14:textId="3528A0A2" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F314F5" w:rsidP="0054606F">
+          <w:p w14:paraId="79F491FF" w14:textId="7C1A082A" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00D243DE" w:rsidP="0054606F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>September 2025</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F04E7" w:rsidRPr="008B5111" w14:paraId="1D25553B" w14:textId="77777777" w:rsidTr="0054606F">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="131E409D" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F314F5" w:rsidP="0054606F">
+          <w:p w14:paraId="131E409D" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+              <w:r w:rsidRPr="008B5111">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007F04E7" w:rsidRPr="008B5111">
+            <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AA19437" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="007F04E7" w:rsidP="0054606F">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73BFB8E6" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008B5111" w:rsidRDefault="00F14051" w:rsidP="0054606F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14051">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>8967988</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C436DB5" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRPr="008816A0" w:rsidRDefault="007F04E7" w:rsidP="007F04E7"/>
     <w:p w14:paraId="01D49837" w14:textId="77777777" w:rsidR="007F04E7" w:rsidRDefault="007F04E7"/>
     <w:sectPr w:rsidR="007F04E7" w:rsidSect="00623C8C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5F117AB5" w14:textId="77777777" w:rsidR="00791192" w:rsidRDefault="00791192">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7C217897" w14:textId="77777777" w:rsidR="00791192" w:rsidRDefault="00791192">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="4B67AD67" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="006B78C4">
+      <w:p w14:paraId="4B67AD67" w14:textId="77777777" w:rsidR="00D243DE" w:rsidRPr="00F94F2C" w:rsidRDefault="006B78C4">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -3367,121 +3324,119 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="451CC522" w14:textId="77777777" w:rsidR="00791192" w:rsidRDefault="00791192">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="16112609" w14:textId="77777777" w:rsidR="00791192" w:rsidRDefault="00791192">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="56C03A1F" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="74BA46B6" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="006B78C4" w:rsidP="00623C8C">
+        <w:p w14:paraId="74BA46B6" w14:textId="77777777" w:rsidR="00D243DE" w:rsidRPr="00F94F2C" w:rsidRDefault="006B78C4" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2937A4F6" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="006B78C4" w:rsidP="00245D50">
+        <w:p w14:paraId="2937A4F6" w14:textId="77777777" w:rsidR="00D243DE" w:rsidRPr="00F94F2C" w:rsidRDefault="006B78C4" w:rsidP="00245D50">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11C34D35" wp14:editId="0C75B15D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-301625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1975485" cy="1603375"/>
@@ -3527,60 +3482,60 @@
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00245D50">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Access &amp; Equity</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="27829F6A" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00F314F5" w:rsidP="00656C9D">
+  <w:p w14:paraId="27829F6A" w14:textId="77777777" w:rsidR="00D243DE" w:rsidRDefault="00D243DE" w:rsidP="00656C9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01891C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="748A415C"/>
     <w:lvl w:ilvl="0" w:tplc="0CC08504">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5725,52 +5680,52 @@
   <w:num w:numId="17" w16cid:durableId="326134372">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="458883305">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="717362097">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1741636161">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="996764480">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="133332561">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="579364495">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F04E7"/>
     <w:rsid w:val="000031D7"/>
     <w:rsid w:val="00003752"/>
     <w:rsid w:val="00020082"/>
     <w:rsid w:val="000450F4"/>
     <w:rsid w:val="00082D72"/>
@@ -5790,50 +5745,51 @@
     <w:rsid w:val="00294D61"/>
     <w:rsid w:val="002A1B44"/>
     <w:rsid w:val="002D0DE4"/>
     <w:rsid w:val="002D41F2"/>
     <w:rsid w:val="00305975"/>
     <w:rsid w:val="00346192"/>
     <w:rsid w:val="0039612C"/>
     <w:rsid w:val="0039797E"/>
     <w:rsid w:val="003A049A"/>
     <w:rsid w:val="00431D8A"/>
     <w:rsid w:val="0047768A"/>
     <w:rsid w:val="004904BA"/>
     <w:rsid w:val="004B0770"/>
     <w:rsid w:val="004C0DD6"/>
     <w:rsid w:val="004D5D72"/>
     <w:rsid w:val="005463AA"/>
     <w:rsid w:val="00562806"/>
     <w:rsid w:val="00563235"/>
     <w:rsid w:val="005802DF"/>
     <w:rsid w:val="005A06A3"/>
     <w:rsid w:val="005B6134"/>
     <w:rsid w:val="006052A9"/>
     <w:rsid w:val="00612027"/>
     <w:rsid w:val="00634EAE"/>
     <w:rsid w:val="00690241"/>
+    <w:rsid w:val="006A5959"/>
     <w:rsid w:val="006A5FC1"/>
     <w:rsid w:val="006B529B"/>
     <w:rsid w:val="006B78C4"/>
     <w:rsid w:val="006D7562"/>
     <w:rsid w:val="006D7AE5"/>
     <w:rsid w:val="006F65DB"/>
     <w:rsid w:val="007104D0"/>
     <w:rsid w:val="007733F5"/>
     <w:rsid w:val="00791192"/>
     <w:rsid w:val="007B416E"/>
     <w:rsid w:val="007F04E7"/>
     <w:rsid w:val="00803CC1"/>
     <w:rsid w:val="00861603"/>
     <w:rsid w:val="008B14A2"/>
     <w:rsid w:val="008B5111"/>
     <w:rsid w:val="008B6B9F"/>
     <w:rsid w:val="009038BE"/>
     <w:rsid w:val="009041F6"/>
     <w:rsid w:val="009474CE"/>
     <w:rsid w:val="00956618"/>
     <w:rsid w:val="00960F2C"/>
     <w:rsid w:val="00971952"/>
     <w:rsid w:val="00993750"/>
     <w:rsid w:val="009D0257"/>
     <w:rsid w:val="009D434B"/>
@@ -5841,92 +5797,93 @@
     <w:rsid w:val="00A06AE7"/>
     <w:rsid w:val="00A3073C"/>
     <w:rsid w:val="00A873AB"/>
     <w:rsid w:val="00A93A3F"/>
     <w:rsid w:val="00AB488F"/>
     <w:rsid w:val="00AE0BD3"/>
     <w:rsid w:val="00B02905"/>
     <w:rsid w:val="00B151B5"/>
     <w:rsid w:val="00B757D1"/>
     <w:rsid w:val="00B90987"/>
     <w:rsid w:val="00BB7E85"/>
     <w:rsid w:val="00C00AF0"/>
     <w:rsid w:val="00C03366"/>
     <w:rsid w:val="00C24872"/>
     <w:rsid w:val="00C26F44"/>
     <w:rsid w:val="00C326AA"/>
     <w:rsid w:val="00C44B6E"/>
     <w:rsid w:val="00C70281"/>
     <w:rsid w:val="00C77E0E"/>
     <w:rsid w:val="00CB2F60"/>
     <w:rsid w:val="00CB62FC"/>
     <w:rsid w:val="00CC4EBE"/>
     <w:rsid w:val="00CE46A6"/>
     <w:rsid w:val="00CF41CE"/>
     <w:rsid w:val="00D11594"/>
+    <w:rsid w:val="00D243DE"/>
     <w:rsid w:val="00E61110"/>
     <w:rsid w:val="00F0145B"/>
     <w:rsid w:val="00F06FFA"/>
     <w:rsid w:val="00F14051"/>
     <w:rsid w:val="00F314F5"/>
     <w:rsid w:val="00F4045F"/>
     <w:rsid w:val="00F53697"/>
     <w:rsid w:val="00F573E5"/>
     <w:rsid w:val="00F61485"/>
     <w:rsid w:val="00FC7DCC"/>
     <w:rsid w:val="00FE4B42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2535D30E"/>
   <w15:docId w15:val="{95A6B961-2640-459F-8743-EBF2FBBBAFAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6053,51 +6010,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6524,51 +6481,51 @@
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001913C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -6841,78 +6798,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7975463D-A98A-4A1B-959A-56C40C0FB31D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>910</Words>
-  <Characters>5690</Characters>
+  <Words>907</Words>
+  <Characters>5673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
+  <Lines>166</Lines>
   <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6525</CharactersWithSpaces>
+  <CharactersWithSpaces>6505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Clare Pascoe;K Jamieson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DWDocAuthor">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DWDocClass">
     <vt:lpwstr/>
   </property>