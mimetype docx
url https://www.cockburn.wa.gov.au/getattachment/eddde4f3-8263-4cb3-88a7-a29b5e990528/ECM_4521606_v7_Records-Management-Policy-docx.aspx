--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72B7928C" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1111FCDB" wp14:editId="7A1E099D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
@@ -83,51 +83,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4AF05747" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="5C6D32BC" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:hyperlink w:anchor="_top" w:tooltip="Council, Administration or Planning" w:history="1">
         <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:t>Policy Type</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077DFCF9" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
@@ -163,66 +163,66 @@
     </w:p>
     <w:p w14:paraId="52C18A1D" w14:textId="77777777" w:rsidR="00151611" w:rsidRDefault="00151611" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65DC68E7" w14:textId="77777777" w:rsidR="00960617" w:rsidRPr="00F94F2C" w:rsidRDefault="00960617" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53B1551C" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="00656C9D">
+    <w:p w14:paraId="53B1551C" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="551B024A" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
@@ -267,51 +267,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="16BD8B6A" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="175DAA2F" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0833B909" w14:textId="77777777" w:rsidR="005E7BAB" w:rsidRPr="00744AE3" w:rsidRDefault="005E7BAB" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744AE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The purpose of this policy is to provide guidance and direction on the creation and management of records and to clarify responsibilities for r</w:t>
       </w:r>
       <w:r w:rsidR="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -320,105 +320,91 @@
         <w:t>ecordkeeping within the City of </w:t>
       </w:r>
       <w:r w:rsidRPr="00744AE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Cockburn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434E542E" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00744AE3" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744AE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy and related recordkeeping procedures/guidelines are the framework for ensuring records are created and retained appropriately to meet accountability requirements, legislative </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and adherence to best practice standards.</w:t>
+        <w:t>This policy and related recordkeeping procedures/guidelines are the framework for ensuring records are created and retained appropriately to meet accountability requirements, legislative compliance and adherence to best practice standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F002E3F" w14:textId="77777777" w:rsidR="00151611" w:rsidRDefault="00151611" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34FAEFF1" w14:textId="77777777" w:rsidR="00960617" w:rsidRDefault="00960617" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19D3CE37" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="00656C9D">
+    <w:p w14:paraId="19D3CE37" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D9AC967" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00BA0F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -456,51 +442,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="122EC766" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="5089F914" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="662D61D0" w14:textId="77777777" w:rsidR="00744AE3" w:rsidRPr="00744AE3" w:rsidRDefault="00744AE3" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744AE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Records are recognised as an important information resource within the City of Cockburn, and it is accepted that sound records management practices will contribute to the overall efficiency and effectiveness of the organisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760E49E4" w14:textId="77777777" w:rsidR="00744AE3" w:rsidRPr="00744AE3" w:rsidRDefault="00744AE3" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -526,65 +512,51 @@
         <w:t>also:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D35AE29" w14:textId="77777777" w:rsidR="00744AE3" w:rsidRPr="00744AE3" w:rsidRDefault="005620D3" w:rsidP="00315D78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Protect</w:t>
       </w:r>
       <w:r w:rsidR="00744AE3" w:rsidRPr="00744AE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the interests of the City of Cockburn and the rights of its employees, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and stakeholders</w:t>
+        <w:t xml:space="preserve"> the interests of the City of Cockburn and the rights of its employees, customers and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6717F6" w14:textId="77777777" w:rsidR="00744AE3" w:rsidRPr="00744AE3" w:rsidRDefault="005620D3" w:rsidP="00315D78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Support</w:t>
       </w:r>
       <w:r w:rsidR="00744AE3" w:rsidRPr="00744AE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed decision making</w:t>
@@ -709,78 +681,141 @@
       <w:r w:rsidR="00087019">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00066AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">not to the individuals who created </w:t>
       </w:r>
       <w:r w:rsidR="00762A0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>them</w:t>
       </w:r>
       <w:r w:rsidR="00087019">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4BB372" w14:textId="77777777" w:rsidR="00343C34" w:rsidRPr="00315D78" w:rsidRDefault="00343C34" w:rsidP="00343C34">
+    <w:p w14:paraId="3E4BB372" w14:textId="51118E58" w:rsidR="00343C34" w:rsidRPr="00315D78" w:rsidRDefault="00343C34" w:rsidP="00343C34">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All contractual arrangements </w:t>
       </w:r>
       <w:r w:rsidR="000C0034">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ensure the City's ownership of records.</w:t>
+        <w:t xml:space="preserve"> ensure the City's ownership of records</w:t>
+      </w:r>
+      <w:r w:rsidR="00320D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0021500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="00320D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ongoing access</w:t>
+      </w:r>
+      <w:r w:rsidR="0021500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0043529E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to records </w:t>
+      </w:r>
+      <w:r w:rsidR="0021500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>by the City when required</w:t>
+      </w:r>
+      <w:r w:rsidR="00320D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and the return of all relevant records in a usable format to the City at the end of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001F39C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792FE218" w14:textId="77777777" w:rsidR="00066AA2" w:rsidRPr="00066AA2" w:rsidRDefault="00066AA2" w:rsidP="00315D78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D01B013" w14:textId="77777777" w:rsidR="00066AA2" w:rsidRPr="00960617" w:rsidRDefault="00066AA2" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="562" w:hanging="562"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960617">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1009,83 +1044,82 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7CF307" w14:textId="77777777" w:rsidR="00E01B13" w:rsidRPr="00066AA2" w:rsidRDefault="00E01B13" w:rsidP="00315D78">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="672ED269" w14:textId="77777777" w:rsidR="00066AA2" w:rsidRPr="00066AA2" w:rsidRDefault="00066AA2" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Records created when using social media applications </w:t>
       </w:r>
       <w:r w:rsidR="00EC58D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00066AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> also be captured in the City of Cockburn’s </w:t>
       </w:r>
       <w:r w:rsidR="00EC58D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>recordkeeping</w:t>
       </w:r>
       <w:r w:rsidRPr="00066AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4AFE55" w14:textId="4A127B99" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00343C34" w:rsidP="00960617">
+    <w:p w14:paraId="0A4AFE55" w14:textId="61C5B369" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00343C34" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00315D78" w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ecords </w:t>
       </w:r>
       <w:r w:rsidR="00EC58D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1177,67 +1211,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Security and Protection of Records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3064FB74" w14:textId="77777777" w:rsidR="000B6D6C" w:rsidRPr="000B6D6C" w:rsidRDefault="000B6D6C" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6D6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Records will be maintained in a safe and secure environment ensuring their usability, reliability, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and preservation for as long as they are needed.</w:t>
+        <w:t>Records will be maintained in a safe and secure environment ensuring their usability, reliability, authenticity and preservation for as long as they are needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0F5DCB" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Records </w:t>
       </w:r>
       <w:r w:rsidR="00EC58D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will not</w:t>
       </w:r>
@@ -1307,332 +1325,457 @@
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Access to Records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C70E32" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Access to the City’s records by staff and contractors will be in accordance with designated access and security classifications and in accordance with the requirements of their role.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7846D0" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
+    <w:p w14:paraId="6F7846D0" w14:textId="1F940BBB" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Access to the City’s records by the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>general public</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be in accordance with the Local Government Act 1995 and the Freedom of Information Act 1992.</w:t>
+        <w:t xml:space="preserve"> will be in accordance with the Local Government Act </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00315D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1995</w:t>
+      </w:r>
+      <w:r w:rsidR="00320D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00315D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freedom of Information Act 1992</w:t>
+      </w:r>
+      <w:r w:rsidR="00320D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Privacy and Responsible Information Sharing Act 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744191AC" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Access to the City’s records by Elected Members will be via the Chief Executive Officer in accordance with the Local Government Act 1995.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127E5F76" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Appraisal, Retention and Disposal of Records</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1520DB9B" w14:textId="77777777" w:rsidR="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
+    <w:p w14:paraId="1520DB9B" w14:textId="74E74B5D" w:rsidR="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>All records kept by the City of Cockburn will be disposed of in accordance with the General Disposal Authority for Local Government Records, published by the State Records Commission of Western Australia.</w:t>
+        <w:t xml:space="preserve">All records kept by the City of Cockburn will be disposed of in accordance with the General </w:t>
+      </w:r>
+      <w:r w:rsidR="00320D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retention and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disposal Authority for Local Government Records, published by the State Records Commission of Western Australia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28958374" w14:textId="77777777" w:rsidR="00CC015F" w:rsidRPr="00315D78" w:rsidRDefault="00CC015F" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Staff and Elected Members must not personally undertake destruction of any records.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE0D12F" w14:textId="77777777" w:rsidR="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
+    <w:p w14:paraId="0AE0D12F" w14:textId="0D92CAC5" w:rsidR="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Records identified for destruction </w:t>
       </w:r>
       <w:r w:rsidR="00D67F8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> subject to review and approval by the Records Manager or Senior Records Officer, the Manager of the business unit the records relate to, and the Chief Executive Officer.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6DC5BBF5" w14:textId="3E462292" w:rsidR="00CC015F" w:rsidRDefault="00CC015F" w:rsidP="00960617">
+        <w:t xml:space="preserve"> subject to review and approval by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00320D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Service Lead Information Manag</w:t>
+      </w:r>
+      <w:r w:rsidR="001F39C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00320D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Senior Records Officer, the </w:t>
+      </w:r>
+      <w:r w:rsidR="001F39C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>anager of the business unit the records relate to, and the Chief Executive Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC5BBF5" w14:textId="0D1AD398" w:rsidR="00CC015F" w:rsidRDefault="00CC015F" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Copies/duplicates may be disposed of after use by staff and Elected Members ensuring any such records that contain personally identifiable information or information that is not publicly available are placed into confidential destruction bins or given to </w:t>
       </w:r>
       <w:r w:rsidR="00E01B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Information Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>to dispose of.</w:t>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">securely </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dispose of.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A90286" w14:textId="25D28D19" w:rsidR="00E01B13" w:rsidRDefault="00E01B13" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="197BB753" w14:textId="77777777" w:rsidR="00E01B13" w:rsidRPr="00315D78" w:rsidRDefault="00E01B13" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C89592" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Roles and Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1EEDB7" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00CC015F" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC015F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Elected Members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9239A2" w14:textId="6D72064F" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
+    <w:p w14:paraId="3C9239A2" w14:textId="5379A621" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Elected Members </w:t>
       </w:r>
       <w:r w:rsidR="00CB2983">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> create and keep records of communications or transactions which convey information relating to the City’s business or functions.  These records </w:t>
       </w:r>
       <w:r w:rsidR="00CB2983">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> be forwarded to the </w:t>
       </w:r>
       <w:r w:rsidR="00E01B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Executive Officer to the Mayor and Councillors</w:t>
+        <w:t xml:space="preserve">Executive </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Mayor and Councillors</w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E01B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o capture into the City’s </w:t>
       </w:r>
       <w:r w:rsidR="004B6D9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
@@ -1733,51 +1876,51 @@
     <w:p w14:paraId="4D259236" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00CC015F" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC015F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Executive and Managers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3566F40A" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
+    <w:p w14:paraId="3566F40A" w14:textId="77777777" w:rsidR="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive and managers </w:t>
       </w:r>
       <w:r w:rsidR="00F54073">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
@@ -1789,73 +1932,152 @@
       <w:r w:rsidR="00F54073">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ion comply with this policy, </w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>associated records management procedures</w:t>
       </w:r>
       <w:r w:rsidR="00D64E82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/guidelines</w:t>
       </w:r>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the City of Cockburn’s Recordkeeping Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AD0171" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00CC015F" w:rsidRDefault="00315D78" w:rsidP="00960617">
+    <w:p w14:paraId="64F36C36" w14:textId="77777777" w:rsidR="002B7F95" w:rsidRDefault="007605AB" w:rsidP="00EA7C31">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1134" w:right="72"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007605AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executive and managers </w:t>
+      </w:r>
+      <w:r w:rsidR="00E406CA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will also ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007605AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that any City records not registered by </w:t>
+      </w:r>
+      <w:r w:rsidR="007B38E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007605AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are leaving the organisation are identified and captured into the recordkeeping system before the staff member’s departure, or where this is not possible, as soon as practicable and no later than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4E88">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>90 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007605AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after their </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7F95">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>departure.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7F95" w:rsidRPr="00CC015F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AD0171" w14:textId="001C9E59" w:rsidR="00315D78" w:rsidRPr="00CC015F" w:rsidRDefault="002B7F95" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC015F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>All Staff</w:t>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidR="00315D78" w:rsidRPr="00CC015F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1D35C7" w14:textId="77777777" w:rsidR="00560B6E" w:rsidRDefault="00560B6E" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560B6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All staff </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(including contractors) </w:t>
       </w:r>
       <w:r w:rsidRPr="00560B6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1897,83 +2119,127 @@
       <w:r w:rsidRPr="00560B6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that records are captured and registered into the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>record</w:t>
       </w:r>
       <w:r w:rsidR="00F54073">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">keeping </w:t>
       </w:r>
       <w:r w:rsidR="009B0168">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>system or appropriate business system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0377840B" w14:textId="77777777" w:rsidR="00560B6E" w:rsidRPr="00560B6E" w:rsidRDefault="00560B6E" w:rsidP="00CC015F">
+    <w:p w14:paraId="0377840B" w14:textId="63B010F9" w:rsidR="00560B6E" w:rsidRDefault="00560B6E" w:rsidP="00EC4E88">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:ind w:left="1842" w:hanging="765"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560B6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that records </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560B6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are secure at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560B6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBC7CFD" w14:textId="77DB399F" w:rsidR="006D375E" w:rsidRPr="00560B6E" w:rsidRDefault="006D375E" w:rsidP="00CC015F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1843" w:hanging="763"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00560B6E">
-[...17 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If artificial intelligence (AI) is used for City business, staff will ensure any records created </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are managed in </w:t>
+      </w:r>
+      <w:r w:rsidR="0021500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>accordance</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with this policy and the use of AI does not bypass recordkeeping, privacy, security and disposal obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B115411" w14:textId="77777777" w:rsidR="00315D78" w:rsidRPr="00315D78" w:rsidRDefault="00315D78" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1138"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Refer to the Employees Recordkeeping Guidelines for detailed procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D2E141" w14:textId="77777777" w:rsidR="009C0194" w:rsidRPr="009C0194" w:rsidRDefault="00DC51A8" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2111,113 +2377,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Act 2003</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691FE1F5" w14:textId="77777777" w:rsidR="009C0194" w:rsidRPr="009C0194" w:rsidRDefault="009C0194" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="603"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Criminal Code </w:t>
       </w:r>
       <w:r w:rsidR="00CC015F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Act </w:t>
       </w:r>
       <w:r w:rsidR="00DF0B4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Compilation </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Act 1913</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072C5CFB" w14:textId="77777777" w:rsidR="009C0194" w:rsidRPr="009C0194" w:rsidRDefault="009C0194" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="603"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Electronic Transactions Act 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF7CF04" w14:textId="77777777" w:rsidR="009C0194" w:rsidRPr="009C0194" w:rsidRDefault="009C0194" w:rsidP="00960617">
+    <w:p w14:paraId="4BF7CF04" w14:textId="5ECC9324" w:rsidR="009C0194" w:rsidRPr="009C0194" w:rsidRDefault="009C0194" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="603"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Evidence Act 1906</w:t>
+        <w:t xml:space="preserve">Evidence Act </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC393B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCDB161" w14:textId="77777777" w:rsidR="009C0194" w:rsidRDefault="009C0194" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="603"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Freedom of Information Act 1992</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1AC9C6" w14:textId="77777777" w:rsidR="00BE68A9" w:rsidRPr="009C0194" w:rsidRDefault="00BE68A9" w:rsidP="00960617">
@@ -2242,128 +2515,158 @@
         <w:t>Interpretation Act 1984</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BBB4BA" w14:textId="77777777" w:rsidR="009C0194" w:rsidRDefault="009C0194" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="603"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Local Government Act 1995</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1130E3" w14:textId="77777777" w:rsidR="00DC51A8" w:rsidRPr="00DC51A8" w:rsidRDefault="00DC51A8" w:rsidP="00960617">
+    <w:p w14:paraId="72F3330E" w14:textId="0B7E4DAD" w:rsidR="00F54BB1" w:rsidRDefault="00F54BB1" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:ind w:left="1170" w:hanging="603"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC51A8">
-[...6 lines deleted...]
-    <w:p w14:paraId="6A8D7544" w14:textId="7E007467" w:rsidR="00DC51A8" w:rsidRDefault="00DC51A8" w:rsidP="00960617">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1130E3" w14:textId="77777777" w:rsidR="00DC51A8" w:rsidRPr="00DC51A8" w:rsidRDefault="00DC51A8" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
+        <w:ind w:left="1170" w:hanging="603"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC51A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>State Records Commission: Principles and Standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8D7544" w14:textId="7E007467" w:rsidR="00DC51A8" w:rsidRDefault="00DC51A8" w:rsidP="00EC4E88">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="1168" w:hanging="601"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC51A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Australian Standard on Records Management:  AS ISO 15489</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41619472" w14:textId="4D5099B5" w:rsidR="00D33A3D" w:rsidRDefault="00D33A3D" w:rsidP="00960617">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1170" w:hanging="603"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC51A8">
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>WA Government Artificial Intelligence Policy and AI Framework</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4FD894D5" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRPr="005E7BAB" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D29522" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRPr="00CC015F" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC015F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2371,65 +2674,72 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="23B00674" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRPr="005E7BAB" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="244"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A record is information recorded in any form that is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">created, </w:t>
       </w:r>
+      <w:r w:rsidRPr="005E7BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">received and maintained by an organisation </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>received</w:t>
+        <w:t>in the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005E7BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and maintained by an organisation in the course of conducting its business activities and kept as evidence of such activity.</w:t>
+        <w:t xml:space="preserve"> conducting its business activities and kept as evidence of such activity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F46676" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A record may have any or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C25AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -2513,250 +2823,250 @@
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1710" w:right="-46" w:hanging="576"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It may document the rationale behind </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>organisational</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> policy, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or directives.</w:t>
+        <w:t xml:space="preserve"> policy, decisions or directives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDB4747" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRPr="00CC015F" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC015F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ephemeral Records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004A1DC7" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRPr="005E7BAB" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="244"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ephemeral records are duplicated records and/or those that have only short-term value to the City of Cockburn, with little or no ongoing administrative, legal, fiscal, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or historical value.  They may include insignificant drafts and rough notes, or records of routine enquiries.</w:t>
+        <w:t>Ephemeral records are duplicated records and/or those that have only short-term value to the City of Cockburn, with little or no ongoing administrative, legal, fiscal, evidential or historical value.  They may include insignificant drafts and rough notes, or records of routine enquiries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36650A80" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRPr="00CC015F" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC015F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Recordkeeping Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D50949C" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRPr="00066AA2" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="244"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Recordkeeping Plan ensures that records are created, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">The Recordkeeping Plan ensures that records are created, managed and maintained over time and disposed in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4130">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>legislation</w:t>
+      </w:r>
       <w:r w:rsidRPr="00066AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>managed</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00066AA2">
+        <w:t>.  It is the primary means of providing evidence of compliance w</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4130">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and maintained over time and disposed in accordance with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D4130">
+        <w:t xml:space="preserve">ith the State Records Act 2000.  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>legislation</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>All government organisations must have a Recordkeeping Plan that is approved by the State Records Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7762112A" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRPr="00CC015F" w:rsidRDefault="00FA1362" w:rsidP="00960617">
+    <w:p w14:paraId="7762112A" w14:textId="18127117" w:rsidR="00FA1362" w:rsidRPr="00CC015F" w:rsidRDefault="00FA1362" w:rsidP="00960617">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC015F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>General Disposal Authority (GDA)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08397910" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRDefault="00FA1362" w:rsidP="00FA1362">
+        <w:t xml:space="preserve">General </w:t>
+      </w:r>
+      <w:r w:rsidR="00102904">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retention and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC015F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Disposal Authority (G</w:t>
+      </w:r>
+      <w:r w:rsidR="00102904">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC015F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08397910" w14:textId="65E879DE" w:rsidR="00FA1362" w:rsidRDefault="00FA1362" w:rsidP="00FA1362">
       <w:pPr>
         <w:ind w:left="1134" w:right="244"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>The General Disposal Authority for Local Government records (the schedule) is designed to provide consistency throughout Local Government in disposal activities and decisions.  It is a continuing authority for the disposal and archival of records which document a Local Government’s operations.</w:t>
+        <w:t xml:space="preserve">The General </w:t>
+      </w:r>
+      <w:r w:rsidR="00102904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retention and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Disposal Authority for Local Government records (the schedule) is designed to provide consistency throughout Local Government in disposal activities and decisions.  It is a continuing authority for the disposal and archival of records which document a Local Government’s operations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE61795" w14:textId="77777777" w:rsidR="00CC015F" w:rsidRDefault="00CC015F" w:rsidP="00FA1362">
       <w:pPr>
         <w:ind w:left="1134" w:right="244"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59236E84" w14:textId="77777777" w:rsidR="00CC015F" w:rsidRDefault="00CC015F" w:rsidP="00CC015F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -2767,77 +3077,92 @@
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Personally Identifiable Information (PII)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F53B16B" w14:textId="77777777" w:rsidR="00CC015F" w:rsidRPr="00066AA2" w:rsidRDefault="00CC015F" w:rsidP="00CC015F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:right="72"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>PII refers to information, or an opinion, that can be used to distinguish or trace an individual’s identity, either alone or when combined with other personal or identifying information that is linked or linkable to a specific individual, whether the information or opinion is true or not; and whether the information or opinion is recorded in a material form or not.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CA2C31" w14:textId="77777777" w:rsidR="00FA1362" w:rsidRDefault="00FA1362" w:rsidP="00656C9D">
-[...7 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+    <w:p w14:paraId="08CA2C31" w14:textId="0E6385EE" w:rsidR="00FA1362" w:rsidRPr="00EC4E88" w:rsidRDefault="00D33A3D" w:rsidP="00EC4E88">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1134" w:right="72" w:hanging="567"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4E88">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence (AI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0E10DE" w14:textId="11626921" w:rsidR="00CC015F" w:rsidRPr="00EC4E88" w:rsidRDefault="00D33A3D" w:rsidP="00EC4E88">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1134" w:right="72"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D33A3D">
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t>An engineered system that generates predictive outputs such as content, forecasts, recommendations, or decisions for a given set of human defined objectives or parameters without explicit programming. AI systems are designed to operate with varying levels of automation.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> (Source: WA Government Artificial Intelligence Policy).</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="69A9EFE9" w14:textId="77777777" w:rsidR="00CC015F" w:rsidRDefault="00CC015F" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3765A0A0" w14:textId="77777777" w:rsidR="00CC015F" w:rsidRDefault="00CC015F" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
@@ -2941,275 +3266,273 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="5C5A12C4" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="1" w:name="Dropdown1"/>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="2FBF6CFB" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="002C51C6" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="000E59C0" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText>HYPERLINK  \l "Bookmark3" \o "Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Strategic Link</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC4A77B" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00CE7895" w:rsidP="0016654E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>City of Cockburn Recordkeeping Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="48F051C5" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="068ED76D" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="00721265">
+          <w:p w14:paraId="068ED76D" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="002C51C6" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="002C51C6" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30EB2B7E" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00E42A8A" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="0FE3B0BE" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="467DD9F8" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="00F94F2C">
+          <w:p w14:paraId="467DD9F8" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="651FCC0B" w14:textId="25A6F665" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="009A7EA2" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Information Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="5BE45A6F" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D002E55" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="00721265">
+          <w:p w14:paraId="2D002E55" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AFE4D64" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="003B222D" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
@@ -3223,96 +3546,94 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08EBDF5B" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="004453DE" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="22F19EFA" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="626E2CE3" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="00721265">
+          <w:p w14:paraId="626E2CE3" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37BCF521" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
@@ -3324,108 +3645,94 @@
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance </w:t>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6714C5B5" w14:textId="2BDE7AB7" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="00BA0F37">
+          <w:p w14:paraId="6714C5B5" w14:textId="42EAF4D6" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000B3CE6" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>14</w:t>
-[...11 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>12 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="402E7129" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6C97B7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="00721265">
+          <w:p w14:paraId="2A6C97B7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2305187B" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
@@ -3437,193 +3744,184 @@
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1588E7B9" w14:textId="27381D7E" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="009A7EA2" w:rsidP="00BA0F37">
+          <w:p w14:paraId="1588E7B9" w14:textId="3D034C87" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000B3CE6" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>September 202</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="2E6F5707" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50B7FA46" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00E01B13" w:rsidP="007B053D">
+          <w:p w14:paraId="50B7FA46" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="007B053D" w:rsidP="007B053D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="007B053D" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D093B1A" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00050F8B" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="262D2EF6" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00960617" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4521606</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="006A8236" w14:textId="77777777" w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidRDefault="00721265" w:rsidP="00F94F2C"/>
     <w:sectPr w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidSect="00623C8C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10868798" w14:textId="77777777" w:rsidR="00744AE3" w:rsidRDefault="00744AE3">
+    <w:p w14:paraId="6CF225D4" w14:textId="77777777" w:rsidR="00CF343D" w:rsidRDefault="00CF343D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FF32984" w14:textId="77777777" w:rsidR="00744AE3" w:rsidRDefault="00744AE3">
+    <w:p w14:paraId="08ADE39D" w14:textId="77777777" w:rsidR="00CF343D" w:rsidRDefault="00CF343D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3632,91 +3930,90 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="729045A3" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3746,118 +4043,116 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69CF643A" w14:textId="77777777" w:rsidR="00744AE3" w:rsidRDefault="00744AE3">
+    <w:p w14:paraId="4F4EDB50" w14:textId="77777777" w:rsidR="00CF343D" w:rsidRDefault="00CF343D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7372C7EE" w14:textId="77777777" w:rsidR="00744AE3" w:rsidRDefault="00744AE3">
+    <w:p w14:paraId="077D7EF8" w14:textId="77777777" w:rsidR="00CF343D" w:rsidRDefault="00CF343D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="6A1B1574" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="20FF0134" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="71DDEEB2" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00623C8C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78EABE09" wp14:editId="60895C79">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -3915,51 +4210,51 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00AC273F">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Records Management</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2C12E779" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA2EED5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6392,306 +6687,322 @@
   <w:num w:numId="15" w16cid:durableId="1236012442">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="438110698">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="857424862">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1306736419">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1643002863">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="567419588">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2011761122">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00744AE3"/>
     <w:rsid w:val="00017BC9"/>
     <w:rsid w:val="00023FB9"/>
     <w:rsid w:val="000257F4"/>
     <w:rsid w:val="00050F8B"/>
     <w:rsid w:val="00052969"/>
     <w:rsid w:val="0005413B"/>
     <w:rsid w:val="00055B3A"/>
     <w:rsid w:val="0006383C"/>
     <w:rsid w:val="00066AA2"/>
     <w:rsid w:val="00075196"/>
     <w:rsid w:val="00087019"/>
     <w:rsid w:val="00094E6D"/>
     <w:rsid w:val="000A0634"/>
     <w:rsid w:val="000A5CAC"/>
     <w:rsid w:val="000B002D"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000B32E7"/>
+    <w:rsid w:val="000B3CE6"/>
     <w:rsid w:val="000B5111"/>
     <w:rsid w:val="000B6D6C"/>
     <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C0034"/>
     <w:rsid w:val="000C34CC"/>
     <w:rsid w:val="000C6F2F"/>
     <w:rsid w:val="000D7BF5"/>
     <w:rsid w:val="000E1BF6"/>
     <w:rsid w:val="000E2527"/>
     <w:rsid w:val="000E59C0"/>
     <w:rsid w:val="000F29F7"/>
     <w:rsid w:val="000F5278"/>
+    <w:rsid w:val="00102904"/>
     <w:rsid w:val="00103203"/>
     <w:rsid w:val="00116A63"/>
     <w:rsid w:val="00122F79"/>
     <w:rsid w:val="00123731"/>
     <w:rsid w:val="00133F68"/>
     <w:rsid w:val="00140FC9"/>
     <w:rsid w:val="00151611"/>
     <w:rsid w:val="0016013C"/>
     <w:rsid w:val="0016654E"/>
     <w:rsid w:val="00166692"/>
     <w:rsid w:val="00167FA1"/>
     <w:rsid w:val="00170EF8"/>
     <w:rsid w:val="001857FE"/>
     <w:rsid w:val="00186387"/>
     <w:rsid w:val="001930F4"/>
     <w:rsid w:val="00195107"/>
     <w:rsid w:val="001A067B"/>
     <w:rsid w:val="001B366F"/>
     <w:rsid w:val="001C0E71"/>
     <w:rsid w:val="001C34A2"/>
     <w:rsid w:val="001C4ABB"/>
     <w:rsid w:val="001D08BD"/>
     <w:rsid w:val="001D36B6"/>
     <w:rsid w:val="001E0AE9"/>
     <w:rsid w:val="001E3ACA"/>
     <w:rsid w:val="001F2365"/>
+    <w:rsid w:val="001F39C8"/>
     <w:rsid w:val="0020753E"/>
     <w:rsid w:val="002075BB"/>
+    <w:rsid w:val="0021500D"/>
     <w:rsid w:val="002511E6"/>
     <w:rsid w:val="0025176B"/>
     <w:rsid w:val="0026482F"/>
     <w:rsid w:val="00264967"/>
     <w:rsid w:val="00265F19"/>
     <w:rsid w:val="0026753C"/>
     <w:rsid w:val="00267AB7"/>
     <w:rsid w:val="00273A3A"/>
     <w:rsid w:val="00275596"/>
     <w:rsid w:val="002824FA"/>
     <w:rsid w:val="0029436A"/>
     <w:rsid w:val="002B0A72"/>
+    <w:rsid w:val="002B7F95"/>
     <w:rsid w:val="002C387F"/>
     <w:rsid w:val="002C51BC"/>
     <w:rsid w:val="002C51C6"/>
     <w:rsid w:val="002E0A79"/>
     <w:rsid w:val="002E3A94"/>
     <w:rsid w:val="002F0A79"/>
     <w:rsid w:val="002F511F"/>
     <w:rsid w:val="002F65BA"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="00315D78"/>
     <w:rsid w:val="003207CC"/>
+    <w:rsid w:val="00320D39"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003226D2"/>
     <w:rsid w:val="00326A3C"/>
     <w:rsid w:val="00343C34"/>
     <w:rsid w:val="00346FF8"/>
     <w:rsid w:val="00347EFF"/>
     <w:rsid w:val="00350AB3"/>
     <w:rsid w:val="00357873"/>
     <w:rsid w:val="00370298"/>
     <w:rsid w:val="00377382"/>
     <w:rsid w:val="00383752"/>
     <w:rsid w:val="00384A9A"/>
     <w:rsid w:val="0039128B"/>
     <w:rsid w:val="00393627"/>
     <w:rsid w:val="003939FD"/>
     <w:rsid w:val="00394C98"/>
     <w:rsid w:val="003970C1"/>
     <w:rsid w:val="003A51B4"/>
     <w:rsid w:val="003B222D"/>
     <w:rsid w:val="003B33D7"/>
     <w:rsid w:val="003B3B58"/>
     <w:rsid w:val="003C04E9"/>
     <w:rsid w:val="003D202F"/>
     <w:rsid w:val="003D45D8"/>
     <w:rsid w:val="003D4DA6"/>
     <w:rsid w:val="003D7F20"/>
     <w:rsid w:val="003E60BC"/>
     <w:rsid w:val="003F7ABB"/>
     <w:rsid w:val="00406C52"/>
     <w:rsid w:val="00413583"/>
     <w:rsid w:val="004161B1"/>
     <w:rsid w:val="0042156C"/>
     <w:rsid w:val="00430A6F"/>
     <w:rsid w:val="00430BCE"/>
     <w:rsid w:val="00431825"/>
+    <w:rsid w:val="0043529E"/>
     <w:rsid w:val="004402BD"/>
     <w:rsid w:val="00440902"/>
     <w:rsid w:val="004453DE"/>
     <w:rsid w:val="00445781"/>
     <w:rsid w:val="0045580F"/>
     <w:rsid w:val="00464623"/>
     <w:rsid w:val="0047440F"/>
     <w:rsid w:val="004826C8"/>
     <w:rsid w:val="00482B85"/>
     <w:rsid w:val="004A2680"/>
     <w:rsid w:val="004A30B6"/>
     <w:rsid w:val="004A46E4"/>
     <w:rsid w:val="004B22CA"/>
     <w:rsid w:val="004B6D9B"/>
     <w:rsid w:val="004C450D"/>
     <w:rsid w:val="004C5929"/>
     <w:rsid w:val="004C6466"/>
     <w:rsid w:val="004D5FB7"/>
     <w:rsid w:val="004D7DC6"/>
     <w:rsid w:val="004E0BF9"/>
     <w:rsid w:val="004F5C70"/>
     <w:rsid w:val="00500D65"/>
     <w:rsid w:val="005029E0"/>
     <w:rsid w:val="0050448D"/>
     <w:rsid w:val="005110B4"/>
     <w:rsid w:val="0051575B"/>
     <w:rsid w:val="005247D3"/>
     <w:rsid w:val="00526C27"/>
     <w:rsid w:val="00542300"/>
     <w:rsid w:val="00543075"/>
     <w:rsid w:val="00544179"/>
     <w:rsid w:val="00547404"/>
+    <w:rsid w:val="00547B95"/>
     <w:rsid w:val="00560B6E"/>
     <w:rsid w:val="005620D3"/>
     <w:rsid w:val="00563963"/>
     <w:rsid w:val="005673FC"/>
     <w:rsid w:val="0056768C"/>
     <w:rsid w:val="0058202F"/>
     <w:rsid w:val="005848AB"/>
     <w:rsid w:val="00584DA2"/>
     <w:rsid w:val="005862F3"/>
     <w:rsid w:val="00587AC3"/>
     <w:rsid w:val="00592B54"/>
     <w:rsid w:val="00596BA1"/>
     <w:rsid w:val="005A0F9E"/>
     <w:rsid w:val="005A6067"/>
     <w:rsid w:val="005A7267"/>
+    <w:rsid w:val="005B4F04"/>
+    <w:rsid w:val="005C0DD3"/>
     <w:rsid w:val="005C1008"/>
     <w:rsid w:val="005D5E98"/>
     <w:rsid w:val="005E4CCF"/>
     <w:rsid w:val="005E6063"/>
     <w:rsid w:val="005E7982"/>
     <w:rsid w:val="005E7BAB"/>
     <w:rsid w:val="00606E6A"/>
     <w:rsid w:val="0061091B"/>
     <w:rsid w:val="00613067"/>
     <w:rsid w:val="00620D57"/>
     <w:rsid w:val="006222BD"/>
     <w:rsid w:val="00622B74"/>
     <w:rsid w:val="00623C8C"/>
     <w:rsid w:val="00650938"/>
     <w:rsid w:val="00651F5C"/>
     <w:rsid w:val="00652E76"/>
     <w:rsid w:val="00653F1D"/>
     <w:rsid w:val="00656C9D"/>
     <w:rsid w:val="00671A66"/>
     <w:rsid w:val="00676101"/>
     <w:rsid w:val="0068144B"/>
     <w:rsid w:val="00682CCF"/>
     <w:rsid w:val="00682F33"/>
     <w:rsid w:val="00695397"/>
     <w:rsid w:val="0069563F"/>
     <w:rsid w:val="00697939"/>
     <w:rsid w:val="006A651B"/>
     <w:rsid w:val="006A6C9F"/>
     <w:rsid w:val="006B6503"/>
     <w:rsid w:val="006C06AC"/>
     <w:rsid w:val="006C167C"/>
     <w:rsid w:val="006C38A1"/>
     <w:rsid w:val="006D14CC"/>
+    <w:rsid w:val="006D375E"/>
     <w:rsid w:val="006D4130"/>
     <w:rsid w:val="006D46D3"/>
     <w:rsid w:val="006F2288"/>
     <w:rsid w:val="0071634F"/>
     <w:rsid w:val="007166EF"/>
     <w:rsid w:val="00717FB2"/>
     <w:rsid w:val="00721265"/>
     <w:rsid w:val="00744AE3"/>
     <w:rsid w:val="00746471"/>
     <w:rsid w:val="00750725"/>
     <w:rsid w:val="00754B55"/>
     <w:rsid w:val="00755DED"/>
+    <w:rsid w:val="007605AB"/>
     <w:rsid w:val="00762A0B"/>
+    <w:rsid w:val="007636E0"/>
     <w:rsid w:val="007637E4"/>
     <w:rsid w:val="00772BAA"/>
     <w:rsid w:val="00773928"/>
     <w:rsid w:val="007A446A"/>
     <w:rsid w:val="007B053D"/>
     <w:rsid w:val="007B2051"/>
+    <w:rsid w:val="007B38E4"/>
     <w:rsid w:val="007B6760"/>
     <w:rsid w:val="007C2854"/>
     <w:rsid w:val="007C3826"/>
     <w:rsid w:val="007C6378"/>
     <w:rsid w:val="007E2D5F"/>
     <w:rsid w:val="007E5C21"/>
     <w:rsid w:val="007E7468"/>
     <w:rsid w:val="007E760F"/>
     <w:rsid w:val="007F70E8"/>
     <w:rsid w:val="00801368"/>
     <w:rsid w:val="00803D54"/>
     <w:rsid w:val="00805D3D"/>
     <w:rsid w:val="008119A4"/>
+    <w:rsid w:val="008148BB"/>
     <w:rsid w:val="008201E8"/>
     <w:rsid w:val="00831AC7"/>
     <w:rsid w:val="00831DE6"/>
     <w:rsid w:val="00835AAD"/>
     <w:rsid w:val="0084361F"/>
     <w:rsid w:val="00844F44"/>
     <w:rsid w:val="00846234"/>
     <w:rsid w:val="00850D34"/>
     <w:rsid w:val="00851349"/>
     <w:rsid w:val="008816A0"/>
     <w:rsid w:val="0089223F"/>
     <w:rsid w:val="008926B0"/>
     <w:rsid w:val="0089314E"/>
     <w:rsid w:val="00896B8A"/>
     <w:rsid w:val="008A56DD"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008C3FF1"/>
     <w:rsid w:val="008C4977"/>
     <w:rsid w:val="008C5628"/>
     <w:rsid w:val="008D0D9A"/>
     <w:rsid w:val="008D1C90"/>
     <w:rsid w:val="008D6D1F"/>
     <w:rsid w:val="008E049D"/>
     <w:rsid w:val="008E591E"/>
     <w:rsid w:val="008E7228"/>
@@ -6746,186 +7057,198 @@
     <w:rsid w:val="00AE6B12"/>
     <w:rsid w:val="00B02BB0"/>
     <w:rsid w:val="00B12E2C"/>
     <w:rsid w:val="00B14CD3"/>
     <w:rsid w:val="00B21BD5"/>
     <w:rsid w:val="00B3044A"/>
     <w:rsid w:val="00B34BA7"/>
     <w:rsid w:val="00B3639B"/>
     <w:rsid w:val="00B41629"/>
     <w:rsid w:val="00B46674"/>
     <w:rsid w:val="00B472C6"/>
     <w:rsid w:val="00B60317"/>
     <w:rsid w:val="00B64DAE"/>
     <w:rsid w:val="00B830AA"/>
     <w:rsid w:val="00B85BAF"/>
     <w:rsid w:val="00B9080D"/>
     <w:rsid w:val="00B962FF"/>
     <w:rsid w:val="00BA093F"/>
     <w:rsid w:val="00BA0F37"/>
     <w:rsid w:val="00BA333D"/>
     <w:rsid w:val="00BA67BD"/>
     <w:rsid w:val="00BB2FD9"/>
     <w:rsid w:val="00BC1113"/>
     <w:rsid w:val="00BC4F9D"/>
     <w:rsid w:val="00BD0158"/>
+    <w:rsid w:val="00BD0CB4"/>
     <w:rsid w:val="00BD109B"/>
     <w:rsid w:val="00BD245B"/>
     <w:rsid w:val="00BD297C"/>
     <w:rsid w:val="00BE68A9"/>
     <w:rsid w:val="00C00CD9"/>
     <w:rsid w:val="00C01C1A"/>
     <w:rsid w:val="00C02A6D"/>
     <w:rsid w:val="00C21C64"/>
     <w:rsid w:val="00C2394E"/>
     <w:rsid w:val="00C25AA6"/>
     <w:rsid w:val="00C272A2"/>
     <w:rsid w:val="00C41D3A"/>
     <w:rsid w:val="00C45D80"/>
     <w:rsid w:val="00C51328"/>
+    <w:rsid w:val="00C641AA"/>
     <w:rsid w:val="00C67FAD"/>
     <w:rsid w:val="00C723E2"/>
+    <w:rsid w:val="00C72DF8"/>
     <w:rsid w:val="00C75BE0"/>
     <w:rsid w:val="00C837E5"/>
     <w:rsid w:val="00CA4438"/>
     <w:rsid w:val="00CB2983"/>
     <w:rsid w:val="00CC015F"/>
     <w:rsid w:val="00CC10B8"/>
     <w:rsid w:val="00CD2F0C"/>
     <w:rsid w:val="00CD4391"/>
     <w:rsid w:val="00CE7895"/>
+    <w:rsid w:val="00CF343D"/>
     <w:rsid w:val="00CF6B08"/>
     <w:rsid w:val="00D10ADC"/>
     <w:rsid w:val="00D1320C"/>
     <w:rsid w:val="00D13686"/>
     <w:rsid w:val="00D13FCD"/>
     <w:rsid w:val="00D2524E"/>
     <w:rsid w:val="00D27C32"/>
     <w:rsid w:val="00D30679"/>
     <w:rsid w:val="00D338A7"/>
+    <w:rsid w:val="00D33A3D"/>
     <w:rsid w:val="00D373E0"/>
     <w:rsid w:val="00D402C4"/>
     <w:rsid w:val="00D417D4"/>
     <w:rsid w:val="00D45D18"/>
     <w:rsid w:val="00D45F33"/>
     <w:rsid w:val="00D46B3E"/>
     <w:rsid w:val="00D520DC"/>
     <w:rsid w:val="00D64E82"/>
     <w:rsid w:val="00D6607A"/>
     <w:rsid w:val="00D67BE0"/>
     <w:rsid w:val="00D67F8F"/>
     <w:rsid w:val="00D70583"/>
     <w:rsid w:val="00D7285D"/>
+    <w:rsid w:val="00D74C64"/>
     <w:rsid w:val="00D7501B"/>
     <w:rsid w:val="00DA0B0C"/>
     <w:rsid w:val="00DA2C3D"/>
     <w:rsid w:val="00DA2F4F"/>
+    <w:rsid w:val="00DA52A1"/>
     <w:rsid w:val="00DA6E3F"/>
     <w:rsid w:val="00DA72DE"/>
     <w:rsid w:val="00DB6DFC"/>
     <w:rsid w:val="00DC51A8"/>
     <w:rsid w:val="00DD4CAE"/>
     <w:rsid w:val="00DD6ABD"/>
     <w:rsid w:val="00DD71F6"/>
     <w:rsid w:val="00DF0B4F"/>
     <w:rsid w:val="00DF32B7"/>
     <w:rsid w:val="00E01B13"/>
     <w:rsid w:val="00E029F2"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E26A11"/>
     <w:rsid w:val="00E3320D"/>
+    <w:rsid w:val="00E406CA"/>
     <w:rsid w:val="00E40789"/>
     <w:rsid w:val="00E42A8A"/>
     <w:rsid w:val="00E55B93"/>
     <w:rsid w:val="00E628B9"/>
     <w:rsid w:val="00E62B30"/>
     <w:rsid w:val="00E63239"/>
     <w:rsid w:val="00E636A3"/>
     <w:rsid w:val="00E71F5F"/>
     <w:rsid w:val="00E72FD1"/>
     <w:rsid w:val="00E759DD"/>
     <w:rsid w:val="00E91D16"/>
     <w:rsid w:val="00E94A41"/>
     <w:rsid w:val="00EA58D1"/>
     <w:rsid w:val="00EA6528"/>
     <w:rsid w:val="00EA765A"/>
+    <w:rsid w:val="00EA7C31"/>
     <w:rsid w:val="00EB379E"/>
+    <w:rsid w:val="00EC4E88"/>
     <w:rsid w:val="00EC58D7"/>
     <w:rsid w:val="00EF388C"/>
     <w:rsid w:val="00EF6619"/>
     <w:rsid w:val="00F067F9"/>
     <w:rsid w:val="00F06F73"/>
     <w:rsid w:val="00F073E8"/>
     <w:rsid w:val="00F10236"/>
     <w:rsid w:val="00F31FEA"/>
     <w:rsid w:val="00F3799C"/>
     <w:rsid w:val="00F43819"/>
     <w:rsid w:val="00F51BB0"/>
     <w:rsid w:val="00F54073"/>
+    <w:rsid w:val="00F54BB1"/>
     <w:rsid w:val="00F60BE1"/>
     <w:rsid w:val="00F65C79"/>
     <w:rsid w:val="00F65E0F"/>
     <w:rsid w:val="00F66DDC"/>
     <w:rsid w:val="00F673C3"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
     <w:rsid w:val="00FA1362"/>
     <w:rsid w:val="00FB327A"/>
+    <w:rsid w:val="00FC393B"/>
     <w:rsid w:val="00FD01B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6A762C1F"/>
   <w15:docId w15:val="{D215DEBB-CED1-4FC3-9E42-C89EA53428FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7620,55 +7943,67 @@
     <w:rsid w:val="005E7BAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00315D78"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:eastAsiaTheme="minorEastAsia" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00320D39"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8177,78 +8512,78 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{415F4739-5544-45A0-9EAF-C9F3343F474E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>New Policy template.dotx</Template>
+  <Template>New Policy template</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1486</Words>
-  <Characters>8503</Characters>
+  <Words>1426</Words>
+  <Characters>8138</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>218</Lines>
-  <Paragraphs>131</Paragraphs>
+  <Lines>195</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERFORMANCE REVIEW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9858</CharactersWithSpaces>
+  <CharactersWithSpaces>9479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Bookmark3</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>