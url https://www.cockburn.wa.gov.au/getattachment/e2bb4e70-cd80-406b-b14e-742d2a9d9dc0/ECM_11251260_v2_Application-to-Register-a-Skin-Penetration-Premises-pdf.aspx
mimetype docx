--- v0 (2026-03-18)
+++ v1 (2026-09-23)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="413B0EEC" w14:textId="77777777" w:rsidR="00314232" w:rsidRDefault="00622965" w:rsidP="003F4DA4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C56C6E9" wp14:editId="4819927D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1410970</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-245110</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4746625" cy="884555"/>
                 <wp:effectExtent l="1270" t="2540" r="0" b="0"/>
@@ -436,483 +436,467 @@
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Proprietor</w:t>
             </w:r>
             <w:r w:rsidR="00F36ACB" w:rsidRPr="00F36ACB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>’s Details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B1ACE" w14:paraId="1AE3E98C" w14:textId="77777777" w:rsidTr="00C01AE3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="791586DA" w14:textId="77777777" w:rsidR="007B1ACE" w:rsidRDefault="00A364A6" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Company</w:t>
             </w:r>
             <w:r w:rsidR="007B1ACE" w:rsidRPr="007B1ACE">
               <w:t xml:space="preserve"> Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49E34D42" w14:textId="77777777" w:rsidR="00F4761D" w:rsidRPr="007B1ACE" w:rsidRDefault="00F4761D" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3017C4C1" w14:textId="77777777" w:rsidR="007B1ACE" w:rsidRPr="007B1ACE" w:rsidRDefault="007B1ACE" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B1ACE" w14:paraId="3AEC4D17" w14:textId="77777777" w:rsidTr="00C01AE3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="348353A3" w14:textId="77777777" w:rsidR="00C01AE3" w:rsidRDefault="00C01AE3" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Proprietor’s</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1ACE">
               <w:t xml:space="preserve"> Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D2C5B66" w14:textId="77777777" w:rsidR="00F4761D" w:rsidRPr="007B1ACE" w:rsidRDefault="00F4761D" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19BB20F6" w14:textId="77777777" w:rsidR="007B1ACE" w:rsidRDefault="007B1ACE" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Mobile:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B1ACE" w14:paraId="4CAC4127" w14:textId="77777777" w:rsidTr="00C01AE3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16564F63" w14:textId="77777777" w:rsidR="007B1ACE" w:rsidRDefault="00516B88" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="007B1ACE">
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08304F40" w14:textId="77777777" w:rsidR="00F4761D" w:rsidRPr="007B1ACE" w:rsidRDefault="00F4761D" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="405D0C43" w14:textId="77777777" w:rsidR="007B1ACE" w:rsidRPr="007B1ACE" w:rsidRDefault="00C01AE3" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>ABN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F31ED8" w14:paraId="10AB6B2F" w14:textId="77777777" w:rsidTr="00C01AE3">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="074C54B5" w14:textId="77777777" w:rsidR="00F31ED8" w:rsidRDefault="007B1ACE" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="007B1ACE">
               <w:t>Mail Address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="165A4793" w14:textId="77777777" w:rsidR="00F4761D" w:rsidRDefault="00F4761D" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20787F23" w14:textId="77777777" w:rsidR="00F4761D" w:rsidRPr="007B1ACE" w:rsidRDefault="00F4761D" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49B2260D" w14:textId="77777777" w:rsidR="00F31ED8" w:rsidRDefault="00F31ED8" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Shop/Unit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="526A8D60" w14:textId="77777777" w:rsidR="00F4761D" w:rsidRPr="00FD6E3B" w:rsidRDefault="00F4761D" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6028" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CBE6EBF" w14:textId="77777777" w:rsidR="00F31ED8" w:rsidRPr="00FD6E3B" w:rsidRDefault="00F31ED8" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Street address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F31ED8" w14:paraId="3F9A68C1" w14:textId="77777777" w:rsidTr="00C01AE3">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B3B9CBA" w14:textId="77777777" w:rsidR="00F31ED8" w:rsidRPr="007B1ACE" w:rsidRDefault="00F31ED8" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58F85D51" w14:textId="77777777" w:rsidR="00F31ED8" w:rsidRDefault="00F31ED8" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B20CCC9" w14:textId="77777777" w:rsidR="00F4761D" w:rsidRPr="00FD6E3B" w:rsidRDefault="00F4761D" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="445D0520" w14:textId="77777777" w:rsidR="00F31ED8" w:rsidRPr="00FD6E3B" w:rsidRDefault="00F31ED8" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00516B88" w:rsidRPr="007B1ACE" w14:paraId="287EF253" w14:textId="77777777" w:rsidTr="00C01AE3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21B17C92" w14:textId="77777777" w:rsidR="00C01AE3" w:rsidRDefault="00C01AE3" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Registered Business Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3104B951" w14:textId="77777777" w:rsidR="00C01AE3" w:rsidRPr="007B1ACE" w:rsidRDefault="00C01AE3" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D462ED2" w14:textId="77777777" w:rsidR="00516B88" w:rsidRPr="007B1ACE" w:rsidRDefault="00C01AE3" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Premises Phone</w:t>
             </w:r>
             <w:r w:rsidR="00516B88">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00516B88" w:rsidRPr="007B1ACE" w14:paraId="701A6842" w14:textId="77777777" w:rsidTr="00C01AE3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2923314C" w14:textId="77777777" w:rsidR="00C01AE3" w:rsidRDefault="00C01AE3" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Contact Person:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4626ED9A" w14:textId="77777777" w:rsidR="00F4761D" w:rsidRPr="007B1ACE" w:rsidRDefault="00F4761D" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E76013D" w14:textId="77777777" w:rsidR="00516B88" w:rsidRPr="007B1ACE" w:rsidRDefault="00C01AE3" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="401EA9C8" w14:textId="77777777" w:rsidR="00606BD2" w:rsidRPr="00165CD8" w:rsidRDefault="00165CD8" w:rsidP="003F4DA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
@@ -947,51 +931,50 @@
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Business Detail</w:t>
             </w:r>
             <w:r w:rsidR="00516B88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A70934" w14:paraId="77B2D33F" w14:textId="77777777" w:rsidTr="00D83AF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23F0EC0D" w14:textId="77777777" w:rsidR="00A70934" w:rsidRPr="00F4761D" w:rsidRDefault="00246915" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4761D">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of Business</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C9C8663" w14:textId="77777777" w:rsidR="00246915" w:rsidRPr="00F4761D" w:rsidRDefault="00246915" w:rsidP="003F4DA4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
@@ -2186,51 +2169,50 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5167">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Attachment Checklist</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B58BA" w14:paraId="3AECF90A" w14:textId="77777777" w:rsidTr="00B40B3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BBCF639" w14:textId="77777777" w:rsidR="002B58BA" w:rsidRPr="002E5167" w:rsidRDefault="002B58BA" w:rsidP="00B40B3B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5167">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In support of my Application</w:t>
             </w:r>
             <w:r w:rsidR="002C6507">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2261,107 +2243,107 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>A plan of the business showing the location of all fittings and fixtures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F64CCC" w14:textId="3DADF18D" w:rsidR="002B58BA" w:rsidRPr="002B362D" w:rsidRDefault="002B58BA" w:rsidP="002C6507">
+          <w:p w14:paraId="23F64CCC" w14:textId="1A23090D" w:rsidR="002B58BA" w:rsidRPr="002B362D" w:rsidRDefault="002B58BA" w:rsidP="002C6507">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidR="002C6507">
               <w:t>understand that upon submission of this Application Form, I will be issued an</w:t>
             </w:r>
             <w:r w:rsidR="002C6507" w:rsidRPr="00FF2D4F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002C6507">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">invoice for payment of the </w:t>
             </w:r>
             <w:r w:rsidR="002C6507" w:rsidRPr="00FF2D4F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Application Fee of </w:t>
             </w:r>
             <w:r w:rsidR="002C6507" w:rsidRPr="00FF2D4F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="000846CE">
+            <w:r w:rsidR="008F6EB1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>205</w:t>
+              <w:t>300</w:t>
             </w:r>
             <w:r w:rsidR="002C6507" w:rsidRPr="00FF2D4F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidR="002C6507">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B58BA" w:rsidRPr="00631F50" w14:paraId="0D5EE16E" w14:textId="77777777" w:rsidTr="00B40B3B">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
@@ -3177,157 +3159,157 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PO BOX 1215, Bibra Lake DC WA 6965   T: 08 9411 3444</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00017DC1" w:rsidSect="00546B13">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="539" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E020A8C" w14:textId="77777777" w:rsidR="00047C4E" w:rsidRDefault="00047C4E">
+    <w:p w14:paraId="49514FDE" w14:textId="77777777" w:rsidR="00951C5C" w:rsidRDefault="00951C5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="016733E7" w14:textId="77777777" w:rsidR="00047C4E" w:rsidRDefault="00047C4E">
+    <w:p w14:paraId="5D44D128" w14:textId="77777777" w:rsidR="00951C5C" w:rsidRDefault="00951C5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D55F3C8" w14:textId="77777777" w:rsidR="00047C4E" w:rsidRDefault="00047C4E">
+    <w:p w14:paraId="3BCD7982" w14:textId="77777777" w:rsidR="00951C5C" w:rsidRDefault="00951C5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D611E76" w14:textId="77777777" w:rsidR="00047C4E" w:rsidRDefault="00047C4E">
+    <w:p w14:paraId="30A21983" w14:textId="77777777" w:rsidR="00951C5C" w:rsidRDefault="00951C5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A95BA21" w14:textId="77777777" w:rsidR="00A70934" w:rsidRDefault="00622965">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0C583C" wp14:editId="1AA1DFC0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-474980</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>169545</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7061200" cy="1841500"/>
           <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Picture 28"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3360,73 +3342,73 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="1C56C6E9" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:23.25pt;height:16.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:23.25pt;height:16.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="post"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A54C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CC8BDE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5097,58 +5079,58 @@
   <w:num w:numId="8" w16cid:durableId="216207267">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1370837413">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1253667416">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="403256827">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="282080654">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1406492803">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1574465146">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00314232"/>
     <w:rsid w:val="0000377D"/>
     <w:rsid w:val="00012A1C"/>
     <w:rsid w:val="00017DC1"/>
     <w:rsid w:val="00030D22"/>
     <w:rsid w:val="00047C4E"/>
     <w:rsid w:val="00077550"/>
@@ -5183,65 +5165,68 @@
     <w:rsid w:val="00470B52"/>
     <w:rsid w:val="00476C37"/>
     <w:rsid w:val="00491577"/>
     <w:rsid w:val="0049545D"/>
     <w:rsid w:val="004B32F3"/>
     <w:rsid w:val="00516B88"/>
     <w:rsid w:val="00546B13"/>
     <w:rsid w:val="00591B89"/>
     <w:rsid w:val="005F7541"/>
     <w:rsid w:val="00606BD2"/>
     <w:rsid w:val="00621266"/>
     <w:rsid w:val="00622965"/>
     <w:rsid w:val="00631F50"/>
     <w:rsid w:val="006C47AD"/>
     <w:rsid w:val="006F7702"/>
     <w:rsid w:val="00765F56"/>
     <w:rsid w:val="007B1ACE"/>
     <w:rsid w:val="007C1E66"/>
     <w:rsid w:val="007C43A9"/>
     <w:rsid w:val="007C76DD"/>
     <w:rsid w:val="0080725E"/>
     <w:rsid w:val="0081174C"/>
     <w:rsid w:val="00854624"/>
     <w:rsid w:val="00893D6C"/>
     <w:rsid w:val="008B5064"/>
+    <w:rsid w:val="008F6EB1"/>
     <w:rsid w:val="00903970"/>
     <w:rsid w:val="00925AD7"/>
     <w:rsid w:val="00932934"/>
+    <w:rsid w:val="00951C5C"/>
     <w:rsid w:val="00964D9B"/>
     <w:rsid w:val="009B4FE3"/>
     <w:rsid w:val="009E411D"/>
     <w:rsid w:val="00A364A6"/>
     <w:rsid w:val="00A462EE"/>
     <w:rsid w:val="00A70934"/>
     <w:rsid w:val="00AF6EF8"/>
     <w:rsid w:val="00B527A1"/>
     <w:rsid w:val="00B54907"/>
     <w:rsid w:val="00B61166"/>
     <w:rsid w:val="00B74DDB"/>
     <w:rsid w:val="00B8621B"/>
+    <w:rsid w:val="00BA3C0C"/>
     <w:rsid w:val="00BC76A0"/>
     <w:rsid w:val="00BE0788"/>
     <w:rsid w:val="00C01AE3"/>
     <w:rsid w:val="00C045DE"/>
     <w:rsid w:val="00C54DD7"/>
     <w:rsid w:val="00C715F8"/>
     <w:rsid w:val="00CA4B61"/>
     <w:rsid w:val="00CE51D7"/>
     <w:rsid w:val="00D13F1E"/>
     <w:rsid w:val="00D278AA"/>
     <w:rsid w:val="00D53818"/>
     <w:rsid w:val="00D612E2"/>
     <w:rsid w:val="00D64AB1"/>
     <w:rsid w:val="00D83AF4"/>
     <w:rsid w:val="00D83C7D"/>
     <w:rsid w:val="00D959D6"/>
     <w:rsid w:val="00DA1DDA"/>
     <w:rsid w:val="00DC41C5"/>
     <w:rsid w:val="00DC5F23"/>
     <w:rsid w:val="00DF2364"/>
     <w:rsid w:val="00E175C8"/>
     <w:rsid w:val="00EB650F"/>
     <w:rsid w:val="00EC1FF2"/>
     <w:rsid w:val="00F03976"/>
     <w:rsid w:val="00F314A0"/>
@@ -5250,64 +5235,64 @@
     <w:rsid w:val="00F36ACB"/>
     <w:rsid w:val="00F37061"/>
     <w:rsid w:val="00F47075"/>
     <w:rsid w:val="00F4761D"/>
     <w:rsid w:val="00F83465"/>
     <w:rsid w:val="00FD6E3B"/>
     <w:rsid w:val="00FE203B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4EB78A43"/>
   <w15:docId w15:val="{19276B3B-FFA2-4820-81F1-56D8C5C1E5AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5878,51 +5863,51 @@
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F4761D"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6182,55 +6167,55 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>256</Words>
-  <Characters>1522</Characters>
+  <Words>265</Words>
+  <Characters>1513</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>City of Cockburn</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>