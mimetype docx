--- v0 (2026-02-21)
+++ v1 (2026-04-14)
@@ -2322,50 +2322,285 @@
                 </w:tcPr>
                 <w:p w14:paraId="0C0C424E" w14:textId="278A550E" w:rsidR="004410DC" w:rsidRDefault="004410DC" w:rsidP="004410DC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>19/8/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr w:rsidR="00B90869" w:rsidRPr="00207A7A" w14:paraId="6421D56D" w14:textId="77777777" w:rsidTr="000E5761">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="381"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6095" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="02D25431" w14:textId="6CF36857" w:rsidR="00B90869" w:rsidRDefault="00B90869" w:rsidP="004410DC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Group Manager Parks, Fleet and </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0004723C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Waste</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="59F4884F" w14:textId="1026BF8D" w:rsidR="00B90869" w:rsidRDefault="0004723C" w:rsidP="004410DC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Primary Return</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2977" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="151E147F" w14:textId="689286D8" w:rsidR="00B90869" w:rsidRDefault="00321C94" w:rsidP="004410DC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0004723C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7/</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0004723C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>4/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2552" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="3E0515CB" w14:textId="78C87191" w:rsidR="00B90869" w:rsidRDefault="00321C94" w:rsidP="004410DC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0004723C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>7/</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0004723C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>4/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
             <w:tr w:rsidR="004410DC" w:rsidRPr="00207A7A" w14:paraId="35615F87" w14:textId="77777777" w:rsidTr="000E5761">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="381"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6095" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="797257BF" w14:textId="4858FE18" w:rsidR="004410DC" w:rsidRPr="001E0036" w:rsidRDefault="004410DC" w:rsidP="004410DC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
@@ -2692,50 +2927,51 @@
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="7AC72C8D" w14:textId="33C68615" w:rsidR="002212CC" w:rsidRDefault="002212CC" w:rsidP="002212CC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001A557A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Service Manager Rangers &amp; Community Safety</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3118" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="46051B2D" w14:textId="62129AE2" w:rsidR="002212CC" w:rsidRDefault="002212CC" w:rsidP="002212CC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
@@ -2857,51 +3093,50 @@
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="58F4B735" w14:textId="066FABE7" w:rsidR="00056EAC" w:rsidRPr="001A557A" w:rsidRDefault="00056EAC" w:rsidP="00056EAC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C81F77">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Position of employee</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3118" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="3F255FDE" w14:textId="05227A83" w:rsidR="00056EAC" w:rsidRDefault="00056EAC" w:rsidP="00056EAC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
@@ -3158,50 +3393,215 @@
                 </w:tcPr>
                 <w:p w14:paraId="5B55B0C2" w14:textId="14CEAE5A" w:rsidR="00056EAC" w:rsidRDefault="00056EAC" w:rsidP="00056EAC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>9/7/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr w:rsidR="00EB277A" w:rsidRPr="00207A7A" w14:paraId="678E7DAC" w14:textId="77777777" w:rsidTr="000E5761">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="381"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6095" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="0B430AE0" w14:textId="315B135E" w:rsidR="00EB277A" w:rsidRDefault="00EB277A" w:rsidP="00056EAC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Service Manager Procurement and Contracts</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="2604ECB2" w14:textId="4FF91C00" w:rsidR="00EB277A" w:rsidRDefault="00EB277A" w:rsidP="00056EAC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Primary Return</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2977" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="25F940C8" w14:textId="256A2564" w:rsidR="00EB277A" w:rsidRDefault="009C55DC" w:rsidP="00056EAC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>31/05/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2552" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="66370382" w14:textId="606A897E" w:rsidR="00EB277A" w:rsidRDefault="00AC565D" w:rsidP="00056EAC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>18/03/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
             <w:tr w:rsidR="00056EAC" w:rsidRPr="00207A7A" w14:paraId="536C90F7" w14:textId="77777777" w:rsidTr="000E5761">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="381"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6095" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="64A31707" w14:textId="21A2C5EF" w:rsidR="00056EAC" w:rsidRDefault="00056EAC" w:rsidP="00056EAC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
@@ -4550,50 +4950,225 @@
                 </w:tcPr>
                 <w:p w14:paraId="3469B617" w14:textId="4E5E8C1D" w:rsidR="00056EAC" w:rsidRPr="00207A7A" w:rsidRDefault="00056EAC" w:rsidP="00056EAC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>11/8/2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr w:rsidR="00844D66" w:rsidRPr="00207A7A" w14:paraId="47842AC6" w14:textId="77777777" w:rsidTr="000E5761">
+              <w:trPr>
+                <w:trHeight w:hRule="exact" w:val="381"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6095" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="313F06A7" w14:textId="4D1A1DC9" w:rsidR="00844D66" w:rsidRDefault="00844D66" w:rsidP="00056EAC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Service Lead Emergency Management and Resilience</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3118" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="59EEFF38" w14:textId="3FF9AA74" w:rsidR="00844D66" w:rsidRDefault="00844D66" w:rsidP="00056EAC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Primary Return</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2977" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="40C1FD48" w14:textId="7EE50ED5" w:rsidR="00844D66" w:rsidRDefault="00BA5023" w:rsidP="00056EAC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>14</w:t>
+                  </w:r>
+                  <w:r w:rsidR="009C55DC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>/06/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2552" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="142" w:type="dxa"/>
+                    <w:left w:w="113" w:type="dxa"/>
+                    <w:bottom w:w="147" w:type="dxa"/>
+                    <w:right w:w="227" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="6D1E893F" w14:textId="3865E7C7" w:rsidR="00844D66" w:rsidRDefault="004A32F7" w:rsidP="00056EAC">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>25/03/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
             <w:tr w:rsidR="00056EAC" w:rsidRPr="00207A7A" w14:paraId="59C05589" w14:textId="77777777" w:rsidTr="000E5761">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="381"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6095" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="23FD41F6" w14:textId="1100C52C" w:rsidR="00056EAC" w:rsidRPr="00207A7A" w:rsidRDefault="00056EAC" w:rsidP="00056EAC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
@@ -5580,50 +6155,51 @@
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="40483A79" w14:textId="2AC50F45" w:rsidR="00056EAC" w:rsidRDefault="00056EAC" w:rsidP="00056EAC">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F008DC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Service Lea</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>d</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F008DC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Statutory Planning</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6095,51 +6671,50 @@
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="0F7DF6C1" w14:textId="2E3C2454" w:rsidR="003D1B67" w:rsidRPr="00523738" w:rsidRDefault="003D1B67" w:rsidP="003D1B67">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C81F77">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Position of employee</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3118" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6E700BE6" w14:textId="544A70CC" w:rsidR="003D1B67" w:rsidRDefault="003D1B67" w:rsidP="003D1B67">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
@@ -8775,50 +9350,51 @@
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="66281F20" w14:textId="51ECDD85" w:rsidR="003D1B67" w:rsidRPr="008A1D3F" w:rsidRDefault="003D1B67" w:rsidP="003D1B67">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Director Community and Place</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3118" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="2C3EFF8B" w14:textId="06FB162E" w:rsidR="003D1B67" w:rsidRPr="008A1D3F" w:rsidRDefault="003D1B67" w:rsidP="003D1B67">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
@@ -9267,51 +9843,50 @@
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="6A158AD1" w14:textId="66F3E287" w:rsidR="004626DF" w:rsidRDefault="004626DF" w:rsidP="004626DF">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C81F77">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Position of employee</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3118" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:tcMar>
                     <w:top w:w="142" w:type="dxa"/>
                     <w:left w:w="113" w:type="dxa"/>
                     <w:bottom w:w="147" w:type="dxa"/>
                     <w:right w:w="227" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:p w14:paraId="577B6391" w14:textId="354642F7" w:rsidR="004626DF" w:rsidRDefault="004626DF" w:rsidP="004626DF">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
                     <w:rPr>
@@ -11732,50 +12307,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D650311" w14:textId="77777777" w:rsidR="00A35D72" w:rsidRPr="00C81F77" w:rsidRDefault="00A35D72" w:rsidP="00A35D72">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81F77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Coordinator Development Compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07337D9E" w14:textId="77777777" w:rsidR="00A35D72" w:rsidRPr="00C81F77" w:rsidRDefault="00A35D72" w:rsidP="00A35D72">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
@@ -12223,51 +12799,50 @@
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12F7DBA5" w14:textId="40341510" w:rsidR="004626DF" w:rsidRPr="00C81F77" w:rsidRDefault="004626DF" w:rsidP="004626DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81F77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Position of employee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49B20FD3" w14:textId="2918E4D9" w:rsidR="004626DF" w:rsidRPr="00C81F77" w:rsidRDefault="004626DF" w:rsidP="004626DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
@@ -14690,50 +15265,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D76764A" w14:textId="77777777" w:rsidR="004920E7" w:rsidRPr="00C81F77" w:rsidRDefault="004920E7" w:rsidP="004920E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81F77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Head of Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64A4C9D9" w14:textId="77777777" w:rsidR="004920E7" w:rsidRPr="00C81F77" w:rsidRDefault="004920E7" w:rsidP="004920E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -15168,51 +15744,50 @@
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A77B885" w14:textId="0EB06324" w:rsidR="0094074C" w:rsidRPr="00C81F77" w:rsidRDefault="0094074C" w:rsidP="0094074C">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81F77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Position of employee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DEEAD1F" w14:textId="1FD80E5B" w:rsidR="0094074C" w:rsidRPr="00C81F77" w:rsidRDefault="0094074C" w:rsidP="0094074C">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
@@ -17649,50 +18224,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="428E30FE" w14:textId="6BBF4707" w:rsidR="0094074C" w:rsidRPr="00C81F77" w:rsidRDefault="0094074C" w:rsidP="0094074C">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81F77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Financial Controller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63FA48E1" w14:textId="2414CB3C" w:rsidR="0094074C" w:rsidRPr="00C81F77" w:rsidRDefault="0094074C" w:rsidP="0094074C">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
@@ -18136,51 +18712,50 @@
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6705A6B2" w14:textId="19B06743" w:rsidR="0094074C" w:rsidRPr="00C81F77" w:rsidRDefault="0094074C" w:rsidP="0094074C">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81F77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Position of employee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5ED8E9EE" w14:textId="1F763674" w:rsidR="0094074C" w:rsidRPr="00C81F77" w:rsidRDefault="0094074C" w:rsidP="0094074C">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="exact"/>
@@ -20547,50 +21122,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0A90555E" w14:textId="77777777" w:rsidR="0094074C" w:rsidRPr="00C81F77" w:rsidRDefault="0094074C" w:rsidP="0094074C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81F77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Head of Recreation Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E279DBC" w14:textId="77777777" w:rsidR="0094074C" w:rsidRPr="00C81F77" w:rsidRDefault="0094074C" w:rsidP="0094074C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20872,51 +21448,50 @@
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="758B6D37" w14:textId="4781B26F" w:rsidR="00923CCE" w:rsidRPr="00C81F77" w:rsidRDefault="00923CCE" w:rsidP="00923CCE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81F77">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Position of employee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="159" w:type="dxa"/>
               <w:right w:w="227" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00E9D2B1" w14:textId="55A736DF" w:rsidR="00923CCE" w:rsidRPr="00C81F77" w:rsidRDefault="00923CCE" w:rsidP="00923CCE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21929,214 +22504,225 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A631A8"/>
     <w:rsid w:val="00004CC3"/>
     <w:rsid w:val="000345F5"/>
     <w:rsid w:val="00034A7C"/>
     <w:rsid w:val="0004488C"/>
+    <w:rsid w:val="0004723C"/>
     <w:rsid w:val="00054A1B"/>
     <w:rsid w:val="00056EAC"/>
     <w:rsid w:val="00090B6E"/>
     <w:rsid w:val="000A28CB"/>
     <w:rsid w:val="000D5669"/>
     <w:rsid w:val="000E5761"/>
     <w:rsid w:val="0010053A"/>
     <w:rsid w:val="001164B8"/>
     <w:rsid w:val="001219A7"/>
     <w:rsid w:val="001536E5"/>
     <w:rsid w:val="001601DD"/>
     <w:rsid w:val="001902BC"/>
     <w:rsid w:val="001A4CFC"/>
     <w:rsid w:val="001A557A"/>
     <w:rsid w:val="001B07F1"/>
     <w:rsid w:val="001B49E7"/>
     <w:rsid w:val="001E0036"/>
     <w:rsid w:val="001E1003"/>
     <w:rsid w:val="00207A7A"/>
     <w:rsid w:val="002175D5"/>
     <w:rsid w:val="002175DF"/>
     <w:rsid w:val="002212CC"/>
     <w:rsid w:val="002606C6"/>
     <w:rsid w:val="00291B62"/>
     <w:rsid w:val="00291CD9"/>
     <w:rsid w:val="002A5819"/>
     <w:rsid w:val="002D1D8D"/>
     <w:rsid w:val="002D2C95"/>
     <w:rsid w:val="002D53AD"/>
+    <w:rsid w:val="002F07BA"/>
     <w:rsid w:val="002F6AAA"/>
     <w:rsid w:val="00302E6F"/>
     <w:rsid w:val="00314535"/>
     <w:rsid w:val="003201EB"/>
+    <w:rsid w:val="00321C94"/>
     <w:rsid w:val="003475CC"/>
     <w:rsid w:val="003501F9"/>
     <w:rsid w:val="003567EC"/>
     <w:rsid w:val="00370340"/>
     <w:rsid w:val="00380A3E"/>
     <w:rsid w:val="00392E6A"/>
     <w:rsid w:val="0039503D"/>
     <w:rsid w:val="00397C16"/>
     <w:rsid w:val="003C356E"/>
     <w:rsid w:val="003C468A"/>
     <w:rsid w:val="003D1B67"/>
     <w:rsid w:val="003D7C70"/>
     <w:rsid w:val="003E1E67"/>
     <w:rsid w:val="004410DC"/>
     <w:rsid w:val="004613DD"/>
     <w:rsid w:val="004626DF"/>
     <w:rsid w:val="004865FE"/>
     <w:rsid w:val="00491C94"/>
     <w:rsid w:val="004920E7"/>
+    <w:rsid w:val="004A32F7"/>
     <w:rsid w:val="004A56F1"/>
     <w:rsid w:val="004D48BC"/>
     <w:rsid w:val="004E592B"/>
     <w:rsid w:val="005118D7"/>
     <w:rsid w:val="0051231A"/>
     <w:rsid w:val="0051317C"/>
     <w:rsid w:val="00517172"/>
     <w:rsid w:val="00523738"/>
     <w:rsid w:val="00532080"/>
     <w:rsid w:val="00533445"/>
     <w:rsid w:val="00534252"/>
     <w:rsid w:val="005568C0"/>
     <w:rsid w:val="00564CC1"/>
     <w:rsid w:val="005A47E0"/>
     <w:rsid w:val="005F463D"/>
     <w:rsid w:val="00623980"/>
     <w:rsid w:val="00635DFE"/>
     <w:rsid w:val="0064494A"/>
     <w:rsid w:val="00650A97"/>
     <w:rsid w:val="00656DBF"/>
     <w:rsid w:val="006609A4"/>
     <w:rsid w:val="00663F40"/>
     <w:rsid w:val="0067383C"/>
     <w:rsid w:val="00680655"/>
     <w:rsid w:val="0068654D"/>
     <w:rsid w:val="006A51BA"/>
     <w:rsid w:val="006D407F"/>
     <w:rsid w:val="006E4EB0"/>
     <w:rsid w:val="006E5E2A"/>
     <w:rsid w:val="006E5E5E"/>
     <w:rsid w:val="006E779C"/>
     <w:rsid w:val="0072289C"/>
     <w:rsid w:val="00731041"/>
     <w:rsid w:val="00764CB1"/>
     <w:rsid w:val="00775559"/>
     <w:rsid w:val="00786006"/>
     <w:rsid w:val="007947F5"/>
     <w:rsid w:val="007C4CDA"/>
     <w:rsid w:val="007D5ED0"/>
     <w:rsid w:val="00822F3A"/>
     <w:rsid w:val="00832679"/>
+    <w:rsid w:val="00844D66"/>
     <w:rsid w:val="00867B3A"/>
     <w:rsid w:val="0089289E"/>
     <w:rsid w:val="008938F0"/>
     <w:rsid w:val="0089592A"/>
     <w:rsid w:val="008973F7"/>
     <w:rsid w:val="008A1D3F"/>
     <w:rsid w:val="008B2A1C"/>
     <w:rsid w:val="008B6607"/>
     <w:rsid w:val="008C311F"/>
     <w:rsid w:val="008E42E5"/>
     <w:rsid w:val="008E7FC6"/>
     <w:rsid w:val="00900CAB"/>
     <w:rsid w:val="009117DA"/>
     <w:rsid w:val="00923021"/>
     <w:rsid w:val="00923CCE"/>
     <w:rsid w:val="0094074C"/>
     <w:rsid w:val="00941AC3"/>
     <w:rsid w:val="00963355"/>
     <w:rsid w:val="009725A7"/>
     <w:rsid w:val="00992AEF"/>
     <w:rsid w:val="009A7725"/>
     <w:rsid w:val="009C527E"/>
+    <w:rsid w:val="009C55DC"/>
     <w:rsid w:val="009C7AFC"/>
     <w:rsid w:val="009E44F0"/>
     <w:rsid w:val="009F4F98"/>
     <w:rsid w:val="00A35D72"/>
     <w:rsid w:val="00A631A8"/>
     <w:rsid w:val="00A71ABA"/>
     <w:rsid w:val="00A9460D"/>
     <w:rsid w:val="00AA0FD2"/>
     <w:rsid w:val="00AC4D8E"/>
+    <w:rsid w:val="00AC565D"/>
     <w:rsid w:val="00B1126F"/>
     <w:rsid w:val="00B150BB"/>
+    <w:rsid w:val="00B174C0"/>
     <w:rsid w:val="00B60F1D"/>
     <w:rsid w:val="00B63802"/>
+    <w:rsid w:val="00B90869"/>
+    <w:rsid w:val="00BA5023"/>
     <w:rsid w:val="00BC1511"/>
     <w:rsid w:val="00BE1D6B"/>
     <w:rsid w:val="00BE3F50"/>
     <w:rsid w:val="00BE7477"/>
     <w:rsid w:val="00BF0BC4"/>
     <w:rsid w:val="00BF66E1"/>
     <w:rsid w:val="00C070D7"/>
     <w:rsid w:val="00C11496"/>
     <w:rsid w:val="00C122B8"/>
     <w:rsid w:val="00C159DC"/>
     <w:rsid w:val="00C654FC"/>
     <w:rsid w:val="00C81F77"/>
     <w:rsid w:val="00C85BEC"/>
     <w:rsid w:val="00C92084"/>
     <w:rsid w:val="00CD2F9B"/>
     <w:rsid w:val="00CE3C4E"/>
     <w:rsid w:val="00CE7A0A"/>
     <w:rsid w:val="00CF7BFF"/>
     <w:rsid w:val="00D364B6"/>
     <w:rsid w:val="00D452B6"/>
     <w:rsid w:val="00D46D8F"/>
     <w:rsid w:val="00D81E2D"/>
     <w:rsid w:val="00DC22E6"/>
     <w:rsid w:val="00DD1C84"/>
     <w:rsid w:val="00DE39A7"/>
     <w:rsid w:val="00DE4564"/>
     <w:rsid w:val="00E15BDD"/>
     <w:rsid w:val="00E23907"/>
     <w:rsid w:val="00E240F7"/>
     <w:rsid w:val="00E300A7"/>
     <w:rsid w:val="00E43490"/>
     <w:rsid w:val="00E45B35"/>
     <w:rsid w:val="00E5515D"/>
     <w:rsid w:val="00EA0144"/>
     <w:rsid w:val="00EA3EB3"/>
     <w:rsid w:val="00EA52A7"/>
+    <w:rsid w:val="00EB277A"/>
     <w:rsid w:val="00EC3E84"/>
     <w:rsid w:val="00ED0CE2"/>
     <w:rsid w:val="00ED277C"/>
     <w:rsid w:val="00EE1F79"/>
     <w:rsid w:val="00F008DC"/>
     <w:rsid w:val="00F165E5"/>
     <w:rsid w:val="00F17C11"/>
     <w:rsid w:val="00F22033"/>
     <w:rsid w:val="00F264D0"/>
     <w:rsid w:val="00F3661B"/>
     <w:rsid w:val="00F37EF9"/>
     <w:rsid w:val="00F400C6"/>
     <w:rsid w:val="00F46F39"/>
     <w:rsid w:val="00F50728"/>
     <w:rsid w:val="00F712FD"/>
     <w:rsid w:val="00F72F08"/>
     <w:rsid w:val="00FB1E61"/>
     <w:rsid w:val="00FF70A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -22969,66 +23555,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFA09F2A-6584-41E8-898B-79E80CD436E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1308</Words>
-  <Characters>8573</Characters>
+  <Words>1339</Words>
+  <Characters>8784</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>571</Lines>
-  <Paragraphs>581</Paragraphs>
+  <Lines>585</Lines>
+  <Paragraphs>595</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9300</CharactersWithSpaces>
+  <CharactersWithSpaces>9528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Bernadette Pinto</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>