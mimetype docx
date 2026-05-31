--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08421C7F" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00DD2318" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A5092F" w14:textId="6B4BE7AF" w:rsidR="00DD2318" w:rsidRPr="00E34656" w:rsidRDefault="00E34656" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Public Internet Use &amp; Wireless Access</w:t>
       </w:r>
@@ -159,65 +159,51 @@
     </w:p>
     <w:p w14:paraId="757F9EB5" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="3BF878FF" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040616B1" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00E34656" w:rsidP="00E34656">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The City of Cockburn (the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">The City of Cockburn (the City) </w:t>
       </w:r>
       <w:r w:rsidRPr="0029689E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">recognises that internet access is of growing importance to an increasingly mobile community </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="008911CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">is helping to bridge the digital divide by providing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>free access to the internet.</w:t>
       </w:r>
@@ -365,147 +351,105 @@
         </w:rPr>
         <w:t xml:space="preserve">Although the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00231FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nternet generally provides access to information that is valuable and enlightening, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00231FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ser may encounter information that is controversial, offensive, disturbing, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">ser may encounter information that is controversial, offensive, disturbing, inaccurate or illegal. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00231FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>inaccurate</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> does not actively monitor and has no control over th</w:t>
+        <w:t>Apart from basic firewall filtration, the City does not actively monitor and has no control over th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>e information available on the i</w:t>
       </w:r>
       <w:r w:rsidRPr="00231FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nternet and is not responsible for the content, accuracy, or quality of information retrieved or images viewed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7FD99B" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00E34656" w:rsidP="00E34656">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CCBFF67" w14:textId="77777777" w:rsidR="00E34656" w:rsidRPr="00231FB9" w:rsidRDefault="00E34656" w:rsidP="00E34656">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00231FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> cannot guarantee the security of the wireless network at all ti</w:t>
+        <w:t>The City cannot guarantee the security of the wireless network at all ti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>mes.  The access and use of the i</w:t>
       </w:r>
       <w:r w:rsidRPr="00231FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>nternet service is at the user’s own risk.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00231FB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Access to the internet by children under the age of 16 is the responsibility of the child’s parent or guardian.</w:t>
       </w:r>
@@ -557,60 +501,52 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45FB8D0E" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00E34656" w:rsidP="00E34656">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The service is intended to be used in a fair and “community-minded” manner.  The </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The service is intended to be used in a fair and “community-minded” manner.  The City</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E07021">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> prohibits use of its public computers and wireless network for illegal purposes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E07021">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Unlawful activities may result in prosecution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E5F282D" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00E34656" w:rsidP="00E34656">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
@@ -721,146 +657,146 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Policy Information"/>
         <w:tblDescription w:val="Policy Information&#10;Strategic Link: Information Services Strategy&#10;Category: Business, Economy &amp; Technology &#10;Lead Business Unit: Information and Technology&#10;Public Consultation: (Yes or No) No &#10;Adoption Date: (Governance Purpose O"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B6629B" w14:paraId="2D6B6008" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76CB9789" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00E34656" w:rsidP="00B6629B">
+          <w:p w14:paraId="76CB9789" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Strategic Link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B8160CC" w14:textId="1373992D" w:rsidR="00B6629B" w:rsidRDefault="00E34656" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Information Services Strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="6C0EEF93" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4FD85E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00E34656" w:rsidP="00B6629B">
+          <w:p w14:paraId="0B4FD85E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="112C503D" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00823BF8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Business, Economy &amp; Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="04614F48" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1409DC2E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00E34656" w:rsidP="00B6629B">
+          <w:p w14:paraId="1409DC2E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59509B43" w14:textId="2FFEFBEB" w:rsidR="00B6629B" w:rsidRDefault="00E34656" w:rsidP="00B6629B">
             <w:r>
               <w:t>Information and Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="07C2A78A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
@@ -896,86 +832,86 @@
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51A214A0" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Adoption Date: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FE2081" w14:textId="2302538F" w:rsidR="00B6629B" w:rsidRDefault="00E34656" w:rsidP="00B6629B">
+          <w:p w14:paraId="51FE2081" w14:textId="1F537B28" w:rsidR="00B6629B" w:rsidRDefault="00A04889" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>10 September 2024</w:t>
+              <w:t>12 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="626A286A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DAAE058" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>Next Review Due: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6D628A" w14:textId="3E472798" w:rsidR="00B6629B" w:rsidRDefault="00E34656" w:rsidP="00B6629B">
+          <w:p w14:paraId="3F6D628A" w14:textId="6C433A92" w:rsidR="00B6629B" w:rsidRDefault="00A04889" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>September 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="74A85EE6" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D9D5402" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>ECM Doc Set ID: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37ACA0FA" w14:textId="3A4B4295" w:rsidR="00B6629B" w:rsidRDefault="00E34656" w:rsidP="00B6629B">
@@ -984,76 +920,76 @@
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>6419269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A4D93B7" w14:textId="77777777" w:rsidR="00F66C90" w:rsidRDefault="00F66C90" w:rsidP="001846A8"/>
     <w:sectPr w:rsidR="00F66C90" w:rsidSect="005F1700">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5101EF98" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00E34656" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1BD81E5D" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00E34656" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1077,51 +1013,51 @@
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1740824390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="35445B95" w14:textId="77777777" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -1181,51 +1117,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5B7F6A6C" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="001F7EFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46B6361A" w14:textId="77777777" w:rsidR="00554101" w:rsidRPr="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00554101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1369,51 +1305,51 @@
       </w:rPr>
       <w:t>City of Cockburn – Policy</w:t>
     </w:r>
     <w:r w:rsidR="00554101">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="42CE7BAC" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRPr="00554101" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="368F4A5C" w14:textId="77777777" w:rsidR="009C62E2" w:rsidRDefault="009C62E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676B7FA5" wp14:editId="220CBEE0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-724487</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-35169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="1157915740" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -1451,76 +1387,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7766314" cy="1048452"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D8995EC" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00E34656" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E79A363" w14:textId="77777777" w:rsidR="00E34656" w:rsidRDefault="00E34656" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E5EAE5B" w14:textId="77777777" w:rsidR="00DD2318" w:rsidRDefault="00DD2318">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00F94F2C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72B74040" wp14:editId="7B28CDC9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4621237</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1422972" cy="1154936"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:wrapNone/>
@@ -1558,51 +1494,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AF631F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4234,137 +4170,138 @@
   <w:num w:numId="18" w16cid:durableId="722409723">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="230774448">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="506558347">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="287593104">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1600219550">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="156193276">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1692754788">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E34656"/>
     <w:rsid w:val="000C0F25"/>
+    <w:rsid w:val="000E3BEB"/>
     <w:rsid w:val="001846A8"/>
     <w:rsid w:val="001F7944"/>
     <w:rsid w:val="001F7EFD"/>
     <w:rsid w:val="0024194A"/>
     <w:rsid w:val="002638F1"/>
     <w:rsid w:val="002B131C"/>
     <w:rsid w:val="002E7313"/>
     <w:rsid w:val="0030612E"/>
     <w:rsid w:val="004B7AC1"/>
     <w:rsid w:val="00554101"/>
     <w:rsid w:val="005F1700"/>
     <w:rsid w:val="007A4FF1"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008723A0"/>
     <w:rsid w:val="00880835"/>
     <w:rsid w:val="00890625"/>
     <w:rsid w:val="009C62E2"/>
+    <w:rsid w:val="00A04889"/>
     <w:rsid w:val="00B37A58"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00C0253E"/>
     <w:rsid w:val="00CC5E57"/>
     <w:rsid w:val="00D70B88"/>
     <w:rsid w:val="00DD2318"/>
     <w:rsid w:val="00E34656"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rsid w:val="00EF0916"/>
     <w:rsid w:val="00F63CC5"/>
     <w:rsid w:val="00F66C90"/>
     <w:rsid w:val="00FD2B33"/>
     <w:rsid w:val="00FF0745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41AE6419"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FA6C9EC0-480F-4B84-80ED-74EFC4DC922B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5420,51 +5357,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F66C90"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825585199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5758,75 +5695,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Policy template - 2024.dotx</Template>
+  <Template>Policy template - 2024</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>417</Words>
-  <Characters>2274</Characters>
+  <Words>502</Words>
+  <Characters>2742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2672</CharactersWithSpaces>
+  <CharactersWithSpaces>3199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>https://www.cockburn.wa.gov.au/City-and-Council/Governance-and-Documents/Council-Policies</HyperlinkBase>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy</dc:title>
   <dc:subject/>
   <dc:creator>Bernie</dc:creator>
   <cp:keywords>City of Cockburn; Policy document;</cp:keywords>
   <dc:description>For more information please email: governance@cockburn.wa.gov.au</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Policy</cp:category>
 </cp:coreProperties>
 </file>