--- v0 (2025-10-09)
+++ v1 (2026-05-31)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D377C60" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="00DD2318" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB6230" w14:textId="170B2580" w:rsidR="00DD2318" w:rsidRDefault="00236CF3" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Percent for Art</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE2BA42" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
@@ -112,67 +112,51 @@
     </w:p>
     <w:p w14:paraId="7DD4076C" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="4A2DC7C6" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC91B96" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="55645966" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">The City of Cockburn Public Artworks Strategy focuses on the delivery of public art by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in the public realm.  It sets out key goal, including the following:</w:t>
+        <w:t>The City of Cockburn Public Artworks Strategy focuses on the delivery of public art by the City in the public realm.  It sets out key goal, including the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C69292" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF1AFD3" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -388,315 +372,237 @@
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E7ED1AC" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="001D0B92" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D0B92">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Improve the attractiveness and functionality of the City’s built </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Improve the attractiveness and functionality of the City’s built environment;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="423E9172" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Develop and promote community identity within the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Develop and promote community identity within the City;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="755E93B5" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Increase the social, cultural and economic value of the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Increase the social, cultural and economic value of the City;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48558A07" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Establish new design partnerships between artists, architects and other </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Establish new design partnerships between artists, architects and other professionals;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="149D1160" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Increase public awareness of the value of art and </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Increase public awareness of the value of art and design;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="68B059C1" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Improve legibility by introducing artworks that assist in making streets and buildings more </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Improve legibility by introducing artworks that assist in making streets and buildings more identifiable;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50701EB3" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Produce landmarks that act as focal points and icons for the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Produce landmarks that act as focal points and icons for the City;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="78568DD8" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide new opportunities for artist commissioned artworks to celebrate a place, generate vibrancy, contribute to cultural </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and engage with the community above and beyond the art involved in building design and landscaping and hardscaping elements that would normally be associated with development.</w:t>
+        <w:t>Provide new opportunities for artist commissioned artworks to celebrate a place, generate vibrancy, contribute to cultural identity and engage with the community above and beyond the art involved in building design and landscaping and hardscaping elements that would normally be associated with development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8C88FD" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF44EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Enhance legibility by introducing artworks that assist in making streets, buildings and Public Open Space in the Cockburn Coast</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Cockburn Central</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF44EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF44EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> more </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> more identifiable</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="70DC11EA" w14:textId="77777777" w:rsidR="00B54952" w:rsidRDefault="00B54952" w:rsidP="001846A8"/>
     <w:p w14:paraId="62B22C00" w14:textId="77777777" w:rsidR="00B54952" w:rsidRDefault="00B54952" w:rsidP="001846A8"/>
     <w:p w14:paraId="6034050F" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0539FCE0" w14:textId="77777777" w:rsidR="008244E5" w:rsidRDefault="008244E5" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D2E539F" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -829,93 +735,51 @@
     <w:p w14:paraId="3A9E2FBD" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:hanging="513"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619A3515" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:hanging="513"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artworks are to be situated where they are clearly visible to the </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> to function as public spaces.</w:t>
+        <w:t>Artworks are to be situated where they are clearly visible to the general public.  This means that artworks are to be clearly visible from the adjacent public street(s), public pathway(s), and/or public open space, and/or other publically accessible spaces where they are deemed by the City to function as public spaces.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F35525" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:hanging="513"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59166992" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
@@ -934,152 +798,108 @@
     <w:p w14:paraId="4BDCED11" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="757F75A5" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A regular exhibitor of public </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">; offering work for sale, or selling work; having been awarded or eligible for a government grant; selected for public exhibition, awards or prizes; having secured work or consultancies </w:t>
+        <w:t xml:space="preserve">A regular exhibitor of public art work; offering work for sale, or selling work; having been awarded or eligible for a government grant; selected for public exhibition, awards or prizes; having secured work or consultancies </w:t>
       </w:r>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>on the basis of professional expertise; having had work acquired for public or private collections; being a member of a professional association on the basis of his/her status as a professional artist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D13E4B" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notwithstanding, in certain circumstances it may be appropriate to be more flexible and seek people other than professional artists to carry out artwork commissions.  This may apply in instances when young, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and indigenous artists or students may be considered appropriate.</w:t>
+        <w:t>Notwithstanding, in certain circumstances it may be appropriate to be more flexible and seek people other than professional artists to carry out artwork commissions.  This may apply in instances when young, emerging and indigenous artists or students may be considered appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="374F86C2" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00F18D35" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:hanging="513"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artworks should be low maintenance, robust, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and resistant to vandalism.  </w:t>
+        <w:t xml:space="preserve">Artworks should be low maintenance, robust, durable and resistant to vandalism.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC2DDBB" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47C1209B" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:hanging="513"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
@@ -1190,177 +1010,131 @@
     <w:p w14:paraId="1D96149B" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21A1451E" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">building features and enhancements such as bicycle racks, gates, benches, lighting, fountains, playground structures or shade structures which are unique and produced by a professional </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>building features and enhancements such as bicycle racks, gates, benches, lighting, fountains, playground structures or shade structures which are unique and produced by a professional artist;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42E55C53" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">landscape art enhancements such as walkways, bridges or art features within a </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>landscape art enhancements such as walkways, bridges or art features within a garden;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7413C07A" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">murals, tiles, mosaics or bas-relief covering walls, floors and </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>murals, tiles, mosaics or bas-relief covering walls, floors and walkways;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="34CC10D7" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>sculpture which can be freestanding or wall-supported in durable materials suitable for the site; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13AEE026" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>fibreworks</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and video systems.</w:t>
+        <w:t>fibreworks, neon or glass art works, photographs, prints and any combination of media including sound, film and video systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D9D5B1" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE7B081" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
@@ -1379,170 +1153,127 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="572EF269" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1736"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1778" w:hanging="698"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">business logo(s)/Business </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>business logo(s)/Business signage;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F16944A" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1736"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1778" w:hanging="698"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">directional elements such as supergraphics, signage or colour </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>directional elements such as supergraphics, signage or colour coding;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6043B52B" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1736"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1778" w:hanging="698"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> objects’ which are mass produced such as fountains, statuary or playground equipment;</w:t>
+        <w:t>‘art objects’ which are mass produced such as fountains, statuary or playground equipment;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208A2E1B" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00DF44EC" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1736"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1778" w:hanging="698"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF44EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">most art </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>most art reproductions;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="70178278" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00DF44EC" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1736"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1778" w:hanging="698"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF44EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>landscaping or generic hardscaping elements which would normally be associated with the project; and</w:t>
       </w:r>
@@ -1679,228 +1410,176 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="565A9E94" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">professional artist’s budget, including artist fees, Request for Proposal, material, assistants’ labour costs, insurance, permits, taxes, business and legal expenses, operating costs, and art consultant’s fees if these are necessary and </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>professional artist’s budget, including artist fees, Request for Proposal, material, assistants’ labour costs, insurance, permits, taxes, business and legal expenses, operating costs, and art consultant’s fees if these are necessary and reasonable;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6D82813C" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">fabrication and installation of </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>fabrication and installation of artwork;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42A4C319" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">site </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>site preparation;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="45DD69ED" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">structures enabling the artist to display the </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>structures enabling the artist to display the artwork;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5A358CC0" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">documentation of the artwork, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536591EB" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:ind w:left="1701" w:hanging="621"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">an acknowledgment plaque identifying the artist, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>an acknowledgment plaque identifying the artist, art work and</w:t>
       </w:r>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9BBAFC" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="436154DA" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -1925,67 +1604,51 @@
     <w:p w14:paraId="0800FA0D" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="288589CF" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="0095756A" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095756A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artworks are required to be approved by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> prior to their installation. </w:t>
+        <w:t xml:space="preserve">Artworks are required to be approved by the City prior to their installation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26048FCF" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="180DC83A" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(5)</w:t>
@@ -1999,65 +1662,51 @@
         <w:t>Installation of Artworks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C70C3F" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="662DA90C" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The artwork must be completed and installed prior to the occupation of the new </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> maintained thereafter by the owner(s)/occupier(s).  </w:t>
+        <w:t xml:space="preserve">The artwork must be completed and installed prior to the occupation of the new development, and maintained thereafter by the owner(s)/occupier(s).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BB1B3D" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25109987" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(6)</w:t>
       </w:r>
@@ -2133,123 +1782,91 @@
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55EBBB38" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk176269164"/>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where development is proposed within the Cockburn Coast area, an owner/applicant can choose </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> either: </w:t>
+        <w:t xml:space="preserve">Where development is proposed within the Cockburn Coast area, an owner/applicant can choose to either: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7A3679" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Coordinate an artworks project themselves; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E88A5B6" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Make a cash-in-lieu contribution to the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in which case the City will coordinate an artwork project in line with the Cockburn Coast Public Art Strategy</w:t>
+        <w:t>Make a cash-in-lieu contribution to the City in which case the City will coordinate an artwork project in line with the Cockburn Coast Public Art Strategy</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7B4A0437" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6190AEA9" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
@@ -2356,98 +1973,72 @@
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Ownership of artworks commissioned under this policy will depend upon the location of the artworks as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586A8CE0" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where situated on private property, the artwork is owned and maintained by </w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Where situated on private property, the artwork is owned and maintained by the owner</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0AAB4B7D" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where situated on public property, the artwork is owned and maintained by the City, regardless of who coordinated the </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Where situated on public property, the artwork is owned and maintained by the City, regardless of who coordinated the project</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="687BB347" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C99A5D3" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(8)</w:t>
@@ -2465,123 +2056,91 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="640087B5" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where development is proposed within the Cockburn Central West and Town Centre Precinct areas, an owner/applicant can choose </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> either: </w:t>
+        <w:t xml:space="preserve">Where development is proposed within the Cockburn Central West and Town Centre Precinct areas, an owner/applicant can choose to either: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03630C77" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Coordinate an artworks project themselves; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E1DF51" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Make a cash-in-lieu contribution to the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in which case the City will coordinate an artwork project in line with the Cockburn Central Public Art Plan</w:t>
+        <w:t>Make a cash-in-lieu contribution to the City in which case the City will coordinate an artwork project in line with the Cockburn Central Public Art Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3940CEBD" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0647F7DD" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
@@ -2685,232 +2244,214 @@
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Ownership of artworks commissioned under this policy will depend upon the location of the artworks as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223260B8" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where situated on private property, the artwork is owned and maintained by the </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Where situated on private property, the artwork is owned and maintained by the owner</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="01B52FD7" w14:textId="77777777" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00236CF3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where situated on public property, the artwork is owned and maintained by the City, regardless of who coordinated the </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Where situated on public property, the artwork is owned and maintained by the City, regardless of who coordinated the project</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="61266C86" w14:textId="77777777" w:rsidR="00B54952" w:rsidRPr="002D3558" w:rsidRDefault="00B54952" w:rsidP="00B54952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CA6CFE1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6414BAB3" w14:textId="77777777" w:rsidR="00B54952" w:rsidRPr="008244E5" w:rsidRDefault="00B54952" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Policy Information"/>
         <w:tblDescription w:val="Strategic Link: Strategic Community Plan – Town Planning Scheme No.3&#10;Category: Planning - Town Planning and Development&#10;Business Unit: Development Services&#10;Public Consultation: (Yes or No): Yes&#10;Adoption Date: 10 September 2024"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B6629B" w14:paraId="69678D38" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00236CF3" w:rsidP="00B6629B">
+          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Strategic Link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78121975" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Town Planning Scheme No.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="6949356A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00236CF3" w:rsidP="00B6629B">
+          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0628E0EA" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Planning – Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="54AE9FD9" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00236CF3" w:rsidP="00B6629B">
+          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EDF3985" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Development Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="2AE6CF0C" w14:textId="77777777" w:rsidTr="00B6629B">
@@ -2950,168 +2491,168 @@
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A1B89A" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Adoption Date: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E33E375" w14:textId="369498C3" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="1E33E375" w14:textId="238A7A5A" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>12 November</w:t>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
-            <w:r w:rsidR="00F722FD">
+            <w:r w:rsidR="00F60D17">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="56E61D1F" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5865E943" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>Next Review Due: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B29AB6" w14:textId="5FBA6F11" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="58B29AB6" w14:textId="13E86916" w:rsidR="00B6629B" w:rsidRDefault="00F60D17" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="7B0CAB98" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F80268" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>ECM Doc Set ID: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498128F2" w14:textId="5387854C" w:rsidR="00B6629B" w:rsidRDefault="00236CF3" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00236CF3">
               <w:t>4518964</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="301FE4B3" w14:textId="77777777" w:rsidR="00F66C90" w:rsidRDefault="00F66C90" w:rsidP="001846A8"/>
     <w:p w14:paraId="529571E1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="001846A8"/>
     <w:sectPr w:rsidR="00F722FD" w:rsidSect="005F1700">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6840DF08" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2966A3F1" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3143,89 +2684,89 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FBMKWU+ArialNarrow-Bold">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1740824390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="230F9FF0" w14:textId="0AA4DA1F" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="00236CF3">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00236CF3">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -3241,83 +2782,83 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="29777502" w14:textId="37C51EE8" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:ind w:right="360"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="00236CF3">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00236CF3">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66D097C1" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="001F7EFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1183E3CB" w14:textId="77777777" w:rsidR="00554101" w:rsidRPr="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00554101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3461,51 +3002,51 @@
       </w:rPr>
       <w:t>City of Cockburn – Policy</w:t>
     </w:r>
     <w:r w:rsidR="00554101">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="602CAFF5" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRPr="00554101" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="714A9D29" w14:textId="77777777" w:rsidR="009C62E2" w:rsidRDefault="009C62E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111DCDB0" wp14:editId="3F688EA9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-724487</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-35169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="1157915740" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -3543,76 +3084,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7766314" cy="1048452"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61F9E70B" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="60539424" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D2C7538" w14:textId="77777777" w:rsidR="00DD2318" w:rsidRDefault="00DD2318">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00F94F2C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B55B049" wp14:editId="1158A77B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4621237</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1422972" cy="1154936"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:wrapNone/>
@@ -3650,51 +3191,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02343CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4BED9CC"/>
     <w:lvl w:ilvl="0" w:tplc="3282FDBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8735,53 +8276,52 @@
   <w:num w:numId="44" w16cid:durableId="797918528">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1965653673">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1914002964">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1607076797">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="2116751692">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1422484399">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="2003579320">
     <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00446CC1"/>
     <w:rsid w:val="00097410"/>
     <w:rsid w:val="000C0F25"/>
     <w:rsid w:val="001846A8"/>
     <w:rsid w:val="001F7944"/>
     <w:rsid w:val="001F7EFD"/>
@@ -8797,87 +8337,89 @@
     <w:rsid w:val="00554101"/>
     <w:rsid w:val="005F1700"/>
     <w:rsid w:val="007A4FF1"/>
     <w:rsid w:val="007D500E"/>
     <w:rsid w:val="00811E1E"/>
     <w:rsid w:val="008244E5"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008723A0"/>
     <w:rsid w:val="00880835"/>
     <w:rsid w:val="00886D5E"/>
     <w:rsid w:val="00890625"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="009C62E2"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00B37A58"/>
     <w:rsid w:val="00B44F70"/>
     <w:rsid w:val="00B54952"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00C0253E"/>
     <w:rsid w:val="00C8322E"/>
     <w:rsid w:val="00CC5E57"/>
     <w:rsid w:val="00D70B88"/>
     <w:rsid w:val="00DD2318"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rsid w:val="00EF0916"/>
+    <w:rsid w:val="00F60D17"/>
     <w:rsid w:val="00F63CC5"/>
     <w:rsid w:val="00F66C90"/>
     <w:rsid w:val="00F722FD"/>
+    <w:rsid w:val="00F7712C"/>
     <w:rsid w:val="00FD2B33"/>
     <w:rsid w:val="00FF0745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FEB76D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A02725F8-D3D3-471D-8806-A6037E52F27A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9988,51 +9530,51 @@
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00236CF3"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
     <w:name w:val="CM1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00236CF3"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825585199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10341,72 +9883,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BE33B2-4F11-41D0-B19F-D8EC0C230A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1736</Words>
-  <Characters>9325</Characters>
+  <Words>1715</Words>
+  <Characters>9336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>252</Lines>
-  <Paragraphs>100</Paragraphs>
+  <Lines>266</Lines>
+  <Paragraphs>125</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10961</CharactersWithSpaces>
+  <CharactersWithSpaces>10926</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>https://www.cockburn.wa.gov.au/City-and-Council/Governance-and-Documents/Council-Policies</HyperlinkBase>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy</dc:title>
   <dc:subject/>
   <dc:creator>Bernie</dc:creator>
   <cp:keywords>City of Cockburn; Policy document;</cp:keywords>
   <dc:description>For more information please email: governance@cockburn.wa.gov.au</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Policy</cp:category>
 </cp:coreProperties>
 </file>