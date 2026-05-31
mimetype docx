--- v0 (2025-10-09)
+++ v1 (2026-05-31)
@@ -5,998 +5,974 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002C4BAD" w:rsidP="00DD2318" w:rsidRDefault="00DD2318" w14:paraId="7D377C60" w14:textId="77777777">
+    <w:p w14:paraId="7D377C60" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="00DD2318" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E80AB0" w:rsidP="00DD2318" w:rsidRDefault="00E80AB0" w14:paraId="7932FA30" w14:textId="77777777">
+    <w:p w14:paraId="7932FA30" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRDefault="00E80AB0" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Single House Standards for Medium Density </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD2318" w:rsidP="00DD2318" w:rsidRDefault="00E80AB0" w14:paraId="54AB6230" w14:textId="2CBA1135">
+    <w:p w14:paraId="54AB6230" w14:textId="2CBA1135" w:rsidR="00DD2318" w:rsidRDefault="00E80AB0" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Housing in the Development Zone</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4BAD" w:rsidP="002C4BAD" w:rsidRDefault="002C4BAD" w14:paraId="4DE2BA42" w14:textId="77777777">
+    <w:p w14:paraId="4DE2BA42" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002C4BAD" w:rsidR="002C4BAD" w:rsidP="002C4BAD" w:rsidRDefault="002C4BAD" w14:paraId="0E104242" w14:textId="77777777">
+    <w:p w14:paraId="0E104242" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRPr="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4BAD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Policy Number</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C4BAD" w:rsidR="002C4BAD" w:rsidP="002C4BAD" w:rsidRDefault="002C4BAD" w14:paraId="20CA8E02" w14:textId="29D53516">
+    <w:p w14:paraId="20CA8E02" w14:textId="29D53516" w:rsidR="002C4BAD" w:rsidRPr="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LPP </w:t>
       </w:r>
       <w:r w:rsidR="00E80AB0">
         <w:t>1.16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C4BAD" w:rsidR="001F7EFD" w:rsidP="002C4BAD" w:rsidRDefault="001F7EFD" w14:paraId="15B6A6C4" w14:textId="77777777">
+    <w:p w14:paraId="15B6A6C4" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRPr="002C4BAD" w:rsidRDefault="001F7EFD" w:rsidP="002C4BAD">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001846A8" w:rsidR="002638F1" w:rsidP="001846A8" w:rsidRDefault="001846A8" w14:paraId="1B285DFC" w14:textId="77777777">
+    <w:p w14:paraId="1B285DFC" w14:textId="77777777" w:rsidR="002638F1" w:rsidRPr="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Type</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001846A8" w:rsidP="001846A8" w:rsidRDefault="002C4BAD" w14:paraId="76AA4989" w14:textId="77777777">
+    <w:p w14:paraId="76AA4989" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="002C4BAD" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Local Planning </w:t>
       </w:r>
       <w:r w:rsidR="007D500E">
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001846A8" w:rsidP="001846A8" w:rsidRDefault="001846A8" w14:paraId="7DD4076C" w14:textId="77777777"/>
-    <w:p w:rsidR="001846A8" w:rsidP="001846A8" w:rsidRDefault="001846A8" w14:paraId="4A2DC7C6" w14:textId="77777777">
+    <w:p w14:paraId="7DD4076C" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
+    <w:p w14:paraId="4A2DC7C6" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001846A8" w:rsidP="001846A8" w:rsidRDefault="001846A8" w14:paraId="0AC91B96" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="2AFEF6AF" w14:textId="77777777">
+    <w:p w14:paraId="0AC91B96" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
+    <w:p w14:paraId="2AFEF6AF" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Residential Design Codes (R-Codes) is a Western Australian Planning Commission (WAPC) State Planning Policy, which was previously gazetted on 04 October 2002 and was recently updated on 23 October 2015. The R-Codes provide a comprehensive basis for the control of residential development through Western Australia. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="124A5D09" w14:textId="77777777">
+    <w:p w14:paraId="124A5D09" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="49DFE45B" w14:textId="77777777">
+    <w:p w14:paraId="49DFE45B" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The introduction of the single house standards for medium density housing (RMD’s) via the WAPC’s Planning Bulletin 112/2016 applies to medium-density single dwellings in areas zoned ‘Development’. It is based on contemporary housing typologies and incorporates existing R-Codes variations that have been applied to date.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="2D4858D7" w14:textId="77777777">
+    <w:p w14:paraId="2D4858D7" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="4B850B85" w14:textId="77777777">
+    <w:p w14:paraId="4B850B85" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This Local Planning Policy shall outline acceptable variations to the deemed-to-comply provisions of the Residential Design Codes (R-Codes) for medium density single dwellings in areas zoned ‘Development’ under the City’s Town Planning Scheme No. 3 (TPS 3).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="4A17B7DF" w14:textId="77777777">
+    <w:p w14:paraId="4A17B7DF" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="41637604" w14:textId="50FA3B7B">
+    <w:p w14:paraId="41637604" w14:textId="50FA3B7B" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy applies to all development to which the R-Codes apply and does not exempt compliance with other requirements of the R-Codes, TPS 3, and other Council policies, Local Development Plans (LDP’s) and/or the Building Code of Australia.Where there are existing LDP’s with conflicting provisions, the approved LDP shall prevail. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="1FB35F15" w14:textId="77777777">
+    <w:p w14:paraId="1FB35F15" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Further variations sought to the RMD’s will generally not be supported.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F94F2C" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="3F53641F" w14:textId="77777777">
+    <w:p w14:paraId="3F53641F" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00F94F2C" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="7D34DBA4" w14:textId="77777777">
+    <w:p w14:paraId="7D34DBA4" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The purpose of this policy is to replace the deemed-to-comply requirements of the following clauses of the R-Codes with those set out in the provisions of this policy:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="6FDB0F5F" w14:textId="77777777">
+    <w:p w14:paraId="6FDB0F5F" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="41E9A5D3" w14:textId="77777777">
+    <w:p w14:paraId="41E9A5D3" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Building and Garage setbacks – Clauses 5.12, 5.13 and 5.21;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="3B8B624D" w14:textId="77777777">
+    <w:p w14:paraId="3B8B624D" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Open Space – Clause 5.1.4;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="6D46E4DC" w14:textId="77777777">
+    <w:p w14:paraId="6D46E4DC" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Parking – Clause 5.3.3;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="53C6B14D" w14:textId="77777777">
+    <w:p w14:paraId="53C6B14D" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Visual Privacy – Clause 5.4.1; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="088CA7AD" w14:textId="77777777">
+    <w:p w14:paraId="088CA7AD" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Solar Access – Clause 5.4.2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F94F2C" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="17093D04" w14:textId="77777777">
+    <w:p w14:paraId="17093D04" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00F94F2C" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C304CB" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="58767986" w14:textId="77777777">
+    <w:p w14:paraId="58767986" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00C304CB" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C304CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Implementation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="5420F6ED" w14:textId="77777777">
+    <w:p w14:paraId="5420F6ED" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00935F26" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="0FADB57F" w14:textId="77777777">
+    <w:p w14:paraId="0FADB57F" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00935F26" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="55FFE5FE" w:rsidR="00E80AB0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Development approval will not be required for a single dwelling that </w:t>
+      <w:r w:rsidRPr="55FFE5FE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Development approval will not be required for a single dwelling that complies with the provisions of this policy (and all other deemed-to-comply requirements of the R-Codes), in accordance with Clause 61(4)(c) of the deemed provisions of the Planning and Development (Local Planning Schemes) Regulations 2015.</w:t>
       </w:r>
-      <w:r w:rsidRPr="55FFE5FE" w:rsidR="00E80AB0">
-[...24 lines deleted...]
-    <w:p w:rsidR="55FFE5FE" w:rsidP="55FFE5FE" w:rsidRDefault="55FFE5FE" w14:paraId="0AE3EF01" w14:textId="2439C3D9">
+    </w:p>
+    <w:p w14:paraId="0AE3EF01" w14:textId="2439C3D9" w:rsidR="55FFE5FE" w:rsidRDefault="55FFE5FE" w:rsidP="55FFE5FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="567"/>
-          <w:tab w:val="left" w:leader="none" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="161882FC" w14:textId="77777777">
+    <w:p w14:paraId="161882FC" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This policy will apply where an approved Structure Plan or LDP identifies that the RMD codes Local Planning Policy applies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="4565B9B7" w14:textId="77777777">
+    <w:p w14:paraId="4565B9B7" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="6A9275D9" w14:textId="77777777">
+    <w:p w14:paraId="6A9275D9" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Where a proposal meets the provisions of this policy, advertising to adjoining owners in relation to these provisions is not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00051CA9" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="0FBFF3E8" w14:textId="77777777">
+    <w:p w14:paraId="0FBFF3E8" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00051CA9" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="51FCB83D" w14:textId="77777777">
+    <w:p w14:paraId="51FCB83D" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Where a proposal does not meet the provisions of this policy, the City will consider the proposal on its merits in accordance with the relevant ‘design principles’ of the R-Codes having due regard to Clause 2.5 (Part 2) of the R-Codes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E80AB0" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="6734D566" w14:textId="77777777">
+    <w:p w14:paraId="6734D566" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00E80AB0" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E80AB0" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="70EB90B4" w14:textId="77777777">
+    <w:p w14:paraId="70EB90B4" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00E80AB0" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E80AB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The provisions relating to R60 within this policy shall be of no effect as of 10 April 2026 in accordance with WAPC Planning Bulletin 114/2024. At this point, lots with a density coding of R60 shall be assessed against the provisions of Part C of the R-Codes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54952" w:rsidP="001846A8" w:rsidRDefault="00B54952" w14:paraId="70DC11EA" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001846A8" w:rsidP="001846A8" w:rsidRDefault="001846A8" w14:paraId="6034050F" w14:textId="77777777">
+    <w:p w14:paraId="70DC11EA" w14:textId="77777777" w:rsidR="00B54952" w:rsidRDefault="00B54952" w:rsidP="001846A8"/>
+    <w:p w14:paraId="62B22C00" w14:textId="77777777" w:rsidR="00B54952" w:rsidRDefault="00B54952" w:rsidP="001846A8"/>
+    <w:p w14:paraId="6034050F" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008244E5" w:rsidP="008244E5" w:rsidRDefault="008244E5" w14:paraId="0539FCE0" w14:textId="77777777">
+    <w:p w14:paraId="0539FCE0" w14:textId="77777777" w:rsidR="008244E5" w:rsidRDefault="008244E5" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="306D628D" w14:textId="77777777">
+    <w:p w14:paraId="306D628D" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00E80AB0" w:rsidRDefault="00E80AB0" w14:paraId="6F6A99DB" w14:textId="77777777">
+    <w:p w14:paraId="6F6A99DB" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3074"/>
         <w:gridCol w:w="5448"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidTr="00081839" w14:paraId="370071A2" w14:textId="77777777">
+      <w:tr w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w14:paraId="370071A2" w14:textId="77777777" w:rsidTr="00081839">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="679D5035" w14:textId="77777777">
+          <w:p w14:paraId="679D5035" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Approved Structure Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="191ADF97" w14:textId="77777777">
+          <w:p w14:paraId="191ADF97" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A Structure Plan or Activity Central Plan that has been approved by the Western Australian Planning Commission (WAPC) under the City’s TPS 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidTr="00081839" w14:paraId="2A1A4F6F" w14:textId="77777777">
+      <w:tr w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w14:paraId="2A1A4F6F" w14:textId="77777777" w:rsidTr="00081839">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="27141C29" w14:textId="77777777">
+          <w:p w14:paraId="27141C29" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Medium density</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="49890F3C" w14:textId="77777777">
+          <w:p w14:paraId="49890F3C" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>R25-R60 density codes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidTr="00081839" w14:paraId="2E6D15C3" w14:textId="77777777">
+      <w:tr w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w14:paraId="2E6D15C3" w14:textId="77777777" w:rsidTr="00081839">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="4E66189C" w14:textId="77777777">
+          <w:p w14:paraId="4E66189C" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Rear Load</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="3DCAF6DB" w14:textId="77777777">
+          <w:p w14:paraId="3DCAF6DB" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Lots where the primary vehicle access is via the rear of the lot, from a street of right of way (ROW) and the garage/carport is located at the back of the dwelling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidTr="00081839" w14:paraId="14E7CC0D" w14:textId="77777777">
+      <w:tr w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w14:paraId="14E7CC0D" w14:textId="77777777" w:rsidTr="00081839">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="29E8AA64" w14:textId="77777777">
+          <w:p w14:paraId="29E8AA64" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Front Load</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="5DDD7BEB" w14:textId="77777777">
+          <w:p w14:paraId="5DDD7BEB" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Lots where the primary vehicle access is via the front of the lot and the garage/carport is located at the front of the dwelling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidTr="00081839" w14:paraId="4A79ACB1" w14:textId="77777777">
+      <w:tr w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w14:paraId="4A79ACB1" w14:textId="77777777" w:rsidTr="00081839">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="1B8BD4DC" w14:textId="77777777">
+          <w:p w14:paraId="1B8BD4DC" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>RMD Codes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FC4B28" w:rsidR="00E80AB0" w:rsidP="00081839" w:rsidRDefault="00E80AB0" w14:paraId="5E71AFFF" w14:textId="77777777">
+          <w:p w14:paraId="5E71AFFF" w14:textId="77777777" w:rsidR="00E80AB0" w:rsidRPr="00FC4B28" w:rsidRDefault="00E80AB0" w:rsidP="00081839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC4B28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Single house standards for medium density dwellings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00236CF3" w:rsidR="00236CF3" w:rsidP="00E80AB0" w:rsidRDefault="00236CF3" w14:paraId="01B52FD7" w14:textId="08FC14E8">
+    <w:p w14:paraId="01B52FD7" w14:textId="08FC14E8" w:rsidR="00236CF3" w:rsidRPr="00236CF3" w:rsidRDefault="00236CF3" w:rsidP="00E80AB0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002D3558" w:rsidR="00B54952" w:rsidP="00B54952" w:rsidRDefault="00B54952" w14:paraId="61266C86" w14:textId="77777777">
+    <w:p w14:paraId="61266C86" w14:textId="77777777" w:rsidR="00B54952" w:rsidRPr="002D3558" w:rsidRDefault="00B54952" w:rsidP="00B54952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F722FD" w:rsidP="008244E5" w:rsidRDefault="00F722FD" w14:paraId="1CA6CFE1" w14:textId="77777777">
+    <w:p w14:paraId="1CA6CFE1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="00B432DE" w:rsidRDefault="00B432DE" w14:paraId="0B2B1636" w14:textId="77777777">
+    <w:p w14:paraId="0B2B1636" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="00B432DE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B432DE" w:rsidSect="005F1700">
           <w:footerReference w:type="even" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B432DE" w:rsidR="00B432DE" w:rsidP="00B432DE" w:rsidRDefault="00B432DE" w14:paraId="0267B105" w14:textId="77777777">
+    <w:p w14:paraId="0267B105" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRPr="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="00B432DE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B432DE" w:rsidR="00B432DE" w:rsidP="00B432DE" w:rsidRDefault="00B432DE" w14:paraId="16500460" w14:textId="27444DC1">
+    <w:p w14:paraId="16500460" w14:textId="27444DC1" w:rsidR="00B432DE" w:rsidRPr="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="00B432DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4B28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Provisions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B54952" w:rsidP="008244E5" w:rsidRDefault="00B54952" w14:paraId="6414BAB3" w14:textId="77777777">
+    <w:p w14:paraId="6414BAB3" w14:textId="77777777" w:rsidR="00B54952" w:rsidRDefault="00B54952" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="35DC85F2" w14:textId="2D522251">
+    <w:p w14:paraId="35DC85F2" w14:textId="2D522251" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42FB4F66" wp14:editId="2DAE3B61">
             <wp:extent cx="9532437" cy="5055080"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1013,65 +989,65 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9540033" cy="5059108"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="19C1727F" w14:textId="77777777">
+    <w:p w14:paraId="19C1727F" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="65AA2106" w14:textId="77777777">
+    <w:p w14:paraId="65AA2106" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="083D7ACF" w14:textId="5FEF1D60">
+    <w:p w14:paraId="083D7ACF" w14:textId="5FEF1D60" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7346CABB" wp14:editId="2EF7D6BC">
             <wp:extent cx="9251950" cy="4506511"/>
             <wp:effectExtent l="0" t="0" r="6350" b="8890"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
@@ -1089,441 +1065,441 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9251950" cy="4506511"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="56C99660" w14:textId="77777777">
+    <w:p w14:paraId="56C99660" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="61CBA6B6" w14:textId="77777777">
+    <w:p w14:paraId="61CBA6B6" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="6AA9B7F9" w14:textId="77777777">
+    <w:p w14:paraId="6AA9B7F9" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="08444899" w14:textId="77777777">
+    <w:p w14:paraId="08444899" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="5E3846CD" w14:textId="77777777">
+    <w:p w14:paraId="5E3846CD" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="365276BD" w14:textId="77777777">
+    <w:p w14:paraId="365276BD" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="3F689E55" w14:textId="77777777">
+    <w:p w14:paraId="3F689E55" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="266D6758" w14:textId="77777777">
+    <w:p w14:paraId="266D6758" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00B432DE" w:rsidSect="00B432DE">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="0A32F615" w14:textId="77777777">
+    <w:p w14:paraId="0A32F615" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008244E5" w:rsidR="00B432DE" w:rsidP="008244E5" w:rsidRDefault="00B432DE" w14:paraId="74200A32" w14:textId="77777777">
+    <w:p w14:paraId="74200A32" w14:textId="77777777" w:rsidR="00B432DE" w:rsidRPr="008244E5" w:rsidRDefault="00B432DE" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Policy Information"/>
         <w:tblDescription w:val="Strategic Link: Strategic Community Plan – Town Planning Scheme No.3&#10;Category: Planning - Town Planning and Development&#10;Business Unit: Development Services&#10;Public Consultation: (Yes or No): Yes&#10;Adoption Date: 10 September 2024"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B6629B" w:rsidTr="00B6629B" w14:paraId="69678D38" w14:textId="77777777">
+      <w:tr w:rsidR="00B6629B" w14:paraId="69678D38" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B432DE" w14:paraId="4681AE8C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="00F94F2C" w:rsidR="00B6629B">
+          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
+            <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial" w:eastAsiaTheme="majorEastAsia"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Strategic Link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00F722FD" w14:paraId="78121975" w14:textId="77777777">
+          <w:p w14:paraId="78121975" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Town Planning Scheme No.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6629B" w:rsidTr="00B6629B" w14:paraId="6949356A" w14:textId="77777777">
+      <w:tr w:rsidR="00B6629B" w14:paraId="6949356A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B432DE" w14:paraId="44A196F4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="00F94F2C" w:rsidR="00B6629B">
+          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
+            <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial" w:eastAsiaTheme="majorEastAsia"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Arial" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00F722FD" w14:paraId="0628E0EA" w14:textId="77777777">
+          <w:p w14:paraId="0628E0EA" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Planning – Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6629B" w:rsidTr="00B6629B" w14:paraId="54AE9FD9" w14:textId="77777777">
+      <w:tr w:rsidR="00B6629B" w14:paraId="54AE9FD9" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B432DE" w14:paraId="38931D7E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="00F94F2C" w:rsidR="00B6629B">
+          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
+            <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial" w:eastAsiaTheme="majorEastAsia"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:cs="Arial" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00F722FD" w14:paraId="7EDF3985" w14:textId="77777777">
+          <w:p w14:paraId="7EDF3985" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Development Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6629B" w:rsidTr="00B6629B" w14:paraId="2AE6CF0C" w14:textId="77777777">
+      <w:tr w:rsidR="00B6629B" w14:paraId="2AE6CF0C" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B6629B" w14:paraId="4A371D7A" w14:textId="77777777">
+          <w:p w14:paraId="4A371D7A" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Public Consultation: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Yes or No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00F722FD" w14:paraId="3F729C66" w14:textId="77777777">
+          <w:p w14:paraId="3F729C66" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6629B" w:rsidTr="00B6629B" w14:paraId="47A9CE8E" w14:textId="77777777">
+      <w:tr w:rsidR="00B6629B" w14:paraId="47A9CE8E" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B6629B" w14:paraId="73A1B89A" w14:textId="77777777">
+          <w:p w14:paraId="73A1B89A" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Adoption Date: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B54952" w14:paraId="1E33E375" w14:textId="369498C3">
+          <w:p w14:paraId="1E33E375" w14:textId="5DBB0532" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>12 November</w:t>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
-            <w:r w:rsidR="00F722FD">
+            <w:r w:rsidR="00EE4862">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6629B" w:rsidTr="00B6629B" w14:paraId="56E61D1F" w14:textId="77777777">
+      <w:tr w:rsidR="00B6629B" w14:paraId="56E61D1F" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B6629B" w14:paraId="5865E943" w14:textId="77777777">
+          <w:p w14:paraId="5865E943" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>Next Review Due: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B54952" w14:paraId="58B29AB6" w14:textId="5FBA6F11">
+          <w:p w14:paraId="58B29AB6" w14:textId="11F03E5C" w:rsidR="00B6629B" w:rsidRDefault="00EE4862" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6629B" w:rsidTr="00B6629B" w14:paraId="7B0CAB98" w14:textId="77777777">
+      <w:tr w:rsidR="00B6629B" w14:paraId="7B0CAB98" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00B6629B" w14:paraId="54F80268" w14:textId="77777777">
+          <w:p w14:paraId="54F80268" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>ECM Doc Set ID: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6629B" w:rsidP="00B6629B" w:rsidRDefault="00D275D0" w14:paraId="498128F2" w14:textId="3DFE1F75">
+          <w:p w14:paraId="498128F2" w14:textId="3DFE1F75" w:rsidR="00B6629B" w:rsidRDefault="00D275D0" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00D275D0">
               <w:t>5487140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F66C90" w:rsidP="001846A8" w:rsidRDefault="00F66C90" w14:paraId="301FE4B3" w14:textId="77777777"/>
-    <w:p w:rsidR="00F722FD" w:rsidP="001846A8" w:rsidRDefault="00F722FD" w14:paraId="529571E1" w14:textId="77777777"/>
+    <w:p w14:paraId="301FE4B3" w14:textId="77777777" w:rsidR="00F66C90" w:rsidRDefault="00F66C90" w:rsidP="001846A8"/>
+    <w:p w14:paraId="529571E1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="001846A8"/>
     <w:sectPr w:rsidR="00F722FD" w:rsidSect="00B432DE">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00446CC1" w:rsidP="001F7EFD" w:rsidRDefault="00446CC1" w14:paraId="6840DF08" w14:textId="77777777">
+    <w:p w14:paraId="6840DF08" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00446CC1" w:rsidP="001F7EFD" w:rsidRDefault="00446CC1" w14:paraId="2966A3F1" w14:textId="77777777">
+    <w:p w14:paraId="2966A3F1" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1548,72 +1524,72 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FBMKWU+ArialNarrow-Bold">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1740824390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00554101" w:rsidP="007D2BB5" w:rsidRDefault="00554101" w14:paraId="230F9FF0" w14:textId="0AA4DA1F">
+      <w:p w14:paraId="230F9FF0" w14:textId="0AA4DA1F" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00236CF3">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -1625,108 +1601,108 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1522862492"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="001F7EFD" w:rsidP="00554101" w:rsidRDefault="001F7EFD" w14:paraId="29777502" w14:textId="37C51EE8">
+      <w:p w14:paraId="29777502" w14:textId="37C51EE8" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:ind w:right="360"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00236CF3">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="001F7EFD" w:rsidP="001F7EFD" w:rsidRDefault="001F7EFD" w14:paraId="66D097C1" w14:textId="77777777">
+  <w:p w14:paraId="66D097C1" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="001F7EFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00554101" w:rsidR="00554101" w:rsidP="007D2BB5" w:rsidRDefault="00554101" w14:paraId="1183E3CB" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1183E3CB" w14:textId="77777777" w:rsidR="00554101" w:rsidRPr="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00554101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="196737472"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
@@ -1760,71 +1736,71 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00554101">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00554101">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="00554101" w:rsidP="00554101" w:rsidRDefault="00554101" w14:paraId="0BC6AECD" w14:textId="5E450D97">
+  <w:p w14:paraId="0BC6AECD" w14:textId="5E450D97" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>City of Cockburn – Policy</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00554101" w:rsidR="001F7EFD" w:rsidP="00554101" w:rsidRDefault="00B432DE" w14:paraId="602CAFF5" w14:textId="1A2739FE">
+  <w:p w14:paraId="602CAFF5" w14:textId="1A2739FE" w:rsidR="001F7EFD" w:rsidRPr="00554101" w:rsidRDefault="00B432DE" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FD8D3E7" wp14:editId="21971CB9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-469049</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="10783019" cy="1048385"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="28655967" name="Picture 1">
@@ -1866,52 +1842,52 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="10783019" cy="1048385"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="009C62E2" w:rsidRDefault="009C62E2" w14:paraId="714A9D29" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="714A9D29" w14:textId="77777777" w:rsidR="009C62E2" w:rsidRDefault="009C62E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111DCDB0" wp14:editId="18821206">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-379778</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="10929668" cy="1048385"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1157915740" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -1948,76 +1924,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="10929668" cy="1048385"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00446CC1" w:rsidP="001F7EFD" w:rsidRDefault="00446CC1" w14:paraId="61F9E70B" w14:textId="77777777">
+    <w:p w14:paraId="61F9E70B" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00446CC1" w:rsidP="001F7EFD" w:rsidRDefault="00446CC1" w14:paraId="60539424" w14:textId="77777777">
+    <w:p w14:paraId="60539424" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C03E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC189624"/>
     <w:lvl w:ilvl="0" w:tplc="7D9EB98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2076,147 +2052,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F447124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92B49ACA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61EF67DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7076EC3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2279,53 +2255,52 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="94207461">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="847407645">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="565188699">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00446CC1"/>
     <w:rsid w:val="00097410"/>
     <w:rsid w:val="000C0F25"/>
     <w:rsid w:val="001846A8"/>
     <w:rsid w:val="001F7944"/>
     <w:rsid w:val="001F7EFD"/>
@@ -2343,189 +2318,191 @@
     <w:rsid w:val="007A4FF1"/>
     <w:rsid w:val="007D500E"/>
     <w:rsid w:val="00811E1E"/>
     <w:rsid w:val="008244E5"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008723A0"/>
     <w:rsid w:val="00880835"/>
     <w:rsid w:val="00886D5E"/>
     <w:rsid w:val="00890625"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="009C62E2"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00B37A58"/>
     <w:rsid w:val="00B432DE"/>
     <w:rsid w:val="00B44F70"/>
     <w:rsid w:val="00B54952"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00C0253E"/>
     <w:rsid w:val="00C8322E"/>
     <w:rsid w:val="00CC5E57"/>
     <w:rsid w:val="00D275D0"/>
     <w:rsid w:val="00D70B88"/>
     <w:rsid w:val="00DD2318"/>
     <w:rsid w:val="00E80AB0"/>
     <w:rsid w:val="00EA34E3"/>
+    <w:rsid w:val="00EE4862"/>
     <w:rsid w:val="00EF0916"/>
     <w:rsid w:val="00F63CC5"/>
     <w:rsid w:val="00F66C90"/>
     <w:rsid w:val="00F722FD"/>
+    <w:rsid w:val="00F7712C"/>
     <w:rsid w:val="00FD2B33"/>
     <w:rsid w:val="00FF0745"/>
     <w:rsid w:val="55FFE5FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FEB76D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A02725F8-D3D3-471D-8806-A6037E52F27A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2661,52 +2638,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2773,107 +2750,107 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA34E3"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001846A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:color w:val="173C67"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002638F1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002638F1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -2988,620 +2965,621 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002638F1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001846A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
       <w:b/>
       <w:color w:val="173C67"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="002E7313"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman (Headings CS)" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
       <w:kern w:val="28"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="002E7313"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="28"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="001846A8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001846A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="002638F1"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002638F1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="002638F1"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="002638F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="002638F1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA34E3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA34E3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD2B33"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FD2B33"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F7EFD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001F7EFD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F7EFD"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B6629B"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F66C90"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B54952"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00236CF3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="FBMKWU+ArialNarrow-Bold" w:hAnsi="FBMKWU+ArialNarrow-Bold" w:eastAsia="Times New Roman" w:cs="FBMKWU+ArialNarrow-Bold"/>
+      <w:rFonts w:ascii="FBMKWU+ArialNarrow-Bold" w:eastAsia="Times New Roman" w:hAnsi="FBMKWU+ArialNarrow-Bold" w:cs="FBMKWU+ArialNarrow-Bold"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CM12" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM12">
     <w:name w:val="CM12"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00236CF3"/>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CM1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
     <w:name w:val="CM1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00236CF3"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825585199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -3880,54 +3858,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BE33B2-4F11-41D0-B19F-D8EC0C230A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>685</Words>
+  <Characters>3744</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>149</Lines>
+  <Paragraphs>70</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company>City of Cockburn</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4359</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase>https://www.cockburn.wa.gov.au/City-and-Council/Governance-and-Documents/Council-Policies</HyperlinkBase>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy</dc:title>
   <dc:subject/>
   <dc:creator>Bernie</dc:creator>
-  <keywords>City of Cockburn; Policy document;</keywords>
+  <cp:keywords>City of Cockburn; Policy document;</cp:keywords>
   <dc:description>For more information please email: governance@cockburn.wa.gov.au</dc:description>
-  <lastModifiedBy>Riley Brown</lastModifiedBy>
-  <revision>5</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <category>Policy</category>
-</coreProperties>
+  <cp:category>Policy</cp:category>
+</cp:coreProperties>
 </file>