--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -8,51 +8,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D377C60" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="00DD2318" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB6230" w14:textId="77594C0E" w:rsidR="00DD2318" w:rsidRDefault="006B74B8" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Rural Subdivision and Development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE2BA42" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
@@ -105,133 +105,93 @@
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Local Planning </w:t>
       </w:r>
       <w:r w:rsidR="007D500E">
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD4076C" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="4A2DC7C6" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC91B96" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="27E506C6" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Rural zone, the Rural Living </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> are affected by the Kwinana Air Quality buffer and inappropriate subdivision within these areas has the potential to compromise strategic planning objectives. </w:t>
+        <w:t xml:space="preserve">The Rural zone, the Rural Living Zone and the Resource Zone under Town Planning Scheme No. 3 (TPS 3) are retained for rural pursuits, rural living or resource protection purposes.  In addition, portions of the City are affected by the Kwinana Air Quality buffer and inappropriate subdivision within these areas has the potential to compromise strategic planning objectives. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18419BA5" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FCC7E2" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In Jandakot and Treeby there remain several large lots which have yet to reach their </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and development potential under the provisions of State Planning Policy No.  2.1 (Peel-Harvey Coastal Plain Catchment Policy), State Planning Policy No. 2.3  </w:t>
+        <w:t xml:space="preserve">In Jandakot and Treeby there remain several large lots which have yet to reach their full  subdivision and development potential under the provisions of State Planning Policy No.  2.1 (Peel-Harvey Coastal Plain Catchment Policy), State Planning Policy No. 2.3  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278CF2C2" w14:textId="1432C2CE" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(Jandakot Groundwater Protection Policy) and the provisions of the 'Resource' zone </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of Cockburn Town Planning Scheme No. 3 (TPS 3). Sand extraction operations, which have occurred or are occurring on these remaining sites, have ceased or are likely to cease within a relatively short time frame. As the sand resource is exhausted, landowners are expected to seek Western Australian Planning Commission (WAPC) approval to subdivide. </w:t>
+        <w:t xml:space="preserve">(Jandakot Groundwater Protection Policy) and the provisions of the 'Resource' zone under  City of Cockburn Town Planning Scheme No. 3 (TPS 3). Sand extraction operations, which have occurred or are occurring on these remaining sites, have ceased or are likely to cease within a relatively short time frame. As the sand resource is exhausted, landowners are expected to seek Western Australian Planning Commission (WAPC) approval to subdivide. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6549C528" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1D70B6" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There is a need to ensure that subdivision proposals resolve issues arising from prior </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> are carried out within a comprehensive planning framework, to ensure that they are  developed with regard to the relevant opportunities and constraints of the locality and  comply with the 'Resource' zone provisions under TPS 3. </w:t>
+        <w:t xml:space="preserve">There is a need to ensure that subdivision proposals resolve issues arising from prior land  uses are carried out within a comprehensive planning framework, to ensure that they are  developed with regard to the relevant opportunities and constraints of the locality and  comply with the 'Resource' zone provisions under TPS 3. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3679E683" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8CF4BF" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City is required to make recommendations to the WAPC regarding applications to subdivide land within these zones and as the matter is not addressed by TPS 3, this Policy provides the basis for consistent responses to the WAPC on subdivision proposals. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23963654" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
@@ -249,100 +209,68 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Jandakot Groundwater Protection</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SPP 2.3) specifically regulate activities such as the keeping of horses and other animals.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B5A286" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B28E571" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In accordance with SPP 2.3, applications for animal activities are to be referred to the Department of Water and Environmental Regulation (DWER) for consideration, as they have the technical expertise to evaluate the implications on ground water supplies. The guidelines used by the DWER are designed to protect the Jandakot underground water mound. The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> is compelled to follow the DWER recommendation or refer the application to the WAPC for determination with its recommendation along with the DWER recommendation. In those instances where the Council does not agree with the DWER advice. On environmental grounds, it is likely the DWER recommendation will be followed in most instances.  </w:t>
+        <w:t xml:space="preserve">In accordance with SPP 2.3, applications for animal activities are to be referred to the Department of Water and Environmental Regulation (DWER) for consideration, as they have the technical expertise to evaluate the implications on ground water supplies. The guidelines used by the DWER are designed to protect the Jandakot underground water mound. The City is compelled to follow the DWER recommendation or refer the application to the WAPC for determination with its recommendation along with the DWER recommendation. In those instances where the Council does not agree with the DWER advice. On environmental grounds, it is likely the DWER recommendation will be followed in most instances.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF6F611" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4AD818" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The purpose of this policy is to recommend against the ad hoc subdivision of land that is proposed to be retained for rural pursuits, rural </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> local needs.  </w:t>
+        <w:t xml:space="preserve">The purpose of this policy is to recommend against the ad hoc subdivision of land that is proposed to be retained for rural pursuits, rural living or resource protection under the Town Planning Scheme or which is affected by the Kwinana Air Quality Buffer. Additionally, this policy aims to provide guidance to landowners and the City when considering future applications for horse or other animal activities in the Resource Zone. The following approach intends to ensure that decisions are made on the basis of sound environmental resource management, for the purpose of achieving the objectives outlined in SPP 2.3. Further, A consistent set of guidelines for development in the Rural, Rural Living and Resource zones is required, which is consistent with TPS 3 and takes into account local needs.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DC11EA" w14:textId="37C7A0E9" w:rsidR="00B54952" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B22C00" w14:textId="77777777" w:rsidR="00B54952" w:rsidRDefault="00B54952" w:rsidP="001846A8"/>
     <w:p w14:paraId="6034050F" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0539FCE0" w14:textId="77777777" w:rsidR="008244E5" w:rsidRDefault="008244E5" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
@@ -403,59 +331,51 @@
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On land within Resource Zone not subject to clause 1.5 below, the following applies: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0993F2C1" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD497E7" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1921" w:right="16" w:hanging="622"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A minimum lot size of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">A minimum lot size of 2ha; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D43ED3" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1921" w:right="16" w:hanging="622"/>
       </w:pPr>
       <w:r>
         <w:t>A building envelope no larger than 2000m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> being provided on each lot created which complies with TPS 3; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7B108C" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
@@ -510,93 +430,77 @@
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. Subdivision within the resource zone shall be in accordance with the following planning principles: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="461824EE" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1299"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274D857F" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Subdivision over the Jandakot Groundwater Mound shall be compatible with the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> use of the groundwater for public water supply </w:t>
+        <w:t xml:space="preserve">Subdivision over the Jandakot Groundwater Mound shall be compatible with the long term use of the groundwater for public water supply </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6407141A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subdivision shall maintain the operational integrity of Jandakot Airport, Kennel/Cattery Precinct and Solomon Road Industrial Area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9B27C5" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Subdivision shall provide a permeable and logical road </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Subdivision shall provide a permeable and logical road layout </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2151BA36" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subdivision shall maintain vegetation of local significance as identified by the City. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57617704" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
@@ -704,131 +608,107 @@
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="406"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROPERTIES: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDFB7C1" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A990E39" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lot 98 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Road and Lots 51, 99 and 9 Jandakot Road, Jandakot.  </w:t>
+        <w:t xml:space="preserve">Lot 98 Prinsep Road and Lots 51, 99 and 9 Jandakot Road, Jandakot.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC399DE" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F2A879" w14:textId="366F847B" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The intention of the Precincts and Subdivision Concept Plan of subdivision is to provide an indicative road layout for future subdivision and demarcate the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The intention of the Precincts and Subdivision Concept Plan of subdivision is to provide an indicative road layout for future subdivision and demarcate the area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16360719" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BAF518" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="406"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CURRENT STATUS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C59573C" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A747782" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All lots have remnant </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and most have house son them. The land remains heavily vegetated.  </w:t>
+        <w:t xml:space="preserve">All lots have remnant bushland and most have house son them. The land remains heavily vegetated.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2119807C" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A62C8BF" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="406"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SUBDIVISION RECOMMENDATIONS AND REQUIREMENTS: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABC2DF6" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
@@ -1018,137 +898,93 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739CD1D0" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City shall not support subdivision unless the general intentions of the Precincts and Subdivision Concept Plan for Precinct 2 are complied with. Any proposed plan of subdivision will be required to address matters consistent with the structure planning provisions of the Deemed Provisions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622A0B6D" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02053FF9" w14:textId="6F3A4297" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City shall require comprehensive rehabilitation works to be undertaken and completed at the time of subdivision of the land, in accordance with an adopted Rehabilitation Management Plan approved by the City. Rehabilitation works undertaken on public land will have a standard maintenance period </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">standards set out in the adopted Rehabilitation Management Plan. </w:t>
+        <w:t xml:space="preserve">The City shall require comprehensive rehabilitation works to be undertaken and completed at the time of subdivision of the land, in accordance with an adopted Rehabilitation Management Plan approved by the City. Rehabilitation works undertaken on public land will have a standard maintenance period associated, and will be audited at the end of the maintenance period to assess whether works have been appropriately undertaken in accordance with the adopted Rehabilitation Management Plan prior to the public land being taken over by the City. The City will only takeover public land once rehabilitation and maintenance works have been undertaken in accordance with the requirements of the adopted Rehabilitation Management Plan. For rehabilitation works on private land, affected lots are to include on their titles the requirement to care for and maintain the rehabilitation works in accordance with the minimum standards set out in the adopted Rehabilitation Management Plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E73F219" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611B7D3A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City shall recommend a geotechnical investigation of proposed building envelopes for areas where inappropriate backfilling and/or compaction is suspected. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> inappropriate backfilling/compaction has occurred, this will need to be rectified to make the building envelopes capable for accommodating development prior to the issue of subdivision clearances. </w:t>
+        <w:t xml:space="preserve">The City shall recommend a geotechnical investigation of proposed building envelopes for areas where inappropriate backfilling and/or compaction is suspected. In the event that inappropriate backfilling/compaction has occurred, this will need to be rectified to make the building envelopes capable for accommodating development prior to the issue of subdivision clearances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A00A3C" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B59CC6" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City shall recommend investigation for soil and groundwater contamination in areas known or suspected to have </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The City shall recommend investigation for soil and groundwater contamination in areas known or suspected to have contamination </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C573B" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t>potential (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> contamination has occurred, all remediation works including validation of remediation is to be completed to the specifications of the Department of Water and Environment Regulation prior to the commencement of any site works. </w:t>
+        <w:t xml:space="preserve">potential (e.g. previous storage of fuel). In the event that contamination has occurred, all remediation works including validation of remediation is to be completed to the specifications of the Department of Water and Environment Regulation prior to the commencement of any site works. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BB63A6" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EAC2D3" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City shall recommend a notification under Section 165 of the Planning and Development Act 2005 be placed on the title of all lots within 500m of the Kennel/Cattery Precinct advising of potential noise and amenity impacts. This is considered to represent a hazard/other factor seriously affecting the use/enjoyment of the land. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D410B98" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
@@ -1172,59 +1008,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9B5BFD" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City shall not support the creation of lots with excessive areas of batter slopes or excessive unevenness. As a guide no greater than one third of the area of any lot is to be affected by this. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F24CE2D" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22068950" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City shall request revegetation to enhance or create vegetated linkages, enhance areas of remnant </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or provide for landscape or screening purposes. </w:t>
+        <w:t xml:space="preserve">The City shall request revegetation to enhance or create vegetated linkages, enhance areas of remnant vegetation or provide for landscape or screening purposes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE8A4A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619C3CFB" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="1669" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">c. PRECINT 3 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41DC4C04" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2019"/>
       </w:pPr>
       <w:r>
@@ -1236,68 +1064,59 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="406"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROPERTIES </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BC3D76" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2019"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458ED30D" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lot 186 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Road, Jandakot </w:t>
+        <w:t xml:space="preserve">Lot 186 Acourt Road, Jandakot </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134364E1" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B81C656" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="406"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CURRENT STATUS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA2865D" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1340,176 +1159,127 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F21B34B" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City shall not support subdivision unless the general intentions of the Precincts and Subdivision Concept Plan for Precinct 3 are complied with. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE8019C" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6192B4CE" w14:textId="2201B452" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City shall require comprehensive rehabilitation works to be undertaken and completed at the time of subdivision of the land, in accordance with an adopted Rehabilitation Management Plan approved by the City. Rehabilitation works undertaken on public land will have a standard maintenance period </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> will be audited at the end of the maintenance period to assess whether works have been appropriately undertaken in accordance with the adopted Rehabilitation Management Plan prior to the public land being taken over by the City. The City will only takeover public land once rehabilitation and maintenance works have been undertaken in accordance with the requirements of the adopted Rehabilitation Management Plan. For rehabilitation works on private land, affected lots are to include on their titles the requirement to care for and maintain the rehabilitation works in accordance with the minimum standards set out in the adopted Rehabilitation Management Plan. </w:t>
+        <w:t xml:space="preserve">The City shall require comprehensive rehabilitation works to be undertaken and completed at the time of subdivision of the land, in accordance with an adopted Rehabilitation Management Plan approved by the City. Rehabilitation works undertaken on public land will have a standard maintenance period associated, and will be audited at the end of the maintenance period to assess whether works have been appropriately undertaken in accordance with the adopted Rehabilitation Management Plan prior to the public land being taken over by the City. The City will only takeover public land once rehabilitation and maintenance works have been undertaken in accordance with the requirements of the adopted Rehabilitation Management Plan. For rehabilitation works on private land, affected lots are to include on their titles the requirement to care for and maintain the rehabilitation works in accordance with the minimum standards set out in the adopted Rehabilitation Management Plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542F3BD8" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3317B4B9" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City shall not support subdivision until the soil blending operation and the soil blending/fertiliser factory on Lot 186 have ceased operating and all associated materials and structures have been removed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7CDC39" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64194754" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City shall recommend a geotechnical investigation of proposed building envelopes for areas where inappropriate backfilling and/or compaction is suspected. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> inappropriate backfilling/compaction has occurred, this will need to be rectified to make the building envelopes capable for accommodating development prior to the issue of subdivision clearances. </w:t>
+        <w:t xml:space="preserve">The City shall recommend a geotechnical investigation of proposed building envelopes for areas where inappropriate backfilling and/or compaction is suspected. In the event that inappropriate backfilling/compaction has occurred, this will need to be rectified to make the building envelopes capable for accommodating development prior to the issue of subdivision clearances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D24C70" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CB463E" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City shall recommend investigation for soil and groundwater contamination in areas known or suspected to have </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The City shall recommend investigation for soil and groundwater contamination in areas known or suspected to have contamination </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F52A564" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> contamination has occurred, all remediation works including validation of remediation is to be completed to the specifications of the Department of Water and Environment Regulation prior to the commencement of any site works. </w:t>
+        <w:t xml:space="preserve">potential (e.g. previous storage of fuel). In the event that contamination has occurred, all remediation works including validation of remediation is to be completed to the specifications of the Department of Water and Environment Regulation prior to the commencement of any site works. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509FEAAF" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FB1112" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City shall require that the subdivision layout design provide Lukin Swamp with an adequate buffer of public open space, and that frontage to a subdivisional road be provided to enable public and City access to the swamp and public open </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The City shall require that the subdivision layout design provide Lukin Swamp with an adequate buffer of public open space, and that frontage to a subdivisional road be provided to enable public and City access to the swamp and public open space </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CA9CAE" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E9A170" w14:textId="24065543" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:ind w:left="2734" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The City shall recommend a notification under Section 165 of the Planning and Development Act 2005 be placed on the title of all lots created from subdivision advising of odour from the City of Canning’s Kennel Zone affecting the land. These are considered to represent hazards/other factors seriously affecting the use/enjoyment of the land. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E34AEA" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2739"/>
       </w:pPr>
       <w:r>
@@ -1693,191 +1463,158 @@
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799AD8FA" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4482F1CC" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Building Envelopes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E82E610" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC0F48A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="75"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. A building envelope may be modified or relocated, provided that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B722E5F" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1659"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2669BCFE" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The written request referred to in TPS 3 is in the form of an Application for Development Approval, accompanied by the appropriate fee and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The written request referred to in TPS 3 is in the form of an Application for Development Approval, accompanied by the appropriate fee and documentation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418424E1" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2379"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0587A5F5" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The area of the modified building envelope is similar in size to the original building envelope but should in any event not exceed </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The area of the modified building envelope is similar in size to the original building envelope but should in any event not exceed 3000m2; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF64FCB" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675FE387" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The modified building envelope accords with the setback distances prescribed under TPS </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The modified building envelope accords with the setback distances prescribed under TPS 3; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A8A881" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35553D5F" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The modified building envelope has regard to the requirement that any development contained therein has a finished floor level that is a minimum of 1.2m above the highest known water table applicable to the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The modified building envelope has regard to the requirement that any development contained therein has a finished floor level that is a minimum of 1.2m above the highest known water table applicable to the land; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22203D8E" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E63478" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The modified building envelope is located to avoid or minimise vegetation removal on-site; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F77CF2A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
@@ -1916,164 +1653,139 @@
         <w:ind w:left="1309" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. A building envelope may be nominated where: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C425454" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1659"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A9EFA3" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A building envelope does not already exist on the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">A building envelope does not already exist on the lot; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5B00E1" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2379"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673D8836" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The written request referred to in TPS 3 is in the form of an Application for Development Approval, accompanied by the appropriate fee and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The written request referred to in TPS 3 is in the form of an Application for Development Approval, accompanied by the appropriate fee and documentation; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9F5C9B" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B069C0" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The building envelope area does not exceed </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The building envelope area does not exceed 3000m2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D58A25" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F218B67" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The building envelope accords with the setback distances prescribed under TPS 3. Setback measurements shall be taken at right angles to the lot boundary (example of measurements under Figure 1 below) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EDD6B8" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435324B0" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B4EC0E2" wp14:editId="7E184C75">
                 <wp:extent cx="7062775" cy="6920808"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="15744" name="Group 15744"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7062775" cy="6920808"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="7062775" cy="6920808"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="1428" name="Shape 1428"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
@@ -2750,98 +2462,82 @@
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="1525" name="Rectangle 1525"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="914349" y="5467985"/>
                             <a:ext cx="5539944" cy="226001"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="00847DF4" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                               </w:pPr>
                               <w:r>
-                                <w:t xml:space="preserve">The building envelope has regard to the requirement that </w:t>
-[...7 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                                <w:t xml:space="preserve">The building envelope has regard to the requirement that any </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="1526" name="Rectangle 1526"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="914349" y="5643245"/>
                             <a:ext cx="5057334" cy="226002"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="44224ED1" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                               </w:pPr>
                               <w:r>
-                                <w:t xml:space="preserve">development contained therein has a finished floor </w:t>
-[...7 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                                <w:t xml:space="preserve">development contained therein has a finished floor level </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="1527" name="Rectangle 1527"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="4720793" y="5643245"/>
                             <a:ext cx="765128" cy="226002"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
@@ -3076,95 +2772,82 @@
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="1535" name="Rectangle 1535"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1007313" y="6344285"/>
                             <a:ext cx="5676559" cy="226002"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="6DB32AE1" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                               </w:pPr>
                               <w:r>
-                                <w:t xml:space="preserve">he building envelope is located to avoid or minimise </w:t>
-[...7 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                                <w:t xml:space="preserve">he building envelope is located to avoid or minimise vegetation </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="1536" name="Rectangle 1536"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="914349" y="6519545"/>
                             <a:ext cx="1003731" cy="226002"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="289C9D51" w14:textId="34CE751A" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r>
-                                <w:t>remova</w:t>
-[...3 lines deleted...]
-                                <w:t xml:space="preserve"> on</w:t>
+                                <w:t>remova on</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="1537" name="Rectangle 1537"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1670634" y="6519545"/>
                             <a:ext cx="67498" cy="226002"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
@@ -3660,252 +3343,211 @@
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 1564" o:spid="_x0000_s1051" type="#_x0000_t75" style="position:absolute;left:4;width:55622;height:51117;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrg0IowgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdEVlW42yiKJXdT14G5uxLTaTmkSt/94sLHibx/uc6bw1tbiT85VlBV/9BARxbnXF&#10;hYLf/ar3DcIHZI21ZVLwJA/z2Udnipm2D97SfRcKEUPYZ6igDKHJpPR5SQZ93zbEkTtbZzBE6Aqp&#10;HT5iuKnlIEnG0mDFsaHEhhYl5ZfdzSg4jDBJ3XEVLtulP6036eGa7mulup/tzwREoDa8xf/ujY7z&#10;R+Mh/H0TT5CzFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrg0IowgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B35797" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>The building envelope has regard to the placement of a dwelling and outbuildings on a lot relative to adjoining lots and buildings contained thereon (for the purpose of maintaining separation and protection of amenity in a rural setting</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The building envelope has regard to the placement of a dwelling and outbuildings on a lot relative to adjoining lots and buildings contained thereon (for the purpose of maintaining separation and protection of amenity in a rural setting); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66342C05" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A89B8CB" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> requires the nomination of a building envelope as part of a development application in a specific location due to planning, environmental and land constraints. </w:t>
+        <w:t xml:space="preserve">The City requires the nomination of a building envelope as part of a development application in a specific location due to planning, environmental and land constraints. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1083430D" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B01494" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only one building envelope is permitted per lot. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1236D9" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62437F96" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61CF0ECD" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Keeping of Horses: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F77C4EF" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CAE556" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Conditional approval may be granted for the keeping of horses where development applications for the proposed keeping of horses has been considered by the Department of Water and Environmental </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">DWER) to comply with the Environmental Guidelines for Horses Activities (December 2002). </w:t>
+        <w:t xml:space="preserve">Conditional approval may be granted for the keeping of horses where development applications for the proposed keeping of horses has been considered by the Department of Water and Environmental Regulation  (DWER) to comply with the Environmental Guidelines for Horses Activities (December 2002). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CCC5EB" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D1B29F" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where planning applications for the keeping of horses has been considered by the DWER to not comply with the Environmental Guidelines for Horse Activities (December 2002), then the applications concerned may be refused. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBE46F7" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB55D53" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The City will acknowledge lawfully established non-conforming uses relating to the keeping of horses and other animals in the Resource Zone where past planning approvals </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The City will acknowledge lawfully established non-conforming uses relating to the keeping of horses and other animals in the Resource Zone where past planning approvals exist </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CA3310" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1515B499" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where retrospective development applications for the keeping of horses have been considered by the DWER to not comply with the Environmental Guidelines for Horse Activities (December 2002) or other relevant guidelines and advice to that effect is received by the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, then the applications concerned will be refused. </w:t>
+        <w:t xml:space="preserve">Where retrospective development applications for the keeping of horses have been considered by the DWER to not comply with the Environmental Guidelines for Horse Activities (December 2002) or other relevant guidelines and advice to that effect is received by the City, then the applications concerned will be refused. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBE0581" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E62159" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In refusing applications in accordance with clause 4 above, proponents will be given notice by the City to the effect that they will be given periods up to 12 </w:t>
@@ -3922,63 +3564,55 @@
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFDEE1C" w14:textId="2539C886" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>In the event that</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> landowners identified as requiring development approval (to keep horses) do not co-operate by applying for the planning consent within the time requested, then the City will give notice to the landowners concerned requiring the animals to be removed from the property within 3 months, or risk prosecution. </w:t>
+        <w:t xml:space="preserve">In the event that landowners identified as requiring development approval (to keep horses) do not co-operate by applying for the planning consent within the time requested, then the City will give notice to the landowners concerned requiring the animals to be removed from the property within 3 months, or risk prosecution. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A48529" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:after="7" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56953954" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
@@ -4002,65 +3636,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F4462C" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">In considering an application to keep a horse, the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> may refer the application to the Department of Primary Industries and Regional Development (DPIRD).  </w:t>
+        <w:t xml:space="preserve">In considering an application to keep a horse, the City may refer the application to the Department of Primary Industries and Regional Development (DPIRD).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B34FDA5" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF37FDB" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="720"/>
@@ -4099,65 +3719,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567BC3D2" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">For the purposes of this section, a large animal includes a sheep, cow, goat, deer, alpaca, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or any other animal so classified by the local government. </w:t>
+        <w:t xml:space="preserve">For the purposes of this section, a large animal includes a sheep, cow, goat, deer, alpaca, pig or any other animal so classified by the local government. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6514242E" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BCF132" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
@@ -4196,85 +3802,70 @@
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Development approval is required to keep any large animal (apart from pigs which are prohibited). Large animals shall not be kept on land less than 2020m2 in area.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597EA36F" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A50C478" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Large animals shall not be loose in any yard, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or place unless due provision is made to prevent large animals from approaching within 15 metres of any dwelling, shop, church or any premises where food is stored, manufactured or sold. </w:t>
+        <w:t xml:space="preserve">Large animals shall not be loose in any yard, paddock or place unless due provision is made to prevent large animals from approaching within 15 metres of any dwelling, shop, church or any premises where food is stored, manufactured or sold. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378E260E" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6356C797" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
@@ -4298,65 +3889,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AED03A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRPr="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B74B8">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">In considering an application to keep a large animal, the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> may refer the application to the Department of Primary Industries and Regional Development (DPIRD).  </w:t>
+        <w:t xml:space="preserve">In considering an application to keep a large animal, the City may refer the application to the Department of Primary Industries and Regional Development (DPIRD).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52770A46" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="153"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD20B07" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4635,190 +4212,157 @@
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49687EE7" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D9500A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Outbuildings and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> are to be sited within a building envelope prescribed for any lot. </w:t>
+        <w:t xml:space="preserve">Outbuildings and lean-to’s are to be sited within a building envelope prescribed for any lot. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E06D98" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:after="7" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D93184" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Outbuildings and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> are generally to be sited wholly behind the primary residence in all zones. </w:t>
+        <w:t xml:space="preserve">Outbuildings and lean-to’s are generally to be sited wholly behind the primary residence in all zones. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4D71DE" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C160E1E" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subject to Clause 5.9 below of this Policy outbuildings proposed in the Development zone where there is no structure plan will be assessed on their merits having regard to the future intent of the area. In any case, the development standards shall not exceed those for outbuildings in rural areas as shown in the table above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15285EC8" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C8D5E1" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Outbuildings are to be constructed of a non-reflective material and colour that matches the dwelling and/or harmonises with the surrounding environment and that does not detract from the visual amenity of the area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC1ED8E" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C3521A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where a proposal does not comply with the prescriptive requirements of the above </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> but it can be demonstrated by the applicant to the satisfaction of Council offers that the application will not result in any negative impacts on the amenity of neighbouring properties or the area, the application may be approved by Council officers under delegation. All applications seeking a variation to the requirements of the above table shall be advertised to nearly landowners who in the opinion of Council officers may be affected by the proposal. </w:t>
+        <w:t xml:space="preserve">Where a proposal does not comply with the prescriptive requirements of the above table but it can be demonstrated by the applicant to the satisfaction of Council offers that the application will not result in any negative impacts on the amenity of neighbouring properties or the area, the application may be approved by Council officers under delegation. All applications seeking a variation to the requirements of the above table shall be advertised to nearly landowners who in the opinion of Council officers may be affected by the proposal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15319068" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297D9AE8" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:after="27"/>
         <w:ind w:left="1090" w:right="16"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Any subsequent actions </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> refused applications are carried out in accordance with Council’s Policy. </w:t>
+        <w:t xml:space="preserve">Any subsequent actions as a result of refused applications are carried out in accordance with Council’s Policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AC87CD" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE2B54A" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="16" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The floor area of any approved sea containers will contribute towards the combined maximum floor area of outbuildings contained in this Policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7751AE59" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
@@ -5080,146 +4624,146 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Policy Information"/>
         <w:tblDescription w:val="Strategic Link: Strategic Community Plan – Town Planning Scheme No.3&#10;Category: Planning - Town Planning and Development&#10;Business Unit: Development Services&#10;Public Consultation: (Yes or No): Yes&#10;Adoption Date: 10 September 2024"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B6629B" w14:paraId="69678D38" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="006B74B8" w:rsidP="00B6629B">
+          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Strategic Link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78121975" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Town Planning Scheme No.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="6949356A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="006B74B8" w:rsidP="00B6629B">
+          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0628E0EA" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Planning – Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="54AE9FD9" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="006B74B8" w:rsidP="00B6629B">
+          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EDF3985" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Development Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="2AE6CF0C" w14:textId="77777777" w:rsidTr="00B6629B">
@@ -5259,92 +4803,92 @@
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A1B89A" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Adoption Date: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E33E375" w14:textId="369498C3" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="1E33E375" w14:textId="16C46B2A" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>12 November</w:t>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
-            <w:r w:rsidR="00F722FD">
+            <w:r w:rsidR="00C95747">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="56E61D1F" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5865E943" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>Next Review Due: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B29AB6" w14:textId="5FBA6F11" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="58B29AB6" w14:textId="6F80AFF6" w:rsidR="00B6629B" w:rsidRDefault="00C95747" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="7B0CAB98" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F80268" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>ECM Doc Set ID: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498128F2" w14:textId="4079A5AD" w:rsidR="00B6629B" w:rsidRDefault="006B74B8" w:rsidP="00B6629B">
@@ -5371,51 +4915,50 @@
     <w:p w14:paraId="66ACA54B" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="389B377F" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="41926C6B" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="6718E6F8" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="5AB1C6C2" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="61FB7D23" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="0124C6AC" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="710FFDFD" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="62830731" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="4358DCE0" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="7B0AECEC" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="663DE1F0" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="1508B497" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="72EF5D3D" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="0FCCCBF0" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="44E842DA" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="0BBF0137" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="092C1091" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="401A3B47" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="001846A8"/>
     <w:p w14:paraId="67D8EB19" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="939"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX 1 – PRECINCTS AND SUBDIVISION CONCEPT GUIDE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DE9A79" w14:textId="44EBD782" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26B76DBF" wp14:editId="65F9F1DB">
                 <wp:extent cx="6114796" cy="8282534"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="16071" name="Group 16071"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
@@ -6965,60 +6508,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67456FFF" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DBC0BE0" w14:textId="77777777" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="016C22DD" w14:textId="143B3330" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t>RURAL SUBDIVISION GUIDE</w:t>
+        <w:t>APPENDIX 2 - RURAL SUBDIVISION GUIDE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6183470C" w14:textId="455EA3C8" w:rsidR="006B74B8" w:rsidRDefault="006B74B8" w:rsidP="006B74B8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ABE079F" wp14:editId="5174313F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-883530</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1854482</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8214816" cy="4904309"/>
             <wp:effectExtent l="0" t="2223" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2433" name="Picture 2433"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7044,76 +6578,76 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006B74B8" w:rsidSect="005F1700">
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6840DF08" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2966A3F1" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -7130,102 +6664,102 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1740824390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="230F9FF0" w14:textId="26388D5A" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="006B74B8">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006B74B8">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -7241,83 +6775,83 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="29777502" w14:textId="4F1C2D4A" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:ind w:right="360"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="006B74B8">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006B74B8">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66D097C1" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="001F7EFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1183E3CB" w14:textId="77777777" w:rsidR="00554101" w:rsidRPr="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00554101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7461,51 +6995,51 @@
       </w:rPr>
       <w:t>City of Cockburn – Policy</w:t>
     </w:r>
     <w:r w:rsidR="00554101">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="602CAFF5" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRPr="00554101" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="714A9D29" w14:textId="77777777" w:rsidR="009C62E2" w:rsidRDefault="009C62E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111DCDB0" wp14:editId="3F688EA9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-724487</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-35169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="16" name="Picture 16">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -7543,76 +7077,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7766314" cy="1048452"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61F9E70B" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="60539424" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D2C7538" w14:textId="77777777" w:rsidR="00DD2318" w:rsidRDefault="00DD2318">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00F94F2C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B55B049" wp14:editId="1158A77B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4621237</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1422972" cy="1154936"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:wrapNone/>
@@ -7650,51 +7184,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02343CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4BED9CC"/>
     <w:lvl w:ilvl="0" w:tplc="3282FDBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13829,53 +13363,52 @@
   <w:num w:numId="40" w16cid:durableId="1685789982">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1160386277">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="4214295">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="311762920">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1191340597">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1124156239">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1642147721">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00446CC1"/>
     <w:rsid w:val="00097410"/>
     <w:rsid w:val="000C0F25"/>
     <w:rsid w:val="001846A8"/>
     <w:rsid w:val="001F7944"/>
     <w:rsid w:val="001F7EFD"/>
@@ -13886,92 +13419,94 @@
     <w:rsid w:val="002E7313"/>
     <w:rsid w:val="0030612E"/>
     <w:rsid w:val="00446CC1"/>
     <w:rsid w:val="004B7AC1"/>
     <w:rsid w:val="00554101"/>
     <w:rsid w:val="005F1700"/>
     <w:rsid w:val="006B74B8"/>
     <w:rsid w:val="007A4FF1"/>
     <w:rsid w:val="007D500E"/>
     <w:rsid w:val="00811E1E"/>
     <w:rsid w:val="008244E5"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008723A0"/>
     <w:rsid w:val="00880835"/>
     <w:rsid w:val="00886D5E"/>
     <w:rsid w:val="00890625"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="009C62E2"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00B37A58"/>
     <w:rsid w:val="00B44F70"/>
     <w:rsid w:val="00B54952"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00C0253E"/>
     <w:rsid w:val="00C8322E"/>
+    <w:rsid w:val="00C95747"/>
     <w:rsid w:val="00CC5E57"/>
     <w:rsid w:val="00D70B88"/>
     <w:rsid w:val="00DD2318"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rsid w:val="00EF0916"/>
     <w:rsid w:val="00F63CC5"/>
     <w:rsid w:val="00F66C90"/>
     <w:rsid w:val="00F722FD"/>
+    <w:rsid w:val="00F7712C"/>
     <w:rsid w:val="00FD2B33"/>
     <w:rsid w:val="00FF0745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FEB76D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A02725F8-D3D3-471D-8806-A6037E52F27A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15041,85 +14576,85 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F66C90"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B54952"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825585199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15394,72 +14929,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BE33B2-4F11-41D0-B19F-D8EC0C230A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>3456</Words>
-  <Characters>18596</Characters>
+  <Words>3454</Words>
+  <Characters>18588</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>599</Lines>
   <Paragraphs>168</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21884</CharactersWithSpaces>
+  <CharactersWithSpaces>21874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>https://www.cockburn.wa.gov.au/City-and-Council/Governance-and-Documents/Council-Policies</HyperlinkBase>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy</dc:title>
   <dc:subject/>
   <dc:creator>Bernie</dc:creator>
   <cp:keywords>City of Cockburn; Policy document;</cp:keywords>
   <dc:description>For more information please email: governance@cockburn.wa.gov.au</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Policy</cp:category>
 </cp:coreProperties>
 </file>