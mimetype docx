--- v0 (2026-03-13)
+++ v1 (2026-06-24)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F2C602B" w14:textId="77777777" w:rsidR="00314232" w:rsidRDefault="00622965" w:rsidP="00A5684F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D527E04" wp14:editId="00B9255E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1413510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-339090</wp:posOffset>
@@ -360,56 +360,65 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">supporting information required by </w:t>
       </w:r>
       <w:r w:rsidR="00EE626D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Regulation</w:t>
       </w:r>
       <w:r w:rsidR="00777D98">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3085A" w:rsidRPr="00B3085A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">13 of the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00777D98">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">above mentioned Regulations </w:t>
+        <w:t>above mentioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00777D98">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regulations </w:t>
       </w:r>
       <w:r w:rsidR="00905AE1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>and listed overleaf.</w:t>
       </w:r>
       <w:r w:rsidR="00777D98">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>This a</w:t>
       </w:r>
       <w:r w:rsidR="00905AE1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -595,329 +604,318 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36ACB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Applicant’s Details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F3B83" w:rsidRPr="007B1ACE" w14:paraId="05BF9755" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B48B3FC" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="007B1ACE">
               <w:t>Applicant’s Name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F2DAB6F" w14:textId="77777777" w:rsidR="00905AE1" w:rsidRPr="007B1ACE" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66166F7A" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRPr="007B1ACE" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F3B83" w14:paraId="39E6146F" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="221D3C99" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1ACE">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56AA6D35" w14:textId="77777777" w:rsidR="00905AE1" w:rsidRPr="007B1ACE" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="632C69DC" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Mobile:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F3B83" w:rsidRPr="007B1ACE" w14:paraId="2E085F05" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AAAB54C" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11FA0FAF" w14:textId="77777777" w:rsidR="00905AE1" w:rsidRPr="007B1ACE" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="413875B4" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRPr="007B1ACE" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>ABN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F3B83" w:rsidRPr="00FD6E3B" w14:paraId="765DF500" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12321A7C" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRPr="007B1ACE" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="007B1ACE">
               <w:t>Mail Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="272ECE75" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Street address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B315F3" w14:textId="77777777" w:rsidR="00905AE1" w:rsidRPr="00FD6E3B" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F3B83" w:rsidRPr="00FD6E3B" w14:paraId="3A3CE22A" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D8CE628" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRPr="007B1ACE" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71664865" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF44FE9" w14:textId="77777777" w:rsidR="00905AE1" w:rsidRPr="00FD6E3B" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66AA9C59" w14:textId="77777777" w:rsidR="004F3B83" w:rsidRPr="00FD6E3B" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CBD4B4F" w14:textId="77777777" w:rsidR="00606BD2" w:rsidRPr="00165CD8" w:rsidRDefault="00165CD8" w:rsidP="00A5684F">
       <w:pPr>
         <w:tabs>
@@ -978,116 +976,113 @@
             <w:r w:rsidR="004F3B83">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Proposed Construction Works</w:t>
             </w:r>
             <w:r w:rsidR="00FF2D4F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA0981" w14:paraId="3800550D" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="765D1023" w14:textId="77777777" w:rsidR="00EA0981" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Proposed Location</w:t>
             </w:r>
             <w:r w:rsidR="00905AE1">
               <w:t xml:space="preserve"> of Works</w:t>
             </w:r>
             <w:r w:rsidR="00EA0981">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B410241" w14:textId="77777777" w:rsidR="00EA0981" w:rsidRDefault="00EA0981" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00314232" w14:paraId="4D02E6A3" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FCB9AAD" w14:textId="77777777" w:rsidR="00593612" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Description of the </w:t>
             </w:r>
             <w:r w:rsidR="004F3B83">
               <w:t>Proposed Works</w:t>
             </w:r>
             <w:r w:rsidR="00593612">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40F9DF93" w14:textId="77777777" w:rsidR="00314232" w:rsidRPr="00593612" w:rsidRDefault="00314232" w:rsidP="00A5684F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9454"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE3B56" w14:paraId="11282CBB" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0356EC10" w14:textId="77777777" w:rsidR="00FE3B56" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Provide a clear justification as to</w:t>
             </w:r>
             <w:r w:rsidR="00FE3B56">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">why the </w:t>
             </w:r>
             <w:r w:rsidR="00FE3B56">
               <w:t>proposed works</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> must occur outside the hours of 7am to 7pm, Monday to Saturday</w:t>
             </w:r>
             <w:r w:rsidR="00FE3B56">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38AAC40E" w14:textId="77777777" w:rsidR="00905AE1" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
@@ -1120,83 +1115,81 @@
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="695BB764" w14:textId="77777777" w:rsidR="00905AE1" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E9765C5" w14:textId="77777777" w:rsidR="00FE3B56" w:rsidRDefault="00FE3B56" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00593612" w14:paraId="0426B673" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D48C6A4" w14:textId="77777777" w:rsidR="00FE3B56" w:rsidRDefault="00FE3B56" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BF97111" w14:textId="77777777" w:rsidR="00593612" w:rsidRPr="00043E64" w:rsidRDefault="004F3B83" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00043E64">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Proposed Works Schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B73A42B" w14:textId="77777777" w:rsidR="00593612" w:rsidRDefault="00905AE1" w:rsidP="00A5684F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Proposed </w:t>
             </w:r>
             <w:r w:rsidR="00FE3B56">
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00FE3B56">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00FE3B56">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E6DDD5E" w14:textId="77777777" w:rsidR="00905AE1" w:rsidRPr="00EB650F" w:rsidRDefault="00905AE1" w:rsidP="00905AE1">
@@ -1300,72 +1293,93 @@
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5167">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Attachment Checklist</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A5684F" w:rsidRPr="00656C25" w14:paraId="6448FDEA" w14:textId="77777777" w:rsidTr="00905AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="557D8DDF" w14:textId="77777777" w:rsidR="00A5684F" w:rsidRPr="00656C25" w:rsidRDefault="00A5684F" w:rsidP="00B80EB1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656C25">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">I have attached the following information in support of my Application:- </w:t>
+              <w:t xml:space="preserve">I have attached the following information in support of my </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00656C25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Application:-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00656C25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CB87E86" w14:textId="77777777" w:rsidR="005D773C" w:rsidRPr="00656C25" w:rsidRDefault="005D773C" w:rsidP="00206F28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656C25">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -1991,87 +2005,87 @@
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE3B56">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I understand that submitting this application does not automatically result in an approval</w:t>
       </w:r>
       <w:r w:rsidR="00517708">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22423CCB" w14:textId="4C0FCA0A" w:rsidR="00CE255C" w:rsidRPr="00FF2D4F" w:rsidRDefault="00A5684F" w:rsidP="00A5684F">
+    <w:p w14:paraId="22423CCB" w14:textId="62250A49" w:rsidR="00CE255C" w:rsidRPr="00FF2D4F" w:rsidRDefault="00A5684F" w:rsidP="00A5684F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5684F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that upon submission of this Application Form, I will be issued an invoice for payment of the Application Fee of </w:t>
       </w:r>
       <w:r w:rsidR="00CE255C" w:rsidRPr="00FF2D4F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
-      <w:r w:rsidR="00A447D7">
+      <w:r w:rsidR="00541237">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>205</w:t>
+        <w:t>300</w:t>
       </w:r>
       <w:r w:rsidR="00CE255C" w:rsidRPr="00FF2D4F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
       <w:r w:rsidR="00A447D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62230D8A" w14:textId="77777777" w:rsidR="00FF2D4F" w:rsidRDefault="00FF2D4F" w:rsidP="00A5684F">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -2139,51 +2153,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="14146594" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="57B5663A" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 92" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:325.05pt;margin-top:11.05pt;width:162.75pt;height:0;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSDsvQtQEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCNFiNOD2k7S7d&#10;FqDtBzCSbAuTRYFU4uTvJ6lJOnS3YT4Qoig+Pj7Sq7vj6MTBEFv0rZzPaimMV6it71v5+vL45asU&#10;HMFrcOhNK0+G5d3686fVFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8CnZII8TkUl9pgimhj65a&#10;1PWympB0IFSGOd3evwXluuB3nVHxZ9exicK1MnGLxVKxu2yr9QqaniAMVp1pwD+wGMH6VPQKdQ8R&#10;xJ7sX1CjVYSMXZwpHCvsOqtM6SF1M68/dPM8QDCllyQOh6tM/P9g1Y/Dxm8pU1dH/xyeUP1i4XEz&#10;gO9NIfByCmlw8yxVNQVurinZ4bAlsZu+o05vYB+xqHDsaMyQqT9xLGKfrmKbYxQqXS7q5fJ2cSOF&#10;usQqaC6JgTh+MziKfGglRwLbD3GD3qeRIs1LGTg8ccy0oLkk5KoeH61zZbLOi6mVtzepTo4wOqtz&#10;sDjU7zaOxAHybpSv9PjhGeHe6wI2GNAP53ME697OqbjzZ2myGnn1uNmhPm3pIlkaXmF5XrS8HX/6&#10;Jfv9d1j/BgAA//8DAFBLAwQUAAYACAAAACEA2uaTr90AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkLoglrdTCStNpQuLAkW0S16wxbaFxqiZdy54eIw7sZNn+9PtzuVlcL044&#10;hs6ThmSlQCDV3nbUaDjsX+4fQYRoyJreE2r4xgCb6vqqNIX1M73haRcbwSEUCqOhjXEopAx1i86E&#10;lR+QePfhR2cit2Mj7WhmDne9TJXKpTMd8YXWDPjcYv21m5wGDFOWqO3aNYfX83z3np4/52Gv9e3N&#10;sn0CEXGJ/zD86rM6VOx09BPZIHoNeaYSRjWkKVcG1g9ZDuL4N5BVKS8/qH4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAkg7L0LUBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA2uaTr90AAAAJAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E13A797" wp14:editId="331145FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1456055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>139700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2218690" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="19050"/>
@@ -2216,78 +2230,83 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="68793DD7" id="AutoShape 92" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:114.65pt;margin-top:11pt;width:174.7pt;height:0;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjiPVKuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44NtGiNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sq4fj5MTBEFv0nawXSymMV6itHzr54/Xp050U&#10;HMFrcOhNJ0+G5cP644fVHFrT4IhOGxIJxHM7h06OMYa2qliNZgJeYDA+OXukCWK60lBpgjmhT65q&#10;lsvbakbSgVAZ5vT6+OaU64Lf90bF733PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYn4peoR4h&#10;gtiT/QtqsoqQsY8LhVOFfW+VKT2kburlH928jBBM6SWJw+EqE/8/WPXtsPFbytTV0b+EZ1Q/WXjc&#10;jOAHUwi8nkIaXJ2lqubA7TUlXzhsSezmr6hTDOwjFhWOPU0ZMvUnjkXs01Vsc4xCpcemqe9u79NM&#10;1MVXQXtJDMTxi8FJZKOTHAnsMMYNep9GilSXMnB45phpQXtJyFU9PlnnymSdF3Mn72+am5LA6KzO&#10;zhzGNOw2jsQB8m6Ur/SYPO/DCPdeF7DRgP58tiNY92an4s6fpclq5NXjdof6tKWLZGl4heV50fJ2&#10;vL+X7N+/w/oXAAAA//8DAFBLAwQUAAYACAAAACEAtDwNcd0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hIXBBLVzS2labThMSBI9skrl5j2kLjVE26lv16PHGAm+339Py9fDO5&#10;Vp2oD41nA/NZAoq49LbhysBh/3K/AhUissXWMxn4pgCb4voqx8z6kd/otIuVkhAOGRqoY+wyrUNZ&#10;k8Mw8x2xaB++dxhl7Sttexwl3LU6TZJH7bBh+VBjR881lV+7wRmgMCzmyXbtqsPrebx7T8+fY7c3&#10;5vZm2j6BijTFPzNc8AUdCmE6+oFtUK2BNF0/iPUySCcxLJarJajj70EXuf7foPgBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAo4j1SrgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAtDwNcd0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+              <v:shape w14:anchorId="16577246" id="AutoShape 92" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:114.65pt;margin-top:11pt;width:174.7pt;height:0;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjiPVKuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L44NtGiNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sq4fj5MTBEFv0nawXSymMV6itHzr54/Xp050U&#10;HMFrcOhNJ0+G5cP644fVHFrT4IhOGxIJxHM7h06OMYa2qliNZgJeYDA+OXukCWK60lBpgjmhT65q&#10;lsvbakbSgVAZ5vT6+OaU64Lf90bF733PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYn4peoR4h&#10;gtiT/QtqsoqQsY8LhVOFfW+VKT2kburlH928jBBM6SWJw+EqE/8/WPXtsPFbytTV0b+EZ1Q/WXjc&#10;jOAHUwi8nkIaXJ2lqubA7TUlXzhsSezmr6hTDOwjFhWOPU0ZMvUnjkXs01Vsc4xCpcemqe9u79NM&#10;1MVXQXtJDMTxi8FJZKOTHAnsMMYNep9GilSXMnB45phpQXtJyFU9PlnnymSdF3Mn72+am5LA6KzO&#10;zhzGNOw2jsQB8m6Ur/SYPO/DCPdeF7DRgP58tiNY92an4s6fpclq5NXjdof6tKWLZGl4heV50fJ2&#10;vL+X7N+/w/oXAAAA//8DAFBLAwQUAAYACAAAACEAtDwNcd0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hIXBBLVzS2labThMSBI9skrl5j2kLjVE26lv16PHGAm+339Py9fDO5&#10;Vp2oD41nA/NZAoq49LbhysBh/3K/AhUissXWMxn4pgCb4voqx8z6kd/otIuVkhAOGRqoY+wyrUNZ&#10;k8Mw8x2xaB++dxhl7Sttexwl3LU6TZJH7bBh+VBjR881lV+7wRmgMCzmyXbtqsPrebx7T8+fY7c3&#10;5vZm2j6BijTFPzNc8AUdCmE6+oFtUK2BNF0/iPUySCcxLJarJajj70EXuf7foPgBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAo4j1SrgBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAtDwNcd0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EA0981">
         <w:t>Signature of applicant:</w:t>
       </w:r>
       <w:r w:rsidR="00EA0981">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA0981">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA0981">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA0981">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EA0981">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00EA0981">
-        <w:t>Date:</w:t>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA0981">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B22D8A7" w14:textId="77777777" w:rsidR="00BD6050" w:rsidRDefault="00BD6050" w:rsidP="00B80EB1">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02DE761C" w14:textId="77777777" w:rsidR="00BD6050" w:rsidRDefault="00BD6050" w:rsidP="00BD6050">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>In the case of a company, the signing officer must state their position within the company.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B65B1F7" w14:textId="77777777" w:rsidR="00BD6050" w:rsidRDefault="00BD6050" w:rsidP="00B80EB1">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -2378,51 +2397,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="56DE2E72" id="AutoShape 94" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:64.05pt;margin-top:13.25pt;width:0;height:15.7pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY0/fduAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7ZTdNEYcfaQ7fay&#10;bQPs9gMYWbaFyqJAKrHz95WUx/ZxK+qDIIrkcDik1/fzaMVRExt0jawWpRTaKWyN6xv5/eXx3Ucp&#10;OIBrwaLTjTxplvebt2/Wk6/1Ege0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiFEk/qiJZgi+miL&#10;ZVneFRNS6wmVZo6vD2en3GT8rtMqfOs61kHYRkZuIZ+Uz306i80a6p7AD0ZdaMA/sBjBuFj0BvUA&#10;AcSBzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNXX49btKFFXs3v2T6h+sHC4&#10;HcD1OhN4Ofk4uCpJVUye61tKMtjvSOynL9jGGDgEzCrMHY0JMvYn5iz26Sa2noNQ50cVX6vV6v0q&#10;z6GA+prnicNnjaNIl0ZyIDD9ELboXJwoUpWrwPGJQ2IF9TUhFXX4aKzNg7VOTI1cxu9DzmC0pk3e&#10;FMfU77eWxBHSbpTL8u5K47cwwoNrM9qgof10uQcw9nyP1a27SJPUSKvH9R7b046uksXhZZqXRUvb&#10;8auds19/h81PAAAA//8DAFBLAwQUAAYACAAAACEAMGYVU94AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbixdp41Smk5QgUC7oG0cOLqNaSsapzRZV3h6Mi5w/O1Pvz9n68l0&#10;YqTBtZYVzGcRCOLK6pZrBa/7x6sEhPPIGjvLpOCLHKzz87MMU22PvKVx52sRStilqKDxvk+ldFVD&#10;Bt3M9sRh924Hgz7EoZZ6wGMoN52Mo2glDbYcLjTYU9FQ9bE7GAXRoigW9/hQJm+fm+fCjfL7iV6U&#10;uryY7m5BeJr8Hwwn/aAOeXAq7YG1E13IcTIPqIJ4tQRxAn4HpYLl9Q3IPJP/P8h/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABjT9924AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADBmFVPeAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#002060" strokeweight="1.75pt"/>
+              <v:shape w14:anchorId="26B894BA" id="AutoShape 94" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:64.05pt;margin-top:13.25pt;width:0;height:15.7pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY0/fduAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7ZTdNEYcfaQ7fay&#10;bQPs9gMYWbaFyqJAKrHz95WUx/ZxK+qDIIrkcDik1/fzaMVRExt0jawWpRTaKWyN6xv5/eXx3Ucp&#10;OIBrwaLTjTxplvebt2/Wk6/1Ege0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiFEk/qiJZgi+miL&#10;ZVneFRNS6wmVZo6vD2en3GT8rtMqfOs61kHYRkZuIZ+Uz306i80a6p7AD0ZdaMA/sBjBuFj0BvUA&#10;AcSBzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNXX49btKFFXs3v2T6h+sHC4&#10;HcD1OhN4Ofk4uCpJVUye61tKMtjvSOynL9jGGDgEzCrMHY0JMvYn5iz26Sa2noNQ50cVX6vV6v0q&#10;z6GA+prnicNnjaNIl0ZyIDD9ELboXJwoUpWrwPGJQ2IF9TUhFXX4aKzNg7VOTI1cxu9DzmC0pk3e&#10;FMfU77eWxBHSbpTL8u5K47cwwoNrM9qgof10uQcw9nyP1a27SJPUSKvH9R7b046uksXhZZqXRUvb&#10;8auds19/h81PAAAA//8DAFBLAwQUAAYACAAAACEAMGYVU94AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbixdp41Smk5QgUC7oG0cOLqNaSsapzRZV3h6Mi5w/O1Pvz9n68l0&#10;YqTBtZYVzGcRCOLK6pZrBa/7x6sEhPPIGjvLpOCLHKzz87MMU22PvKVx52sRStilqKDxvk+ldFVD&#10;Bt3M9sRh924Hgz7EoZZ6wGMoN52Mo2glDbYcLjTYU9FQ9bE7GAXRoigW9/hQJm+fm+fCjfL7iV6U&#10;uryY7m5BeJr8Hwwn/aAOeXAq7YG1E13IcTIPqIJ4tQRxAn4HpYLl9Q3IPJP/P8h/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABjT9924AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADBmFVPeAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#002060" strokeweight="1.75pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32270F78" wp14:editId="1F894B0F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2718435</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>168275</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="199390"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="AutoShape 95"/>
@@ -2453,51 +2472,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="05B43B42" id="AutoShape 95" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:214.05pt;margin-top:13.25pt;width:0;height:15.7pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY0/fduAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7ZTdNEYcfaQ7fay&#10;bQPs9gMYWbaFyqJAKrHz95WUx/ZxK+qDIIrkcDik1/fzaMVRExt0jawWpRTaKWyN6xv5/eXx3Ucp&#10;OIBrwaLTjTxplvebt2/Wk6/1Ege0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiFEk/qiJZgi+miL&#10;ZVneFRNS6wmVZo6vD2en3GT8rtMqfOs61kHYRkZuIZ+Uz306i80a6p7AD0ZdaMA/sBjBuFj0BvUA&#10;AcSBzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNXX49btKFFXs3v2T6h+sHC4&#10;HcD1OhN4Ofk4uCpJVUye61tKMtjvSOynL9jGGDgEzCrMHY0JMvYn5iz26Sa2noNQ50cVX6vV6v0q&#10;z6GA+prnicNnjaNIl0ZyIDD9ELboXJwoUpWrwPGJQ2IF9TUhFXX4aKzNg7VOTI1cxu9DzmC0pk3e&#10;FMfU77eWxBHSbpTL8u5K47cwwoNrM9qgof10uQcw9nyP1a27SJPUSKvH9R7b046uksXhZZqXRUvb&#10;8auds19/h81PAAAA//8DAFBLAwQUAAYACAAAACEAqCkaid8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbixdx7ZSmk5QgZi4oA0OHN3GtBWNU5qsKzw9QRzgaPvT7+/PNpPp&#10;xEiDay0rmM8iEMSV1S3XCl6e7y8SEM4ja+wsk4JPcrDJT08yTLU98o7Gva9FCGGXooLG+z6V0lUN&#10;GXQz2xOH25sdDPowDrXUAx5DuOlkHEUrabDl8KHBnoqGqvf9wSiIFkWxuMW7Mnn9eNwWbpRfD/Sk&#10;1PnZdHMNwtPk/2D40Q/qkAen0h5YO9EpuIyTeUAVxKsliAD8LkoFy/UVyDyT/xvk3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAY0/fduAEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoKRqJ3wAAAAkBAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#002060" strokeweight="1.75pt"/>
+              <v:shape w14:anchorId="6D470899" id="AutoShape 95" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:214.05pt;margin-top:13.25pt;width:0;height:15.7pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY0/fduAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7ZTdNEYcfaQ7fay&#10;bQPs9gMYWbaFyqJAKrHz95WUx/ZxK+qDIIrkcDik1/fzaMVRExt0jawWpRTaKWyN6xv5/eXx3Ucp&#10;OIBrwaLTjTxplvebt2/Wk6/1Ege0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiFEk/qiJZgi+miL&#10;ZVneFRNS6wmVZo6vD2en3GT8rtMqfOs61kHYRkZuIZ+Uz306i80a6p7AD0ZdaMA/sBjBuFj0BvUA&#10;AcSBzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNXX49btKFFXs3v2T6h+sHC4&#10;HcD1OhN4Ofk4uCpJVUye61tKMtjvSOynL9jGGDgEzCrMHY0JMvYn5iz26Sa2noNQ50cVX6vV6v0q&#10;z6GA+prnicNnjaNIl0ZyIDD9ELboXJwoUpWrwPGJQ2IF9TUhFXX4aKzNg7VOTI1cxu9DzmC0pk3e&#10;FMfU77eWxBHSbpTL8u5K47cwwoNrM9qgof10uQcw9nyP1a27SJPUSKvH9R7b046uksXhZZqXRUvb&#10;8auds19/h81PAAAA//8DAFBLAwQUAAYACAAAACEAqCkaid8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbixdx7ZSmk5QgZi4oA0OHN3GtBWNU5qsKzw9QRzgaPvT7+/PNpPp&#10;xEiDay0rmM8iEMSV1S3XCl6e7y8SEM4ja+wsk4JPcrDJT08yTLU98o7Gva9FCGGXooLG+z6V0lUN&#10;GXQz2xOH25sdDPowDrXUAx5DuOlkHEUrabDl8KHBnoqGqvf9wSiIFkWxuMW7Mnn9eNwWbpRfD/Sk&#10;1PnZdHMNwtPk/2D40Q/qkAen0h5YO9EpuIyTeUAVxKsliAD8LkoFy/UVyDyT/xvk3wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAY0/fduAEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoKRqJ3wAAAAkBAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#002060" strokeweight="1.75pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71113778" wp14:editId="3C89D933">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5097145</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>168275</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="199390"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="AutoShape 96"/>
@@ -2528,51 +2547,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4C0C71AA" id="AutoShape 96" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:401.35pt;margin-top:13.25pt;width:0;height:15.7pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY0/fduAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7ZTdNEYcfaQ7fay&#10;bQPs9gMYWbaFyqJAKrHz95WUx/ZxK+qDIIrkcDik1/fzaMVRExt0jawWpRTaKWyN6xv5/eXx3Ucp&#10;OIBrwaLTjTxplvebt2/Wk6/1Ege0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiFEk/qiJZgi+miL&#10;ZVneFRNS6wmVZo6vD2en3GT8rtMqfOs61kHYRkZuIZ+Uz306i80a6p7AD0ZdaMA/sBjBuFj0BvUA&#10;AcSBzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNXX49btKFFXs3v2T6h+sHC4&#10;HcD1OhN4Ofk4uCpJVUye61tKMtjvSOynL9jGGDgEzCrMHY0JMvYn5iz26Sa2noNQ50cVX6vV6v0q&#10;z6GA+prnicNnjaNIl0ZyIDD9ELboXJwoUpWrwPGJQ2IF9TUhFXX4aKzNg7VOTI1cxu9DzmC0pk3e&#10;FMfU77eWxBHSbpTL8u5K47cwwoNrM9qgof10uQcw9nyP1a27SJPUSKvH9R7b046uksXhZZqXRUvb&#10;8auds19/h81PAAAA//8DAFBLAwQUAAYACAAAACEAv5saNN4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbiyh07ZS6k5QgUBcEIMDR7cxbUWTlCbrCk9PEAc42v70+/vz7Wx6&#10;MfHoO2cRzhcKBNva6c42CC/Pt2cpCB/IauqdZYRP9rAtjo9yyrQ72CeedqERMcT6jBDaEIZMSl+3&#10;bMgv3MA23t7caCjEcWykHukQw00vE6XW0lBn44eWBi5brt93e4OglmW5vKabKn39eLgv/SS/7vgR&#10;8fRkvroEEXgOfzD86Ed1KKJT5fZWe9EjpCrZRBQhWa9AROB3USGsNhcgi1z+b1B8AwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABjT9924AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL+bGjTeAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#002060" strokeweight="1.75pt"/>
+              <v:shape w14:anchorId="6580A40B" id="AutoShape 96" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:401.35pt;margin-top:13.25pt;width:0;height:15.7pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY0/fduAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N7ZTdNEYcfaQ7fay&#10;bQPs9gMYWbaFyqJAKrHz95WUx/ZxK+qDIIrkcDik1/fzaMVRExt0jawWpRTaKWyN6xv5/eXx3Ucp&#10;OIBrwaLTjTxplvebt2/Wk6/1Ege0rSYRQRzXk2/kEIKvi4LVoEfgBXrtorNDGiFEk/qiJZgi+miL&#10;ZVneFRNS6wmVZo6vD2en3GT8rtMqfOs61kHYRkZuIZ+Uz306i80a6p7AD0ZdaMA/sBjBuFj0BvUA&#10;AcSBzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNXX49btKFFXs3v2T6h+sHC4&#10;HcD1OhN4Ofk4uCpJVUye61tKMtjvSOynL9jGGDgEzCrMHY0JMvYn5iz26Sa2noNQ50cVX6vV6v0q&#10;z6GA+prnicNnjaNIl0ZyIDD9ELboXJwoUpWrwPGJQ2IF9TUhFXX4aKzNg7VOTI1cxu9DzmC0pk3e&#10;FMfU77eWxBHSbpTL8u5K47cwwoNrM9qgof10uQcw9nyP1a27SJPUSKvH9R7b046uksXhZZqXRUvb&#10;8auds19/h81PAAAA//8DAFBLAwQUAAYACAAAACEAv5saNN4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkbiyh07ZS6k5QgUBcEIMDR7cxbUWTlCbrCk9PEAc42v70+/vz7Wx6&#10;MfHoO2cRzhcKBNva6c42CC/Pt2cpCB/IauqdZYRP9rAtjo9yyrQ72CeedqERMcT6jBDaEIZMSl+3&#10;bMgv3MA23t7caCjEcWykHukQw00vE6XW0lBn44eWBi5brt93e4OglmW5vKabKn39eLgv/SS/7vgR&#10;8fRkvroEEXgOfzD86Ed1KKJT5fZWe9EjpCrZRBQhWa9AROB3USGsNhcgi1z+b1B8AwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABjT9924AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL+bGjTeAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#002060" strokeweight="1.75pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EA0981" w:rsidRPr="00F47075">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contact details:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0B4492" w14:textId="77777777" w:rsidR="002E5167" w:rsidRDefault="00EA0981" w:rsidP="00BB305F">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2597,70 +2616,70 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PO BOX 1215, Bibra Lake DC WA 6965   T: 08 9411 3444</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E5167" w:rsidSect="00546B13">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="539" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F3203D3" w14:textId="77777777" w:rsidR="00260397" w:rsidRDefault="00260397">
+    <w:p w14:paraId="18128976" w14:textId="77777777" w:rsidR="00B40483" w:rsidRDefault="00B40483">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="253A8F84" w14:textId="77777777" w:rsidR="00260397" w:rsidRDefault="00260397">
+    <w:p w14:paraId="4808629C" w14:textId="77777777" w:rsidR="00B40483" w:rsidRDefault="00B40483">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2678,76 +2697,76 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F5E54DE" w14:textId="77777777" w:rsidR="00260397" w:rsidRDefault="00260397">
+    <w:p w14:paraId="3648EF02" w14:textId="77777777" w:rsidR="00B40483" w:rsidRDefault="00B40483">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3112AD7E" w14:textId="77777777" w:rsidR="00260397" w:rsidRDefault="00260397">
+    <w:p w14:paraId="28F0FC1F" w14:textId="77777777" w:rsidR="00B40483" w:rsidRDefault="00B40483">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73A4767F" w14:textId="77777777" w:rsidR="00A70934" w:rsidRDefault="00622965">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC81405" wp14:editId="39B5031F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-474980</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>169545</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7061200" cy="1841500"/>
           <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 28"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2780,73 +2799,73 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="1D527E04" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:23.25pt;height:16.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:23.25pt;height:16.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="post"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A54C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CC8BDE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5128,57 +5147,58 @@
   <w:num w:numId="13" w16cid:durableId="1892307266">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1935820436">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="130368848">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1767919981">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="468523227">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="392316392">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="851451465">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00314232"/>
     <w:rsid w:val="0000377D"/>
     <w:rsid w:val="00012A1C"/>
     <w:rsid w:val="00030D22"/>
     <w:rsid w:val="00043E64"/>
     <w:rsid w:val="00047C4E"/>
     <w:rsid w:val="00077550"/>
     <w:rsid w:val="000B02AB"/>
@@ -5198,91 +5218,94 @@
     <w:rsid w:val="00260397"/>
     <w:rsid w:val="002D646B"/>
     <w:rsid w:val="002E5167"/>
     <w:rsid w:val="003014E7"/>
     <w:rsid w:val="00302AFE"/>
     <w:rsid w:val="00314232"/>
     <w:rsid w:val="00333477"/>
     <w:rsid w:val="00356010"/>
     <w:rsid w:val="00374211"/>
     <w:rsid w:val="003E3CCA"/>
     <w:rsid w:val="003F08A5"/>
     <w:rsid w:val="003F4511"/>
     <w:rsid w:val="0042376A"/>
     <w:rsid w:val="00443355"/>
     <w:rsid w:val="00445445"/>
     <w:rsid w:val="00470B52"/>
     <w:rsid w:val="00476C37"/>
     <w:rsid w:val="00491577"/>
     <w:rsid w:val="0049545D"/>
     <w:rsid w:val="004B32F3"/>
     <w:rsid w:val="004C0E66"/>
     <w:rsid w:val="004F3B83"/>
     <w:rsid w:val="00516B88"/>
     <w:rsid w:val="00517708"/>
     <w:rsid w:val="00537E0E"/>
+    <w:rsid w:val="00541237"/>
     <w:rsid w:val="00546B13"/>
     <w:rsid w:val="00591B89"/>
     <w:rsid w:val="00593612"/>
     <w:rsid w:val="005D773C"/>
     <w:rsid w:val="00606BD2"/>
     <w:rsid w:val="00621266"/>
     <w:rsid w:val="00622965"/>
     <w:rsid w:val="00631F50"/>
     <w:rsid w:val="00656C25"/>
     <w:rsid w:val="006C47AD"/>
     <w:rsid w:val="00777D98"/>
     <w:rsid w:val="007B1ACE"/>
     <w:rsid w:val="007C1E66"/>
     <w:rsid w:val="007C43A9"/>
     <w:rsid w:val="007C76DD"/>
     <w:rsid w:val="0081174C"/>
     <w:rsid w:val="00854624"/>
     <w:rsid w:val="00893D6C"/>
     <w:rsid w:val="008B5064"/>
     <w:rsid w:val="00903970"/>
     <w:rsid w:val="00905AE1"/>
     <w:rsid w:val="00925AD7"/>
     <w:rsid w:val="00932934"/>
     <w:rsid w:val="00964D9B"/>
     <w:rsid w:val="009B4FE3"/>
     <w:rsid w:val="00A447D7"/>
     <w:rsid w:val="00A462EE"/>
     <w:rsid w:val="00A5684F"/>
     <w:rsid w:val="00A70934"/>
     <w:rsid w:val="00AF6EF8"/>
     <w:rsid w:val="00B3085A"/>
+    <w:rsid w:val="00B40483"/>
     <w:rsid w:val="00B54907"/>
     <w:rsid w:val="00B61166"/>
     <w:rsid w:val="00B74DDB"/>
     <w:rsid w:val="00B77D63"/>
     <w:rsid w:val="00B80EB1"/>
     <w:rsid w:val="00B8621B"/>
     <w:rsid w:val="00BB305F"/>
     <w:rsid w:val="00BC76A0"/>
     <w:rsid w:val="00BD6050"/>
     <w:rsid w:val="00C045DE"/>
+    <w:rsid w:val="00C3407F"/>
     <w:rsid w:val="00C54DD7"/>
     <w:rsid w:val="00C715F8"/>
     <w:rsid w:val="00CA4B61"/>
     <w:rsid w:val="00CD0E03"/>
     <w:rsid w:val="00CE255C"/>
     <w:rsid w:val="00CE51D7"/>
     <w:rsid w:val="00D13F1E"/>
     <w:rsid w:val="00D278AA"/>
     <w:rsid w:val="00D53818"/>
     <w:rsid w:val="00D612E2"/>
     <w:rsid w:val="00D64AB1"/>
     <w:rsid w:val="00D83AF4"/>
     <w:rsid w:val="00D83C7D"/>
     <w:rsid w:val="00D9270E"/>
     <w:rsid w:val="00D959D6"/>
     <w:rsid w:val="00DA1DDA"/>
     <w:rsid w:val="00DC2E5E"/>
     <w:rsid w:val="00DC41C5"/>
     <w:rsid w:val="00DC5F23"/>
     <w:rsid w:val="00DF2364"/>
     <w:rsid w:val="00EA0981"/>
     <w:rsid w:val="00EB22C9"/>
     <w:rsid w:val="00EC1FF2"/>
     <w:rsid w:val="00EE626D"/>
     <w:rsid w:val="00F03976"/>
@@ -5295,64 +5318,64 @@
     <w:rsid w:val="00F40F46"/>
     <w:rsid w:val="00F47075"/>
     <w:rsid w:val="00F83465"/>
     <w:rsid w:val="00FD6E3B"/>
     <w:rsid w:val="00FE203B"/>
     <w:rsid w:val="00FE3B56"/>
     <w:rsid w:val="00FF2D4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="452160A2"/>
   <w15:docId w15:val="{9DA1F5EA-6057-4886-81FF-3525984F3977}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5922,51 +5945,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E5167"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6226,78 +6249,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>351</Words>
-  <Characters>2003</Characters>
+  <Words>377</Words>
+  <Characters>1977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>City of Cockburn</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2350</CharactersWithSpaces>
+  <CharactersWithSpaces>2307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>City of Cockburn</dc:title>
   <dc:creator>test</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DWDocAuthor">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DWDocClass">
     <vt:lpwstr/>