--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D377C60" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="00DD2318" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB6230" w14:textId="40627446" w:rsidR="00DD2318" w:rsidRDefault="00BE6B5D" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Filling and Retaining of Land</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE2BA42" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
@@ -104,116 +104,99 @@
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Local Planning </w:t>
       </w:r>
       <w:r w:rsidR="007D500E">
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD4076C" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="4A2DC7C6" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC91B96" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="6AB8EE22" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There have been instances where developers have erected retaining walls and fences as part of the subdivisional works without first applying for and receiving a building permit from the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. This presents a difficulty for the City's Building Services in the issue of building permits for buildings and structures on lots retained by unauthorised retaining walls, because of uncertainty regarding possible applied loads (buildings or vehicles) and wall foundations. </w:t>
+        <w:t xml:space="preserve">There have been instances where developers have erected retaining walls and fences as part of the subdivisional works without first applying for and receiving a building permit from the City. This presents a difficulty for the City's Building Services in the issue of building permits for buildings and structures on lots retained by unauthorised retaining walls, because of uncertainty regarding possible applied loads (buildings or vehicles) and wall foundations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53947048" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A46382" w14:textId="19789ABB" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t>It is necessary to have guidelines for the filling of land within the district. This policy should be read in conjunction with the Western Australian Planning Commission’s Planning Bulletin No. 10 (</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 1996) - “Geotechnical Reports for Subdivisions”. </w:t>
+        <w:t xml:space="preserve">It is necessary to have guidelines for the filling of land within the district. This policy should be read in conjunction with the Western Australian Planning Commission’s Planning Bulletin No. 10 (Jan 1996) - “Geotechnical Reports for Subdivisions”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8A348A" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0E6274" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The purpose of this policy is to establish a procedure for the Engineering certification of filled sites prior to future subdivision and/or development, recognising the proposed end use of the land. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E3FD05" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA44CF1" w14:textId="286F28C5" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Developers trying to maximise lot potential on an undulating site have constructed excessively high retaining walls which have impacted on the amenity of the adjoining residential development and the street. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">The purpose of this policy is: </w:t>
+        <w:t xml:space="preserve">Developers trying to maximise lot potential on an undulating site have constructed excessively high retaining walls which have impacted on the amenity of the adjoining residential development and the street. The purpose of this policy is: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A04704" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09286C81" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To enable a developer with unauthorised retaining walls to have them certified to the satisfaction of Manager Public Building and Health Services so that a subdivision clearance advice can be issued to the Western Australian Planning Commission. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED7581E" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -324,83 +307,67 @@
       <w:r>
         <w:t xml:space="preserve">If retaining walls are constructed as part of a subdivision without a building permit being issued by the City the developer shall provide the Manager Public Building and Health Services with a certificate from a suitably qualified independent structural engineer stating that any or all of the retaining walls comply with Australian Standard AS 1170 2002 &amp; 2011 and are capable of supporting the surcharge of a standard (1.8m) fibre cement or powder coated steel timber fence.  Details of acceptable surcharge loads for a single or double storey residence on the retaining walls are required.  Unauthorised retaining walls will be considered in accordance with provisions of the Building Act 2011. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2428B5F1" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D8982C" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="795"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All subdivision works on sloping topography within the district shall follow the existing contours of the land </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> minimise earthworks, retaining walls and impacts on amenity, solar access and existing views (see Figure 1) </w:t>
+        <w:t xml:space="preserve">All subdivision works on sloping topography within the district shall follow the existing contours of the land in order to minimise earthworks, retaining walls and impacts on amenity, solar access and existing views (see Figure 1) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38529D9C" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54754A67" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="795" w:hanging="91"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> may give a direction for a developer to modify or install a retaining wall to ensure a suitable grade for house construction to the extent that no subsequent retaining is required by prospective purchasers. </w:t>
+        <w:t xml:space="preserve">The City may give a direction for a developer to modify or install a retaining wall to ensure a suitable grade for house construction to the extent that no subsequent retaining is required by prospective purchasers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B43E5D" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C953AC" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:right="541"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04F0E76C" wp14:editId="28EAC10D">
             <wp:extent cx="5685040" cy="2934157"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="352" name="Picture 352"/>
@@ -538,59 +505,51 @@
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="795"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Application  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7EDC9B" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E21AAB" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> must receive and determine an application for a building permit before any work commences. </w:t>
+        <w:t xml:space="preserve">The City must receive and determine an application for a building permit before any work commences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2615C6" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291E05F4" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A retaining wall may be required if building foundation earth filling extends to a property boundary or if building foundation earth is excavated near a building, including fences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD71DE1" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
@@ -611,132 +570,108 @@
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Retaining walls are generally required to be designed by a suitably qualified structural engineer and materials must be durable such as concrete, brick or stone. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDBACB6" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7D9CDB" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> may require comments from adjoining landowner(s) if a proposed retaining wall does not meet the deemed to comply standards of the Residential Design Codes (R-Codes). </w:t>
+        <w:t xml:space="preserve">The City may require comments from adjoining landowner(s) if a proposed retaining wall does not meet the deemed to comply standards of the Residential Design Codes (R-Codes). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F75621" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAFD7ED" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A delegated Building Surveyor is authorised to approve any retaining wall which is a subdivision retaining wall approved by a suitably qualified structural engineer where it: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FB71D3" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304A58A6" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="569"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">complies where necessary with an Approval to Commence </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">complies where necessary with an Approval to Commence Development; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F37A1D9" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="569"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">complies with the R-Codes where </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">complies with the R-Codes where applicable; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0448D33F" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="569"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">is any subdivision retaining wall; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DCC5B4" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="569"/>
       </w:pPr>
       <w:r>
@@ -847,267 +782,246 @@
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Certification </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26516619" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC6965D" w14:textId="27955032" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="795" w:hanging="795"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">At the completion of the subdivisional earthworks, and in any event prior to applying for subdivision clearance or a Building Permit for any form of development, the Applicant/landowner shall provide the following form of certification. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8339FD" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41546E56" w14:textId="2DD6A737" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="780" w:hanging="795"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">A qualified Engineer’s geotechnical report and a Certificate classifying the site as Class A in accordance with Section 2 of Australian Standard AS 2870-2011 (in respect of proposed residential sites); or a similar classification in respect of </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> sites. Geotechnical reports are to be prepared by a member of the Association of Consulting Engineers Australia that specialises in geotechnical investigations. </w:t>
+        <w:t xml:space="preserve">A qualified Engineer’s geotechnical report and a Certificate classifying the site as Class A in accordance with Section 2 of Australian Standard AS 2870-2011 (in respect of proposed residential sites); or a similar classification in respect of nonpresidential sites. Geotechnical reports are to be prepared by a member of the Association of Consulting Engineers Australia that specialises in geotechnical investigations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F19A166" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75519CD2" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="795"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the geotechnical report classifies the site other than Class “A” in accordance with AS 2870-2011 a notification under section 70A of the Transfer of Land Act is to be prepared in a form acceptable to the Council and judged with the Registrar of Titles for endorsement on the Certificate of Title for the subject lot.  Class “P”, “H” and “E” sites will generally not be accepted by the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Where the geotechnical report classifies the site other than Class “A” in accordance with AS 2870-2011 a notification under section 70A of the Transfer of Land Act is to be prepared in a form acceptable to the Council and judged with the Registrar of Titles for endorsement on the Certificate of Title for the subject lot.  Class “P”, “H” and “E” sites will generally not be accepted by the City.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211199A9" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="805"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Consideration or acceptance of “P”, “H” and “E” sites would only be given under unusual and exceptional circumstances at discretion of the Manager Public Building and Health Services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4958EF" w14:textId="77777777" w:rsidR="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="805"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61266C86" w14:textId="098AA980" w:rsidR="00B54952" w:rsidRPr="00BE6B5D" w:rsidRDefault="00BE6B5D" w:rsidP="00BE6B5D">
       <w:pPr>
         <w:ind w:left="805"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where subdivision or development is proposed on land the subject of extensive fill the Director of Planning &amp; Development may require the provision of a geotechnical report prior to giving consideration recommending an approval to a subdivision or recommending to Council the approval of an associated structure </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Where subdivision or development is proposed on land the subject of extensive fill the Director of Planning &amp; Development may require the provision of a geotechnical report prior to giving consideration recommending an approval to a subdivision or recommending to Council the approval of an associated structure plan</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1CA6CFE1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6414BAB3" w14:textId="77777777" w:rsidR="00B54952" w:rsidRPr="008244E5" w:rsidRDefault="00B54952" w:rsidP="008244E5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Policy Information"/>
         <w:tblDescription w:val="Strategic Link: Strategic Community Plan – Town Planning Scheme No.3&#10;Category: Planning - Town Planning and Development&#10;Business Unit: Development Services&#10;Public Consultation: (Yes or No): Yes&#10;Adoption Date: 10 September 2024"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B6629B" w14:paraId="69678D38" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00BE6B5D" w:rsidP="00B6629B">
+          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Strategic Link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78121975" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Town Planning Scheme No.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="6949356A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00BE6B5D" w:rsidP="00B6629B">
+          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0628E0EA" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Planning – Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="54AE9FD9" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00BE6B5D" w:rsidP="00B6629B">
+          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EDF3985" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Development Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="2AE6CF0C" w14:textId="77777777" w:rsidTr="00B6629B">
@@ -1147,168 +1061,168 @@
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A1B89A" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Adoption Date: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E33E375" w14:textId="369498C3" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="1E33E375" w14:textId="6EDFFA55" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>12 November</w:t>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
-            <w:r w:rsidR="00F722FD">
+            <w:r w:rsidR="00FD58F9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="56E61D1F" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5865E943" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>Next Review Due: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B29AB6" w14:textId="5FBA6F11" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="58B29AB6" w14:textId="7B0C457F" w:rsidR="00B6629B" w:rsidRDefault="00FD58F9" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="7B0CAB98" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F80268" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>ECM Doc Set ID: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498128F2" w14:textId="52AB8E21" w:rsidR="00B6629B" w:rsidRDefault="00BE6B5D" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00BE6B5D">
               <w:t>4515127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="301FE4B3" w14:textId="77777777" w:rsidR="00F66C90" w:rsidRDefault="00F66C90" w:rsidP="001846A8"/>
     <w:p w14:paraId="529571E1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="001846A8"/>
     <w:sectPr w:rsidR="00F722FD" w:rsidSect="005F1700">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6840DF08" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2966A3F1" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1331,51 +1245,51 @@
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1740824390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="230F9FF0" w14:textId="77777777" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -1435,51 +1349,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66D097C1" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="001F7EFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1183E3CB" w14:textId="77777777" w:rsidR="00554101" w:rsidRPr="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00554101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1623,51 +1537,51 @@
       </w:rPr>
       <w:t>City of Cockburn – Policy</w:t>
     </w:r>
     <w:r w:rsidR="00554101">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="602CAFF5" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRPr="00554101" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="714A9D29" w14:textId="77777777" w:rsidR="009C62E2" w:rsidRDefault="009C62E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111DCDB0" wp14:editId="3F688EA9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-724487</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-35169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="1157915740" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -1705,76 +1619,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7766314" cy="1048452"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61F9E70B" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="60539424" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D2C7538" w14:textId="77777777" w:rsidR="00DD2318" w:rsidRDefault="00DD2318">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00F94F2C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B55B049" wp14:editId="1158A77B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4621237</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1422972" cy="1154936"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:wrapNone/>
@@ -1812,51 +1726,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02343CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4BED9CC"/>
     <w:lvl w:ilvl="0" w:tplc="3282FDBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5832,53 +5746,52 @@
   <w:num w:numId="30" w16cid:durableId="670060339">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="536085645">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1271746332">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="517277250">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="949436779">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="28576739">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="227500628">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00446CC1"/>
     <w:rsid w:val="00097410"/>
     <w:rsid w:val="000C0F25"/>
     <w:rsid w:val="001846A8"/>
     <w:rsid w:val="001F7944"/>
     <w:rsid w:val="001F7EFD"/>
@@ -5897,84 +5810,86 @@
     <w:rsid w:val="00811E1E"/>
     <w:rsid w:val="008244E5"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008723A0"/>
     <w:rsid w:val="00880835"/>
     <w:rsid w:val="00886D5E"/>
     <w:rsid w:val="00890625"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="009C62E2"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00B37A58"/>
     <w:rsid w:val="00B44F70"/>
     <w:rsid w:val="00B54952"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00BE6B5D"/>
     <w:rsid w:val="00C0253E"/>
     <w:rsid w:val="00C8322E"/>
     <w:rsid w:val="00CC5E57"/>
     <w:rsid w:val="00D70B88"/>
     <w:rsid w:val="00DD2318"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rsid w:val="00EF0916"/>
     <w:rsid w:val="00F63CC5"/>
     <w:rsid w:val="00F66C90"/>
     <w:rsid w:val="00F722FD"/>
+    <w:rsid w:val="00F7712C"/>
     <w:rsid w:val="00FD2B33"/>
+    <w:rsid w:val="00FD58F9"/>
     <w:rsid w:val="00FF0745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FEB76D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A02725F8-D3D3-471D-8806-A6037E52F27A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7044,51 +6959,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F66C90"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B54952"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825585199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7397,72 +7312,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BE33B2-4F11-41D0-B19F-D8EC0C230A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1195</Words>
-  <Characters>6447</Characters>
+  <Words>1165</Words>
+  <Characters>6467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>184</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7576</CharactersWithSpaces>
+  <CharactersWithSpaces>7560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>https://www.cockburn.wa.gov.au/City-and-Council/Governance-and-Documents/Council-Policies</HyperlinkBase>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy</dc:title>
   <dc:subject/>
   <dc:creator>Bernie</dc:creator>
   <cp:keywords>City of Cockburn; Policy document;</cp:keywords>
   <dc:description>For more information please email: governance@cockburn.wa.gov.au</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Policy</cp:category>
 </cp:coreProperties>
 </file>