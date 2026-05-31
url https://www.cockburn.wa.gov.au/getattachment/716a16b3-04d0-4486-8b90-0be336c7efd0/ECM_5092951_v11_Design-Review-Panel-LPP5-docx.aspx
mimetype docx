--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -10,51 +10,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D377C60" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="00DD2318" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB6230" w14:textId="7D9BBB58" w:rsidR="00DD2318" w:rsidRDefault="00141FCB" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Design Review Panel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE2BA42" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
@@ -945,64 +945,78 @@
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="546"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The above criteria </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>includes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> development across the City with the </w:t>
+        <w:t xml:space="preserve"> development across the City </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E61E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the </w:t>
       </w:r>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>exception</w:t>
       </w:r>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the following areas which are already subject to an existing design review process administered and funded by a third party:</w:t>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E61E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following areas which are already subject to an existing design review process administered and funded by a third party:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CD3707" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Cockburn Central Town Centre </w:t>
       </w:r>
@@ -1061,59 +1075,57 @@
     </w:p>
     <w:p w14:paraId="7E21489E" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">North Coogee (Cockburn Coast/Shoreline portion developed by Landcorp only) – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>DevelopmentWA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5DEBC591" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">North Coogee (Port Coogee) – Fraser’s Property Group </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3907225E" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
@@ -3383,699 +3395,699 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="503B8984" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="503B8984" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620088" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.Landscape Quality</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620088 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17176359" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="17176359" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620089" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.Built Form &amp; Scale</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620089 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="774B115D" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="774B115D" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620090" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.Functionality &amp; Build Quality</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620090 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15E61A4B" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="15E61A4B" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620091" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.Sustainability</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620091 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="378B6C50" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="378B6C50" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620092" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.Amenity</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620092 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7AC71452" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="7AC71452" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620093" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.Legibility</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620093 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42639722" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="42639722" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620094" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.Safety</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620094 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01A9CB3F" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="01A9CB3F" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620095" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.Community</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620095 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69E6E5D5" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB" w:rsidP="007649B5">
+        <w:p w14:paraId="69E6E5D5" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc461620096" w:history="1">
-            <w:r w:rsidR="007649B5" w:rsidRPr="002C58E0">
+            <w:r w:rsidRPr="002C58E0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.Aesthetics</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc461620096 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="007649B5">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="5A0C1430" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5" w:rsidP="007649B5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="9026"/>
             </w:tabs>
             <w:spacing w:before="2"/>
             <w:ind w:right="-46"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
@@ -4436,150 +4448,136 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="385323EB" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The distinctive characteristics of a local area include its prominent </w:t>
       </w:r>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">natural and built features, the overall qualities of its built environment, significant heritage elements, as well as social, </w:t>
+        <w:t xml:space="preserve">natural and built features, the overall qualities of its built environment, significant heritage elements, as well as social, economic and environmental conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6895BAA5" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532648B2" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E61E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Good design responds intelligently and sensitively to these factors, interpreting rather than replicating existing features and enhancing the identity of the area, including the adjacent sites, streetscape and neighbourhood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBFBF0F" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D119FF5" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E61E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Good design also responds positively to the intended </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E61E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>future</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E61E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> character of an area. It delivers appropriate densities that are consistent with projected population </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>economic</w:t>
+        <w:t>growth, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and environmental conditions. </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Good design responds intelligently and sensitively to these factors, interpreting rather than replicating existing features and enhancing the identity of the area, including the adjacent sites, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>streetscape</w:t>
+        <w:t>are able to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and neighbourhood.</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> are able to be sustained by existing or proposed transport, green networks and social infrastructure. </w:t>
+        <w:t xml:space="preserve"> be sustained by existing or proposed transport, green networks and social infrastructure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48323712" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="497788CD" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Consideration of local context is particularly important for sites in established areas that are undergoing change or identified for change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C80375" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
@@ -4646,67 +4644,51 @@
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CF47D07" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Good landscape design protects existing environmental features and ecosystems, enhances the local environmental context and regenerates lost or damaged ecosystem functionality, where possible. It balances consideration of environmental factors such as water and soil management, ground conditions, solar access, microclimate, tree canopy, habitat creation and preservation of green infrastructure with social, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and economic conditions.</w:t>
+        <w:t>Good landscape design protects existing environmental features and ecosystems, enhances the local environmental context and regenerates lost or damaged ecosystem functionality, where possible. It balances consideration of environmental factors such as water and soil management, ground conditions, solar access, microclimate, tree canopy, habitat creation and preservation of green infrastructure with social, cultural and economic conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A6D53A7" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F2F0CE8" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4715,67 +4697,51 @@
         <w:t>Good landscape design employs hard and soft landscape and urban design elements to create external environments that interact in a considered manner with built form, resulting in well-integrated, engaging places that contribute to local identity and streetscape character.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0ECE97" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22183413" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Good landscape design provides optimal levels of external amenity, functionality and weather protection while ensuring social inclusion, equitable </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and respect for the public and neighbours. Well-designed landscape environments ensure effective establishment and facilitate ease of </w:t>
+        <w:t xml:space="preserve">Good landscape design provides optimal levels of external amenity, functionality and weather protection while ensuring social inclusion, equitable access and respect for the public and neighbours. Well-designed landscape environments ensure effective establishment and facilitate ease of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>long term</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> management and maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15927FBE" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -4971,67 +4937,51 @@
         <w:t xml:space="preserve">Designing functional environments involves ensuring that spaces are suited to their intended purpose and arranged to facilitate ease of use and good relationships to other spaces. Good design provides flexible and adaptable spaces, to maximise utilisation and accommodate appropriate future requirements without the need for major modifications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F8DE88" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="137DCCA5" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Good build quality is achieved by using good quality and robust materials, finishes, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and systems. Projects should be well-detailed, resilient to the wear and tear expected from its intended use, and easy to upgrade and maintain.</w:t>
+        <w:t>Good build quality is achieved by using good quality and robust materials, finishes, elements and systems. Projects should be well-detailed, resilient to the wear and tear expected from its intended use, and easy to upgrade and maintain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C20831F" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66532A67" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Good design accommodates required services in an integrated manner, without detriment to the overall design outcome. </w:t>
@@ -5073,105 +5023,73 @@
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2C47E10F" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Good design optimises the sustainability of the built environment, delivering </w:t>
       </w:r>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">positive environmental, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and economic outcomes.</w:t>
+        <w:t>positive environmental, social and economic outcomes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C91CCEC" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="606F56B8" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sustainable buildings utilise passive environmental design measures that respond to local climate and site conditions by providing optimal orientation, shading, thermal </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and natural ventilation. Reducing reliance on technology for </w:t>
+        <w:t xml:space="preserve">Sustainable buildings utilise passive environmental design measures that respond to local climate and site conditions by providing optimal orientation, shading, thermal performance and natural ventilation. Reducing reliance on technology for </w:t>
       </w:r>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">heating and cooling minimises energy use, resource consumption and operating costs over the whole </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>life-cycle</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the project.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5EBAA5" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
@@ -5206,51 +5124,65 @@
     <w:p w14:paraId="401B0435" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable landscape and urban design </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>adheres</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to established principles of water-sensitive urban design, and minimises negative impacts on existing natural features and ecological processes, as well as facilitating green infrastructure at all project scales.  </w:t>
+        <w:t xml:space="preserve"> to established principles of water-sensitive urban </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E61E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>design, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E61E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimises negative impacts on existing natural features and ecological processes, as well as facilitating green infrastructure at all project scales.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677D422A" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B603F17" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="00344BE3" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="680" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5260,180 +5192,120 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amenity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="46613C88" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Good design optimises internal and external amenity for occupants, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and neighbours, </w:t>
+        <w:t xml:space="preserve">Good design optimises internal and external amenity for occupants, visitors and neighbours, </w:t>
       </w:r>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>contributing to living and working environments that are comfortable and productive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5C0BD2" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="353E25AC" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Good design provides internal </w:t>
       </w:r>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">rooms and spaces that are adequately sized, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and easy to use and furnish, with good levels of daylight, natural ventilation and outlook.  Delivering good levels of internal amenity also includes the provision of appropriate levels of acoustic protection and visual privacy, adequate storage space,</w:t>
+        <w:t>rooms and spaces that are adequately sized, comfortable and easy to use and furnish, with good levels of daylight, natural ventilation and outlook.  Delivering good levels of internal amenity also includes the provision of appropriate levels of acoustic protection and visual privacy, adequate storage space,</w:t>
       </w:r>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ease of access for all.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C37FBAC" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ABEB432" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Well-designed external spaces provide welcoming, comfortable environments that are universally accessible, with effective shade as well as protection from unwanted wind, rain, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> and noise.</w:t>
+        <w:t>Well-designed external spaces provide welcoming, comfortable environments that are universally accessible, with effective shade as well as protection from unwanted wind, rain, traffic and noise. Good design mitigates negative impacts on surrounding buildings and places, including overshadowing, overlooking, glare, reflection and noise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0113E3A5" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7310DF9E" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="00344BE3" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="680" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5532,65 +5404,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide clear distinction between public and private spaces. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4938CBA2" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E8F3B3" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good design provides environments that are logical and intuitive, at the scale of building, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and precinct.</w:t>
+        <w:t>Good design provides environments that are logical and intuitive, at the scale of building, site and precinct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD9D871" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="00344BE3" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="680" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc449112351"/>
       <w:bookmarkStart w:id="17" w:name="_Toc461620094"/>
       <w:r w:rsidRPr="00344BE3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5685,65 +5543,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Good design provides a positive, clearly defined relationship between public and private spaces and addresses the need to provide optimal safety and security both within a development and to adjacent public realm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EEB8066" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BA976D5" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Designing for safety also involves mitigating any potential occupational safety and health hazards that might result from a development during its construction, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and operation.</w:t>
+        <w:t>Designing for safety also involves mitigating any potential occupational safety and health hazards that might result from a development during its construction, maintenance and operation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F40C8E9" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63684C1D" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="00344BE3" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="680" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5930,65 +5774,51 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the articulation of building form through to materiality and detail, enabling sophisticated, integrated responses to the complexities of local built form and landscape character.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372ABC37" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D834DF0" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E61E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">In assessing design quality, consideration of aesthetics should not be limited to style and appearance; it should also account for design integrity, creativity, conceptual </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and cultural relevance in a proposal.</w:t>
+        <w:t>In assessing design quality, consideration of aesthetics should not be limited to style and appearance; it should also account for design integrity, creativity, conceptual coherence and cultural relevance in a proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3151E6BA" w14:textId="77777777" w:rsidR="007649B5" w:rsidRPr="000E61E9" w:rsidRDefault="007649B5" w:rsidP="007649B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61266C86" w14:textId="77777777" w:rsidR="00B54952" w:rsidRPr="002D3558" w:rsidRDefault="00B54952" w:rsidP="00B54952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CA6CFE1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="008244E5">
@@ -6060,146 +5890,146 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Policy Information"/>
         <w:tblDescription w:val="Strategic Link: Strategic Community Plan – Town Planning Scheme No.3&#10;Category: Planning - Town Planning and Development&#10;Business Unit: Development Services&#10;Public Consultation: (Yes or No): Yes&#10;Adoption Date: 10 September 2024"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B6629B" w14:paraId="69678D38" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="004535BB" w:rsidP="00B6629B">
+          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Strategic Link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78121975" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Town Planning Scheme No.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="6949356A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="004535BB" w:rsidP="00B6629B">
+          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0628E0EA" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Planning – Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="54AE9FD9" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="004535BB" w:rsidP="00B6629B">
+          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EDF3985" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Development Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="2AE6CF0C" w14:textId="77777777" w:rsidTr="00B6629B">
@@ -6239,168 +6069,173 @@
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A1B89A" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Adoption Date: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E33E375" w14:textId="369498C3" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="1E33E375" w14:textId="00276FBB" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>12 November</w:t>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
-            <w:r w:rsidR="00F722FD">
+            <w:r w:rsidR="005752DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="56E61D1F" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5865E943" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>Next Review Due: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B29AB6" w14:textId="5FBA6F11" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="58B29AB6" w14:textId="1F68DEA7" w:rsidR="005752DD" w:rsidRPr="005752DD" w:rsidRDefault="005752DD" w:rsidP="00B6629B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="7B0CAB98" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F80268" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>ECM Doc Set ID: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498128F2" w14:textId="45EDCFC9" w:rsidR="00B6629B" w:rsidRDefault="00516FC4" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00516FC4">
               <w:t>5092951</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="301FE4B3" w14:textId="77777777" w:rsidR="00F66C90" w:rsidRDefault="00F66C90" w:rsidP="001846A8"/>
     <w:p w14:paraId="529571E1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="001846A8"/>
     <w:sectPr w:rsidR="00F722FD" w:rsidSect="005F1700">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6840DF08" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2966A3F1" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -6413,90 +6248,91 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1369288564"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="563E354B" w14:textId="30DC73E6" w:rsidR="007649B5" w:rsidRPr="00F85478" w:rsidRDefault="007649B5" w:rsidP="00F85478">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65E1F743" wp14:editId="1C1645A5">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65E1F743" wp14:editId="1C1645A5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-17253</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7766314" cy="1048452"/>
               <wp:effectExtent l="0" t="0" r="6350" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Picture 1">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="28655967" name="Picture 1">
@@ -6574,51 +6410,51 @@
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
         <w:r w:rsidRPr="007649B5">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1740824390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="230F9FF0" w14:textId="77777777" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -6678,51 +6514,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66D097C1" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="001F7EFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1183E3CB" w14:textId="77777777" w:rsidR="00554101" w:rsidRPr="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00554101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6770,51 +6606,51 @@
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00554101">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0BC6AECD" w14:textId="77777777" w:rsidR="00554101" w:rsidRDefault="00DD2318" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FD8D3E7" wp14:editId="7C462DBD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FD8D3E7" wp14:editId="7C462DBD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-796925</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>31799</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="28655967" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="28655967" name="Picture 1">
@@ -6866,61 +6702,61 @@
       </w:rPr>
       <w:t>City of Cockburn – Policy</w:t>
     </w:r>
     <w:r w:rsidR="00554101">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="602CAFF5" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRPr="00554101" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="714A9D29" w14:textId="77777777" w:rsidR="009C62E2" w:rsidRDefault="009C62E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111DCDB0" wp14:editId="3F688EA9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111DCDB0" wp14:editId="3F688EA9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-724487</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-35169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="1157915740" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="28655967" name="Picture 1">
@@ -6948,151 +6784,151 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7766314" cy="1048452"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61F9E70B" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="60539424" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5619772D" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="004535BB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5619772D" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="00F34943">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:pict w14:anchorId="2E0D2ED6">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject15419672" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:401.25pt;height:133.5pt;rotation:315;z-index:-251651072;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#5a5a5a [2109]" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject15419672" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:401.25pt;height:133.5pt;rotation:315;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#5a5a5a [2109]" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:120pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5061F034" w14:textId="213C4461" w:rsidR="007649B5" w:rsidRDefault="007649B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5848DB2C" w14:textId="77777777" w:rsidR="007649B5" w:rsidRDefault="007649B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="384C71F9" w14:textId="53F0BD8C" w:rsidR="007649B5" w:rsidRDefault="00141FCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="006E40F5">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE7991F" wp14:editId="1D67238F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE7991F" wp14:editId="1D67238F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4295955</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-293298</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1975485" cy="1603375"/>
           <wp:effectExtent l="0" t="0" r="5715" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -7115,66 +6951,66 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D2C7538" w14:textId="77777777" w:rsidR="00DD2318" w:rsidRDefault="00DD2318">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00F94F2C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B55B049" wp14:editId="1158A77B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B55B049" wp14:editId="1158A77B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4621237</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1422972" cy="1154936"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6" descr="A logo for the City of Cockburn, located on the top right corner of the document"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 6" descr="A logo for the City of Cockburn, located on the top right corner of the document"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -7197,51 +7033,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02343CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4BED9CC"/>
     <w:lvl w:ilvl="0" w:tplc="3282FDBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12102,159 +11938,161 @@
   <w:num w:numId="44" w16cid:durableId="894506713">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="650018732">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1225604355">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1612055494">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1977369474">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1230462133">
     <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00446CC1"/>
     <w:rsid w:val="00097410"/>
     <w:rsid w:val="000C0F25"/>
+    <w:rsid w:val="000E3BEB"/>
     <w:rsid w:val="00141FCB"/>
     <w:rsid w:val="001846A8"/>
     <w:rsid w:val="001F7944"/>
     <w:rsid w:val="001F7EFD"/>
     <w:rsid w:val="0024194A"/>
     <w:rsid w:val="002638F1"/>
     <w:rsid w:val="002B131C"/>
     <w:rsid w:val="002C4BAD"/>
     <w:rsid w:val="002E7313"/>
     <w:rsid w:val="0030612E"/>
     <w:rsid w:val="00446CC1"/>
     <w:rsid w:val="004535BB"/>
     <w:rsid w:val="004B7AC1"/>
     <w:rsid w:val="00516FC4"/>
     <w:rsid w:val="00554101"/>
+    <w:rsid w:val="005752DD"/>
     <w:rsid w:val="005F1700"/>
     <w:rsid w:val="006309ED"/>
     <w:rsid w:val="007649B5"/>
     <w:rsid w:val="007A4FF1"/>
     <w:rsid w:val="007D500E"/>
     <w:rsid w:val="00811E1E"/>
     <w:rsid w:val="008244E5"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008723A0"/>
     <w:rsid w:val="00880835"/>
     <w:rsid w:val="00886D5E"/>
     <w:rsid w:val="00890625"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="009C62E2"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00B37A58"/>
     <w:rsid w:val="00B44F70"/>
     <w:rsid w:val="00B54952"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00C0253E"/>
     <w:rsid w:val="00C8322E"/>
     <w:rsid w:val="00CC5E57"/>
     <w:rsid w:val="00D70B88"/>
     <w:rsid w:val="00DD2318"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rsid w:val="00EF0916"/>
     <w:rsid w:val="00F63CC5"/>
     <w:rsid w:val="00F66C90"/>
     <w:rsid w:val="00F722FD"/>
     <w:rsid w:val="00FD2B33"/>
     <w:rsid w:val="00FF0745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FEB76D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A02725F8-D3D3-471D-8806-A6037E52F27A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13394,51 +13232,51 @@
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007649B5"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="360" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825585199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -13755,72 +13593,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BE33B2-4F11-41D0-B19F-D8EC0C230A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3249</Words>
-  <Characters>18233</Characters>
+  <Words>3080</Words>
+  <Characters>17270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>569</Lines>
-  <Paragraphs>212</Paragraphs>
+  <Lines>538</Lines>
+  <Paragraphs>172</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21270</CharactersWithSpaces>
+  <CharactersWithSpaces>20226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>https://www.cockburn.wa.gov.au/City-and-Council/Governance-and-Documents/Council-Policies</HyperlinkBase>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy</dc:title>
   <dc:subject/>
   <dc:creator>Bernie</dc:creator>
   <cp:keywords>City of Cockburn; Policy document;</cp:keywords>
   <dc:description>For more information please email: governance@cockburn.wa.gov.au</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Policy</cp:category>
 </cp:coreProperties>
 </file>