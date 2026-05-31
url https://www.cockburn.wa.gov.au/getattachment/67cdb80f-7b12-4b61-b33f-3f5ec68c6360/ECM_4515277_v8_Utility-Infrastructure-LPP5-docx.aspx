--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D377C60" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="00DD2318" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB6230" w14:textId="7EEE85C7" w:rsidR="00DD2318" w:rsidRDefault="007515D3" w:rsidP="00DD2318">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Utility Infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE2BA42" w14:textId="77777777" w:rsidR="002C4BAD" w:rsidRDefault="002C4BAD" w:rsidP="002C4BAD">
       <w:pPr>
@@ -113,139 +113,107 @@
     <w:p w14:paraId="7DD4076C" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="4A2DC7C6" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001846A8">
         <w:t>Policy Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC91B96" w14:textId="77777777" w:rsidR="001846A8" w:rsidRDefault="001846A8" w:rsidP="001846A8"/>
     <w:p w14:paraId="1A71381B" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:r>
         <w:t xml:space="preserve">Commonwealth and State legislation applies to the provision of services such as underground telecommunications (through NBN Co), reticulated water and sewer (through the Water Corporation) and power (through Western Power), which in most instances in the City are provided to lots at the subdivision stage. However, there is no legislative requirement to mandate the provision of mobile telecommunications infrastructure within new development areas, or areas proposed for development. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04822287" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7349CC" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:r>
-        <w:t xml:space="preserve">It is recognised that the provision of mobile telecommunications infrastructure is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, generally in response to the demand on existing infrastructure, or in response to changes in technology.  </w:t>
+        <w:t xml:space="preserve">It is recognised that the provision of mobile telecommunications infrastructure is marketdriven, generally in response to the demand on existing infrastructure, or in response to changes in technology.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E2C5CA" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACAB672" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:r>
         <w:t xml:space="preserve">The Australian Media and Communications Authority estimates that over 90 per cent of Australian households had access to a fixed line internet connection in 2021, however, less than 25 per cent of the Australian population use a fixed-line phone at home. Despite the provision of wired infrastructure to most homes and businesses that enables a fixed-line phone service to be provided, mobile phones remain the preferred method of audio communication. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC5E1A4" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6E538D" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:r>
         <w:t xml:space="preserve">The Australian Parliament’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Inquiry into the deployment, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and application of 5G in Australia </w:t>
+        <w:t xml:space="preserve">Inquiry into the deployment, adoption and application of 5G in Australia </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(2020) noted that the emergence of 5G technology will change the nature of how mobile infrastructure is designed, located and integrated with existing infrastructure, and will require collaboration between all tiers of government and the telecommunications industry. It may be necessary for 5G infrastructure to be deployed in locations not typically used for telecommunications infrastructure to provide sufficient coverage, including utility infrastructure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3288358B" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7AEFDC" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>State Planning Policy 5.2 - Telecommunications Infrastructure (SPP 5.2)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> applies throughout Western Australia in respect to above and below ground </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> applies throughout Western Australia in respect to above and below ground telecommunications </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D50A702" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:r>
         <w:t xml:space="preserve">infrastructure, other than those facilities exempted under the Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Telecommunications Act 1997</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A23DAA1" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -400,89 +368,73 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – means a high-level plan generally prepared over a defined geographical area, which identifies matters such as major infrastructure, public open space and land uses necessary to coordinate the preparation of individual Structure Plans. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07488C11" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05320A32" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Servicing Report</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – means a technical appendix prepared in support of a Structure Plan proposal which details how future subdivision and development will be serviced by infrastructure, including roads, public open </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and utilities. </w:t>
+        <w:t xml:space="preserve"> – means a technical appendix prepared in support of a Structure Plan proposal which details how future subdivision and development will be serviced by infrastructure, including roads, public open space and utilities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBDE578" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F192D78" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Telecommunications Carrier</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – means Telstra, Optus, TPG Telecom (Vodafone) and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, or another provider licensed to provide a mobile telecommunications service under Section 56 of the Commonwealth </w:t>
+        <w:t xml:space="preserve"> – means Telstra, Optus, TPG Telecom (Vodafone) and NBNCo, or another provider licensed to provide a mobile telecommunications service under Section 56 of the Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Telecommunications Act 1997</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F23E9E" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F590E22" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
@@ -571,89 +523,73 @@
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As a minimum, the written evidence must include: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40022F87" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE624D0" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t>details of the existing mobile telecommunications infrastructure within a one (1) kilometre radius of the Structure Plan or District Structure Plan area boundary, including existing coverage mapping, the Telecommunications Carriers using the infrastructure, and the technology provided (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 4G, 5G or wireless NBN); and </w:t>
+        <w:t xml:space="preserve">details of the existing mobile telecommunications infrastructure within a one (1) kilometre radius of the Structure Plan or District Structure Plan area boundary, including existing coverage mapping, the Telecommunications Carriers using the infrastructure, and the technology provided (i.e. 4G, 5G or wireless NBN); and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1F0013" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1652C1CE" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">consideration of the demand for new or upgraded mobile telecommunications infrastructure within the Structure Plan or District Structure Plan area, or within the immediate area, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the forecast resident population and/or number of employees within the Structure Plan or District Structure Plan area.  </w:t>
+        <w:t xml:space="preserve">consideration of the demand for new or upgraded mobile telecommunications infrastructure within the Structure Plan or District Structure Plan area, or within the immediate area, as a result of the forecast resident population and/or number of employees within the Structure Plan or District Structure Plan area.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE1BAB2" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C44E14" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where information to satisfy the above is not provided to the City upon receipt of a Structure Plan, the City may advise in writing that the proposal is not able to be assessed and advertised in accordance with Schedule 2, Part 4, Clause 16 (1) of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Planning and Development (Local Planning Schemes) Regulations 2015</w:t>
       </w:r>
       <w:r>
@@ -791,59 +727,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1B0A51" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where one or more Telecommunication Carrier or Infrastructure Provider identifies that new mobile telecommunications infrastructure is required and can be suitably located within the Structure Plan or District Structure Plan area, at least one site appropriate for telecommunication infrastructure must be identified within Part Two of the Structure Plan or District Structure Plan, and if applicable, the Servicing Report.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6799DE" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0086CEB1" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> will generally not support mobile telecommunications infrastructure on sites designated as public open space (POS) under a Structure Plan or District Structure Plan, except where it can be demonstrated that: </w:t>
+        <w:t xml:space="preserve">The City will generally not support mobile telecommunications infrastructure on sites designated as public open space (POS) under a Structure Plan or District Structure Plan, except where it can be demonstrated that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB40549" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3BA912" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Telecommunications Carrier or Infrastructure Provider identifies that there is not an alternative location for such infrastructure that can provide an appropriate level of coverage within the Structure Plan or District Structure Plan area; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD1FDE4" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
@@ -865,147 +793,127 @@
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the quantum of POS for residential zoned area of the Structure Plan or District Structure Plan exceeds 10 per cent of the gross subdivisional area, excluding the area required for mobile telecommunications infrastructure; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20338298" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7325C002" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">the infrastructure will not inhibit the POS being available for its intended purposes, including active recreation, passive </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and drainage; and </w:t>
+        <w:t xml:space="preserve">the infrastructure will not inhibit the POS being available for its intended purposes, including active recreation, passive recreation and drainage; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A43EED0" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2D4C32" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the visual impact of the infrastructure is capable of being mitigated by hard and soft landscaping, or by adjacent built form. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D10191" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4435E4A1" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
-        <w:t>Where a potential site is identified that relies upon Small Cell mobile telecommunications infrastructure being attached to utility infrastructure (such as street lighting, sub-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or pump station) managed by a State utility provider, the applicant should demonstrate evidence of support from the relevant utility provider, and if required, Main Roads WA. </w:t>
+        <w:t xml:space="preserve">Where a potential site is identified that relies upon Small Cell mobile telecommunications infrastructure being attached to utility infrastructure (such as street lighting, sub-station or pump station) managed by a State utility provider, the applicant should demonstrate evidence of support from the relevant utility provider, and if required, Main Roads WA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6290BCDE" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AA7C52" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Development Requirements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5870304D" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F9E3FF" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The identification of a site should not be construed as the City’s support for such a development upon approval of a Structure Plan by the Western Australian Planning Commission. All mobile telecommunications infrastructure will require development approval, which may include public consultation, except where such development is </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">otherwise exempt from requiring approval under Town Planning Scheme No.3 or is considered ‘low impact’ under the Commonwealth </w:t>
+        <w:t xml:space="preserve">The identification of a site should not be construed as the City’s support for such a development upon approval of a Structure Plan by the Western Australian Planning Commission. All mobile telecommunications infrastructure will require development approval, which may include public consultation, except where such development is otherwise exempt from requiring approval under Town Planning Scheme No.3 or is considered ‘low impact’ under the Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Telecommunications Act 1997.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC884D" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F5C392" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1037,127 +945,103 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Planning and Development (Local Planning Schemes) Regulations 2015</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the City will refer the Structure Plan to all Telecommunication Carriers and Infrastructure Providers that operate mobile telecommunications infrastructure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DA405C" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E3D911" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> will refer all District Structure Plans to all Telecommunication Carriers and Infrastructure Providers that operate mobile telecommunications infrastructure during the public consultation period. </w:t>
+        <w:t xml:space="preserve">The City will refer all District Structure Plans to all Telecommunication Carriers and Infrastructure Providers that operate mobile telecommunications infrastructure during the public consultation period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0B649A" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361F3280" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Industry Code C564:2020 Mobile Phone Base Station Deployment,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a Telecommunications Carrier must respond to a reasonable request by a local government for information relating to the deployment of mobile telecommunications infrastructure.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E12812" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CB3700" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where a Telecommunications Carrier or Infrastructure Provider does not respond to the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> during the public consultation period, it will be deemed that the </w:t>
+        <w:t xml:space="preserve">Where a Telecommunications Carrier or Infrastructure Provider does not respond to the City during the public consultation period, it will be deemed that the </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5409A329" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Telecommunications Carrier or Infrastructure Provider has not undertaken </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Telecommunications Carrier or Infrastructure Provider has not undertaken forward </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C54386" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">planning regarding the deployment of mobile telecommunication infrastructure within the Structure Plan or District Structure Plan area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABC272B" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F37A55E" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1171,59 +1055,51 @@
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">High Voltage Power Lines </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23117CF3" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F344B9" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="206" w:hanging="540"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">New high voltage power lines within the district are to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a manner such that the distance between the power lines, residences and other sensitive land uses is maximised. </w:t>
+        <w:t xml:space="preserve">New high voltage power lines within the district are to be located in a manner such that the distance between the power lines, residences and other sensitive land uses is maximised. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA0743A" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0997BB34" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="206" w:hanging="540"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where possible power lines are to be sited in areas without residences and by utilising utility corridors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF55D1C" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
@@ -1288,63 +1164,51 @@
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Future Urban and Residential Areas Within Proximity of Existing High Voltage Power Lines </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE634E8" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138893CE" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="206" w:hanging="540"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Developers are required to provide the </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">required from existing high voltage overhead power lines from residences and other sensitive land uses. </w:t>
+        <w:t xml:space="preserve">Developers are required to provide the City with advice from Western Power and the Department of Health (Radiation Health Branch) as to the setbacks required from existing high voltage overhead power lines from residences and other sensitive land uses. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799B1269" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1E3869" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="206" w:hanging="540"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wherever possible residences and other sensitive land uses within newly developed areas adjacent to existing overhead high voltage power lines are to be located a minimum acceptable distance from the lines as specified by the Agencies referred to in 2.1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B66EE23" w14:textId="77777777" w:rsidR="007515D3" w:rsidRDefault="007515D3" w:rsidP="007515D3">
@@ -1415,146 +1279,146 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Policy Information"/>
         <w:tblDescription w:val="Strategic Link: Strategic Community Plan – Town Planning Scheme No.3&#10;Category: Planning - Town Planning and Development&#10;Business Unit: Development Services&#10;Public Consultation: (Yes or No): Yes&#10;Adoption Date: 10 September 2024"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B6629B" w14:paraId="69678D38" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="007515D3" w:rsidP="00B6629B">
+          <w:p w14:paraId="4681AE8C" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Strategic Link</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78121975" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Town Planning Scheme No.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="6949356A" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="007515D3" w:rsidP="00B6629B">
+          <w:p w14:paraId="44A196F4" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0628E0EA" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Planning – Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="54AE9FD9" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="007515D3" w:rsidP="00B6629B">
+          <w:p w14:paraId="38931D7E" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00B6629B" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B6629B">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EDF3985" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00F722FD" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Development Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="2AE6CF0C" w14:textId="77777777" w:rsidTr="00B6629B">
@@ -1594,168 +1458,168 @@
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A1B89A" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t xml:space="preserve">Adoption Date: </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00B6629B">
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E33E375" w14:textId="369498C3" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="1E33E375" w14:textId="4737FA3B" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>12 November</w:t>
+              <w:t xml:space="preserve">12 </w:t>
             </w:r>
-            <w:r w:rsidR="00F722FD">
+            <w:r w:rsidR="0026045D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="56E61D1F" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5865E943" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>Next Review Due: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B29AB6" w14:textId="5FBA6F11" w:rsidR="00B6629B" w:rsidRDefault="00B54952" w:rsidP="00B6629B">
+          <w:p w14:paraId="58B29AB6" w14:textId="43463679" w:rsidR="00B6629B" w:rsidRDefault="0026045D" w:rsidP="00B6629B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6629B" w14:paraId="7B0CAB98" w14:textId="77777777" w:rsidTr="00B6629B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F80268" w14:textId="77777777" w:rsidR="00B6629B" w:rsidRDefault="00B6629B" w:rsidP="00B6629B">
             <w:r w:rsidRPr="00B6629B">
               <w:t>ECM Doc Set ID: (Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498128F2" w14:textId="47DC0DD1" w:rsidR="00B6629B" w:rsidRDefault="007515D3" w:rsidP="00B6629B">
             <w:r>
               <w:t>4515277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="301FE4B3" w14:textId="77777777" w:rsidR="00F66C90" w:rsidRDefault="00F66C90" w:rsidP="001846A8"/>
     <w:p w14:paraId="529571E1" w14:textId="77777777" w:rsidR="00F722FD" w:rsidRDefault="00F722FD" w:rsidP="001846A8"/>
     <w:sectPr w:rsidR="00F722FD" w:rsidSect="005F1700">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6840DF08" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2966A3F1" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1778,51 +1642,51 @@
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1740824390"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="230F9FF0" w14:textId="77777777" w:rsidR="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -1882,51 +1746,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="66D097C1" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRDefault="001F7EFD" w:rsidP="001F7EFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1183E3CB" w14:textId="77777777" w:rsidR="00554101" w:rsidRPr="00554101" w:rsidRDefault="00554101" w:rsidP="007D2BB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00554101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2070,51 +1934,51 @@
       </w:rPr>
       <w:t>City of Cockburn – Policy</w:t>
     </w:r>
     <w:r w:rsidR="00554101">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="602CAFF5" w14:textId="77777777" w:rsidR="001F7EFD" w:rsidRPr="00554101" w:rsidRDefault="001F7EFD" w:rsidP="00554101">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="714A9D29" w14:textId="77777777" w:rsidR="009C62E2" w:rsidRDefault="009C62E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="111DCDB0" wp14:editId="3F688EA9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-724487</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-35169</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7766314" cy="1048452"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="1157915740" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -2152,76 +2016,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7766314" cy="1048452"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61F9E70B" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="60539424" w14:textId="77777777" w:rsidR="00446CC1" w:rsidRDefault="00446CC1" w:rsidP="001F7EFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D2C7538" w14:textId="77777777" w:rsidR="00DD2318" w:rsidRDefault="00DD2318">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00F94F2C">
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
         <w:b/>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B55B049" wp14:editId="1158A77B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4621237</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1422972" cy="1154936"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:wrapNone/>
@@ -2259,51 +2123,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02343CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4BED9CC"/>
     <w:lvl w:ilvl="0" w:tplc="3282FDBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6279,149 +6143,150 @@
   <w:num w:numId="30" w16cid:durableId="670060339">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="536085645">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1271746332">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="517277250">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="949436779">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="85270677">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="823623040">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00446CC1"/>
     <w:rsid w:val="00097410"/>
     <w:rsid w:val="000C0F25"/>
     <w:rsid w:val="001846A8"/>
     <w:rsid w:val="001F7944"/>
     <w:rsid w:val="001F7EFD"/>
     <w:rsid w:val="0024194A"/>
+    <w:rsid w:val="0026045D"/>
     <w:rsid w:val="002638F1"/>
     <w:rsid w:val="002B131C"/>
     <w:rsid w:val="002C4BAD"/>
     <w:rsid w:val="002E7313"/>
     <w:rsid w:val="0030612E"/>
     <w:rsid w:val="00446CC1"/>
     <w:rsid w:val="004B7AC1"/>
     <w:rsid w:val="00554101"/>
     <w:rsid w:val="005F1700"/>
     <w:rsid w:val="007515D3"/>
     <w:rsid w:val="007A4FF1"/>
     <w:rsid w:val="007D500E"/>
     <w:rsid w:val="00811E1E"/>
     <w:rsid w:val="008244E5"/>
     <w:rsid w:val="00854990"/>
     <w:rsid w:val="008723A0"/>
     <w:rsid w:val="00880835"/>
     <w:rsid w:val="00886D5E"/>
     <w:rsid w:val="00890625"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="009C62E2"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00B37A58"/>
     <w:rsid w:val="00B44F70"/>
     <w:rsid w:val="00B54952"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00C0253E"/>
     <w:rsid w:val="00C8322E"/>
     <w:rsid w:val="00CC5E57"/>
     <w:rsid w:val="00D70B88"/>
     <w:rsid w:val="00DD2318"/>
     <w:rsid w:val="00EA34E3"/>
     <w:rsid w:val="00EF0916"/>
     <w:rsid w:val="00F63CC5"/>
     <w:rsid w:val="00F66C90"/>
     <w:rsid w:val="00F722FD"/>
+    <w:rsid w:val="00F7712C"/>
     <w:rsid w:val="00FD2B33"/>
     <w:rsid w:val="00FF0745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FEB76D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A02725F8-D3D3-471D-8806-A6037E52F27A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7491,51 +7356,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F66C90"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B54952"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="825585199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7844,72 +7709,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BE33B2-4F11-41D0-B19F-D8EC0C230A04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1930</Words>
-  <Characters>10673</Characters>
+  <Words>1811</Words>
+  <Characters>10782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>280</Lines>
-  <Paragraphs>99</Paragraphs>
+  <Lines>276</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12504</CharactersWithSpaces>
+  <CharactersWithSpaces>12498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase>https://www.cockburn.wa.gov.au/City-and-Council/Governance-and-Documents/Council-Policies</HyperlinkBase>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Policy</dc:title>
   <dc:subject/>
   <dc:creator>Bernie</dc:creator>
   <cp:keywords>City of Cockburn; Policy document;</cp:keywords>
   <dc:description>For more information please email: governance@cockburn.wa.gov.au</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Policy</cp:category>
 </cp:coreProperties>
 </file>