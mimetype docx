--- v0 (2025-10-23)
+++ v1 (2026-04-15)
@@ -1,55 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4739EF59" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="426CC874" wp14:editId="6252E40E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
@@ -81,53 +85,53 @@
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="192D71F0" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1F09368F">
+              <v:line id="Straight Connector 14" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#7f7f7f" strokeweight=".25pt" from="0,19.5pt" to="477pt,19.5pt" w14:anchorId="3D7D0E62" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:hyperlink w:anchor="_top" w:tooltip="Council, Administration or Planning" w:history="1">
         <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:t>Policy Type</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149FF72F" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="002F4133">
@@ -163,66 +167,66 @@
     </w:p>
     <w:p w14:paraId="77A057E9" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D598B04" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F36FE94" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00D42694" w:rsidP="002F4133">
+    <w:p w14:paraId="4F36FE94" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0BD163B6" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
@@ -265,168 +269,208 @@
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="0755E179" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="50CCCCCE">
+              <v:line id="Straight Connector 7" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#7f7f7f" strokeweight=".25pt" from="0,7.55pt" to="477pt,7.55pt" w14:anchorId="3AD085B7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E616275" w14:textId="1BE73DAF" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009D0A10">
+    <w:p w14:paraId="5E616275" w14:textId="70630D41" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The City of Cockburn (City) manages over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D0A10">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D0A10">
+      <w:r w:rsidR="00621FC5" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D0A10">
-[...3 lines deleted...]
-        <w:t>street trees which benefit our City and suburbs in many diverse ways. These include:</w:t>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">street trees which benefit our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and suburbs in many diverse ways. These include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11361741" w14:textId="77777777" w:rsidR="003E79A2" w:rsidRPr="009D0A10" w:rsidRDefault="003E79A2" w:rsidP="008A604D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="590B12D2" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="590B12D2" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Providing pedestrians and cyclists with cooler and more attractive access ways throughout the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="18DDE6D8" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Improving air quality;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Improving air </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D0A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quality;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="13EDBD2B" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Providing habitat for native fauna;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Providing habitat for native </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D0A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fauna;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="227EE627" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Reducing heat island effect;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
@@ -435,334 +479,334 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enhancing the character and attractiveness of our suburbs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117E9A69" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F65B54" w14:textId="6326C053" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
-[...9 lines deleted...]
-        <w:t>The City recognises the importance of trees in contributing to the health and well-being of our communities and is therefore committed to:</w:t>
+    <w:p w14:paraId="40F65B54" w14:textId="6326C053" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recognises the importance of trees in contributing to the health and well-being of our communities and is therefore committed to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AD1454" w14:textId="77777777" w:rsidR="003E79A2" w:rsidRPr="009D0A10" w:rsidRDefault="003E79A2" w:rsidP="008A604D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="461A6D4C" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Preserving the City’s Urban Forest through tree protection and maintenance programs;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Preserving the City’s Urban Forest through tree protection and maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D0A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>programs;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7EDFD6E5" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Increasing the number of street trees on verges through proactive planting programs and plantings associated with the subdivision and development of land;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C440AAC" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="6C440AAC" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Increasing the canopy coverage throughout the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095A4F84" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A92523" w14:textId="6FA75F72" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this policy is to increase the number of street trees in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City’s road</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reserves</w:t>
+      </w:r>
+      <w:r w:rsidR="00621FC5" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in new and infill areas, and provide a framework for their installation and management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0293AB" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E7ECCC" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="60782865">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This supports Council’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategic Community Plan 2020 – 2030, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the specific objectives to “address climate change” and “protection and enhancement of our natural areas, bushland, parks and open spaces”. Council’s objective will be measured and become achieved through the provision of new street trees, associated with subdivision and/or development within the City. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61743A9B" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AAD5E0" w14:textId="2B67A8F9" w:rsidR="009D0A10" w:rsidRDefault="008A604D" w:rsidP="002F4133">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Increasing the canopy coverage throughout the City.</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>This policy also reflects community feedback which lists streetscape appearances</w:t>
+      </w:r>
+      <w:r w:rsidR="00621FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The purpose of this policy is to increase the number of street trees in the City’s road reserves in new and infill areas, and provide a framework for their installation and management.</w:t>
-[...117 lines deleted...]
-      <w:r w:rsidRPr="00713B75">
+        <w:t xml:space="preserve"> as a high community priority in Cockburn</w:t>
+      </w:r>
+      <w:r w:rsidR="007D73EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D0A10">
-[...26 lines deleted...]
-    <w:p w14:paraId="22AAD5E0" w14:textId="77777777" w:rsidR="009D0A10" w:rsidRPr="009D0A10" w:rsidRDefault="009D0A10" w:rsidP="002F4133">
+    </w:p>
+    <w:p w14:paraId="217AF1B3" w14:textId="77777777" w:rsidR="00532AA2" w:rsidRPr="009D0A10" w:rsidRDefault="00532AA2" w:rsidP="002F4133">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EDBAA6D" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C25C5FB" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00D42694" w:rsidP="002F4133">
+    <w:p w14:paraId="1C25C5FB" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7028F25E" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="002F4133">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -798,405 +842,370 @@
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="295BE04F" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="323A8DE3">
+              <v:line id="Straight Connector 10" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#7f7f7f" strokeweight=".25pt" from="0,4.55pt" to="477pt,4.55pt" w14:anchorId="2B79B34A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C26296" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001835D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Back</w:t>
       </w:r>
       <w:r w:rsidRPr="00067D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ground</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4D1A3D" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F478D7" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="007D5504" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="51F478D7" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5504">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The policy has due regard to, and should be read in conjunction with, the following Western Australian Planning Commission (WAPC) State Planning Polices (SPP) and operational policies:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E54BFA" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="1A8FB839" w14:textId="77777777" w:rsidR="00086303" w:rsidRPr="007D5504" w:rsidRDefault="00086303" w:rsidP="008A604D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E54BFA" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00A0107A" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
-[...18 lines deleted...]
-    <w:p w14:paraId="3CA06387" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:r w:rsidRPr="00A0107A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SPP No. 3.0 (Urban Growth and Settlement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA06387" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00A0107A" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
-[...18 lines deleted...]
-    <w:p w14:paraId="7017043D" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:r w:rsidRPr="00A0107A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SPP No. 7.3 (Residential Design Codes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7017043D" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00A0107A" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
+      <w:r w:rsidRPr="00A0107A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Liveable Neighbourhoods (WAPC 2009)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B84154" w14:textId="77777777" w:rsidR="00102EC2" w:rsidRDefault="00102EC2" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33428A79" w14:textId="7E3210B7" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D5504">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This policy has due regard to and should be read in conjunction with the following City of Cockburn Policies:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529F4068" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62172091" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="62172091" w14:textId="762287B9" w:rsidR="008A604D" w:rsidRPr="006656A8" w:rsidRDefault="00A0107A" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
-[...6 lines deleted...]
-    <w:p w14:paraId="2C4944C7" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:r w:rsidRPr="006656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Local Planning Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="008A604D" w:rsidRPr="006656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.2 ‘Residential Design Guidelines’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDB3185" w14:textId="77777777" w:rsidR="00B65CEE" w:rsidRPr="006656A8" w:rsidRDefault="008A604D" w:rsidP="00B65CEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
+      <w:r w:rsidRPr="006656A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>AEW1 ‘Street Verge Improvements’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E04190" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="11E04190" w14:textId="06D7BFA1" w:rsidR="008A604D" w:rsidRPr="006656A8" w:rsidRDefault="008A604D" w:rsidP="00B65CEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
-[...41 lines deleted...]
-        <w:t>City of Cockburn – Verge Development Guide – Residential Verges</w:t>
+      <w:r w:rsidRPr="006656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEW1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65CEE" w:rsidRPr="006656A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>‘Maintenance of Public Open Space and Road Reservations following Residential Subdivision’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088987F7" w14:textId="79CAD673" w:rsidR="009D0A10" w:rsidRDefault="009D0A10" w:rsidP="002F4133">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B73C365" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="654" w:hanging="654"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131BCF0A" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE261D7" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="2CE261D7" w14:textId="6763572F" w:rsidR="008A604D" w:rsidRPr="00334ECF" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008704E6">
+      <w:r w:rsidRPr="00334ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This policy applies</w:t>
+      </w:r>
+      <w:r w:rsidR="00334ECF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00554714" w:rsidRPr="00334ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to the entire Local Government area</w:t>
+      </w:r>
+      <w:r w:rsidR="00334ECF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D03938" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7591FB7A" w14:textId="662FD117" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="7591FB7A" w14:textId="79E21457" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0A10">
-[...3 lines deleted...]
-        <w:t>This policy is pursuant to City of Cockburn Town Planning Scheme No. 3 (TPS 3).</w:t>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy is </w:t>
+      </w:r>
+      <w:r w:rsidR="00554714" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pursuant to City of Cockburn Town Planning Scheme No. 3 (TPS 3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C847B4" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="009D0A10" w:rsidRDefault="008A604D" w:rsidP="002F4133">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F31C581" w14:textId="66932B43" w:rsidR="009D0A10" w:rsidRPr="009D0A10" w:rsidRDefault="009D0A10" w:rsidP="002F4133">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="008A604D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1237,58 +1246,58 @@
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Requirement for street trees:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C92552A" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14DA38AD" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="14DA38AD" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="60782865">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Street trees are required at both a subdivision and development stage, as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BD079D" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D9BF70" w14:textId="19A6BA2B" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1302,194 +1311,432 @@
         <w:tab/>
         <w:t xml:space="preserve">Subdivision: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54922EBC" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0717D6AA" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once an applicant, subdivider, developer or landowner as the case may be (hereafter referred to as “proponent”) receives a subdivision approval from the Western Australian Planning Commission which involves civil works, a condition will require that they must first prepare detailed engineering/civil works drawings for submission and approval by the City, prior to the commencement of works. </w:t>
+        <w:t xml:space="preserve">Once an applicant, subdivider, developer or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>landowner as the case may be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hereafter referred to as “proponent”) receives a subdivision approval from the Western Australian Planning Commission which involves civil works, a condition will require that they must first prepare detailed engineering/civil works drawings for submission and approval by the City, prior to the commencement of works. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3892EE9B" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="003A09DE" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77D888A5" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="003A09DE" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="48FF2810" w14:textId="041073B1" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A09DE">
-[...24 lines deleted...]
-    <w:p w14:paraId="48FF2810" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the purposes of approving the civil /engineering drawings, this policy requires these drawings to indicate the provision of street trees to be planted on both sides of all streets within the subdivision application area, and how they will be maintained. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2309EFD3" w14:textId="77777777" w:rsidR="00532AA2" w:rsidRDefault="00532AA2" w:rsidP="008A604D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FB0CD0B" w14:textId="27161F81" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3.1.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Development:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB71A07" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576E6245" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="13E6E53F" w14:textId="0584CBBB" w:rsidR="00532AA2" w:rsidRDefault="008A604D" w:rsidP="00086303">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>An applicant, developer or landowner as the case may be (hereafter referred to as “proponent”) receiving a development approval from the City of Cockburn (except those for two grouped dwellings or a Single (R-Code) House), will receive a condition imposed on such approval for the requirement to install and maintain street tree/s where the adjoining verge has an inadequate amount of street trees.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proponent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>receiving a development approval from the City of Cockburn (except those for two grouped dwellings or a Single (R-Code) House), will receive a condition imposed on such approval for the requirement to install and maintain street tree/s where the adjoining verge has an inadequate amount of street trees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5967F2CC" w14:textId="77777777" w:rsidR="002B2E8B" w:rsidRDefault="002B2E8B" w:rsidP="00086303">
+      <w:pPr>
+        <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AEAEA5D" w14:textId="77777777" w:rsidR="00102EC2" w:rsidRPr="00067D9C" w:rsidRDefault="00102EC2" w:rsidP="008A604D">
-      <w:pPr>
+    <w:p w14:paraId="0C222CF5" w14:textId="2CAD08E1" w:rsidR="00967F40" w:rsidRPr="00D36DFD" w:rsidRDefault="00967F40" w:rsidP="00967F40">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Removal of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63B75" w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xisting </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63B75" w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treet </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63B75" w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rees:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF67006" w14:textId="77777777" w:rsidR="00885C8F" w:rsidRPr="00D36DFD" w:rsidRDefault="00885C8F" w:rsidP="00885C8F">
+      <w:pPr>
+        <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A24E563" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="4D57C628" w14:textId="30A5A18E" w:rsidR="00554714" w:rsidRDefault="4EBC23F3" w:rsidP="00885C8F">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proponent receiving a development approval from the City of Cockburn, where a development seeks to make modifications to the verge, creates a crossover for access, or any other works that results in the </w:t>
+      </w:r>
+      <w:r w:rsidR="3F94EA79" w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">need for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">removal of an existing street tree, will receive a condition imposed on such approval for the requirement to provide compensation for the removal of </w:t>
+      </w:r>
+      <w:r w:rsidR="01BF0073" w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>asset and/or install and maintain new street tree/s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CF5AA1" w14:textId="77777777" w:rsidR="00792373" w:rsidRDefault="00792373" w:rsidP="00885C8F">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38080EBF" w14:textId="2866FF55" w:rsidR="00554714" w:rsidRPr="00D36DFD" w:rsidRDefault="00554714" w:rsidP="60782865">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Compensation will be determined by the cost of tree removal, the cost of stump removal, the cost of new tree planting, the cost of establishment watering</w:t>
+      </w:r>
+      <w:r w:rsidR="00621FC5" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as the loss in asset value of the tree</w:t>
+      </w:r>
+      <w:r w:rsidR="0001775C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being removed, as determined by the Helliwell tree valuation method. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD48322" w14:textId="77777777" w:rsidR="00554714" w:rsidRPr="00D36DFD" w:rsidRDefault="00554714" w:rsidP="00885C8F">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEAEA5D" w14:textId="2109B05C" w:rsidR="00102EC2" w:rsidRDefault="006E168C" w:rsidP="60782865">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Unless specified, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00554714" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00554714" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00554714" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be responsible for all works associated with the removal of the tree and stump and the replanting and establishment of new tree/s. All payments are to be made </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0461" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D0461" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D0461" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00554714" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prior to the removal of the tree.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C528AA3" w14:textId="77777777" w:rsidR="00532AA2" w:rsidRPr="00067D9C" w:rsidRDefault="00532AA2" w:rsidP="008A604D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A24E563" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067D9C">
-[...10 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Quantity of trees required:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6480E047" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F28F16A" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Street trees are to be provided at the rate listed below.</w:t>
       </w:r>
@@ -1518,811 +1765,1634 @@
         </w:rPr>
         <w:t>3.2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008A604D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Subdivisions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B01E76" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1699"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A58D54C" w14:textId="45B2CEB0" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="2A58D54C" w14:textId="2574E21D" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067D9C">
-[...3 lines deleted...]
-        <w:t>One tree per lot or in the case of lots less than a 10m width, at a rate to be determined by the City.</w:t>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One </w:t>
+      </w:r>
+      <w:r w:rsidR="00792373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">street </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tree per lot or in the case of lots less than a 10m width, at a rate to be determined by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008168F1" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFB875F" w14:textId="28E8A8D9" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160" w:hanging="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3.2.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008A604D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Development subject to the R-Codes (except those for two grouped dwellings or a Single (R-Code) House):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A244E2" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160" w:hanging="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48851B48" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="48851B48" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067D9C">
-[...6 lines deleted...]
-    <w:p w14:paraId="6324D1D2" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One street tree per dwelling, or in the case of lots less than 10m of linear lot width to a public road reserve, at a rate to be determined by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C94920" w14:textId="77777777" w:rsidR="00F63B75" w:rsidRDefault="00F63B75" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="2160" w:hanging="731"/>
-[...42 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067D9C">
-[...3 lines deleted...]
-        <w:t>O</w:t>
+    </w:p>
+    <w:p w14:paraId="4F996230" w14:textId="5C696C88" w:rsidR="00F63B75" w:rsidRPr="00FA21D0" w:rsidRDefault="00F63B75" w:rsidP="00F63B75">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2160" w:hanging="731"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA21D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.2.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA21D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Removal of street trees:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A58A042" w14:textId="77777777" w:rsidR="00F63B75" w:rsidRPr="00FA21D0" w:rsidRDefault="00F63B75" w:rsidP="00F63B75">
+      <w:pPr>
+        <w:ind w:left="1699"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6324D1D2" w14:textId="32A18A0C" w:rsidR="008A604D" w:rsidRPr="00FA21D0" w:rsidRDefault="00885C8F" w:rsidP="60782865">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A payment to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to cover the cost of removal of street tree/s and associated stump grinding, </w:t>
+      </w:r>
+      <w:r w:rsidR="00554714" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the replanting and watering of new </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82F35" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement </w:t>
+      </w:r>
+      <w:r w:rsidR="00554714" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">street tree/s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as well as a compensatory payment to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the loss of asset value of the tree. Refer to the City’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3814" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">current </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fees and Charges List. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357475D8" w14:textId="7941E4DB" w:rsidR="008A604D" w:rsidRPr="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2160" w:hanging="731"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008A604D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ne tree per 10m of linear lot width to a public road reserve or at a rate to be determined by the City where agreed upon between the applicant and the City.</w:t>
+        <w:t>All other development:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560238EE" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:ind w:left="1699"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD9AD65" w14:textId="0739F896" w:rsidR="008A604D" w:rsidRPr="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One tree per 10m of linear lot width to a public road reserve or at a rate to be determined by the City </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreed upon between the applicant and the City.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDDD1EE" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A7F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Options for clearance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CB9A4A" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1494"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61EAC20D" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="61EAC20D" w14:textId="2584C3E4" w:rsidR="008A604D" w:rsidRDefault="01DBE43F" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="55CB191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="4BB4FD50" w:rsidRPr="55CB191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o satisfy the conditions of the WAPC subdivisional approval or City of Cockburn development approval noted above, the </w:t>
+      </w:r>
+      <w:r w:rsidR="4BB4FD50" w:rsidRPr="00756C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidR="2E15444D" w:rsidRPr="00756C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="4BB4FD50" w:rsidRPr="00756C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> options </w:t>
+      </w:r>
+      <w:r w:rsidR="4BB4FD50" w:rsidRPr="55CB191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="3869E498" w:rsidRPr="55CB191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2465C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (subject to City support):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06235D45" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="005C2788">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15BDCCCD" w14:textId="3C9B0C26" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2160" w:hanging="731"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00067D9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>In order to satisfy the conditions of the WAPC subdivisional approval or City of Cockburn development approval noted above, the following two options are to be used:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06235D45" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+        <w:t>3.3.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00885C8F" w:rsidRPr="00756C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proponent provides contribution payment to City of Cockburn who then takes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D0A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>responsibility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for planting and management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CEB79A" w14:textId="77777777" w:rsidR="00885C8F" w:rsidRDefault="00885C8F" w:rsidP="00554714">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540109DA" w14:textId="5F346334" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this option, the proponent pays the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00885C8F" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a monetary value as listed in the City’s Fees and Charges List</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per street tree required. This payment must be receipted by the City prior to the practical completion certification of the civil works for subdivision or issue of building permit for development. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E3C311" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABF38F8" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In receiving this contribution, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">purchase, install and maintain all street trees. Installation will occur at the most optimal time in the opinion of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F95B1D" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BDCCCD" w14:textId="5C927E80" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="09A5D798" w14:textId="3C2F770E" w:rsidR="00885C8F" w:rsidRPr="00A21B4C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2160" w:hanging="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.3.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C2788" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00885C8F" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Proponent plants the trees</w:t>
+      </w:r>
+      <w:r w:rsidR="00200DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C1BA3D" w14:textId="77777777" w:rsidR="00885C8F" w:rsidRPr="00A21B4C" w:rsidRDefault="00885C8F" w:rsidP="008A604D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2160" w:hanging="731"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E722743" w14:textId="0338C924" w:rsidR="005C2788" w:rsidRPr="00A21B4C" w:rsidRDefault="005C2788" w:rsidP="60782865">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In this option, the proponent plants the required number of trees as depicted in the approved plans. The planting must be done prior to seeking clearance</w:t>
+      </w:r>
+      <w:r w:rsidR="009273B8" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for subdivision or issue of building permit for development</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767CC" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F767CC" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B44B7" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>qualified</w:t>
+      </w:r>
+      <w:r w:rsidR="00621FC5" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arborist or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> landscaping contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00F767CC" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must carry out the work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. To ensure that the trees are of good health and have the highest possible chance of success, the following must be demonstrated</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6951" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for each tree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E226F7" w14:textId="77777777" w:rsidR="004C6951" w:rsidRPr="00A21B4C" w:rsidRDefault="004C6951" w:rsidP="005C2788">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB089B0" w14:textId="77777777" w:rsidR="000A2429" w:rsidRPr="000A2429" w:rsidRDefault="000A2429" w:rsidP="000A2429">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Size of Trees –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2429">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trees must be provided in a minimum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A2429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A2429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> size of 45 litres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB27D42" w14:textId="77777777" w:rsidR="000A2429" w:rsidRDefault="000A2429" w:rsidP="000A2429">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2880"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736CEB25" w14:textId="2ABEFB11" w:rsidR="005C2788" w:rsidRPr="00A21B4C" w:rsidRDefault="00B33946" w:rsidP="60782865">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Source of Trees – Trees must be sourced from an accredited nursery and comply with AS 2303:2015 standards. They should generally be single stemmed with an appropriately sized calliper/trunk diameter and capable of standing upright unassisted within a container. Tree roots must be well established but not container bound, with no "J" roots touching the bottom of the bag.</w:t>
+      </w:r>
+      <w:r w:rsidR="20FB4C10" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C9B4F3" w14:textId="77777777" w:rsidR="007F22FD" w:rsidRPr="00A21B4C" w:rsidRDefault="007F22FD" w:rsidP="007F22FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2880"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8FA949" w14:textId="52BA0494" w:rsidR="00AD7830" w:rsidRPr="00A21B4C" w:rsidRDefault="004C6951" w:rsidP="004E14CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Health of Trees</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3002D" w:rsidRPr="00A21B4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0124" w:rsidRPr="00A21B4C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0124" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2788" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Trees must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00806907" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a healthy specimen typical of its growing habit,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2788" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> free of disease or notable defects, such as snapped branches, poor form, ring barking, pollarding or thinned canopy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3498E4C4" w14:textId="77777777" w:rsidR="004E14CE" w:rsidRPr="00A21B4C" w:rsidRDefault="004E14CE" w:rsidP="004E14CE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A842BC3" w14:textId="23E19A19" w:rsidR="00AD7830" w:rsidRPr="00A21B4C" w:rsidRDefault="00912CB7" w:rsidP="005C2788">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Planting Location – Trees must be planted in the exact locations specified in the approved plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263C8B70" w14:textId="77777777" w:rsidR="007F22FD" w:rsidRPr="00A21B4C" w:rsidRDefault="007F22FD" w:rsidP="007F22FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E60E816" w14:textId="6B37B8FD" w:rsidR="005C2788" w:rsidRPr="00A21B4C" w:rsidRDefault="00DA4CC2" w:rsidP="005C2788">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Excavation of Soil – The existing soil must be excavated and removed to a minimum dimension of 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00D365AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>00m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m x 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D365AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>500m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m x </w:t>
+      </w:r>
+      <w:r w:rsidR="00D365AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>500m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m deep or at least twice the size of the root ball, whichever provides a larger footprint. The final excavation size may be adjusted at the discretion of the City’s representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAC779E" w14:textId="77777777" w:rsidR="007F22FD" w:rsidRPr="00A21B4C" w:rsidRDefault="007F22FD" w:rsidP="007F22FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FDA6FC" w14:textId="2CA57C43" w:rsidR="004C6951" w:rsidRPr="00A21B4C" w:rsidRDefault="004C6951" w:rsidP="005C2788">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New Soil – </w:t>
+      </w:r>
+      <w:r w:rsidR="00806907" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Backfill with 3:1 site soil to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imported soil mix</w:t>
+      </w:r>
+      <w:r w:rsidR="00531E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429AA338" w14:textId="77777777" w:rsidR="007F22FD" w:rsidRPr="00A21B4C" w:rsidRDefault="007F22FD" w:rsidP="007F22FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06131C2B" w14:textId="32389001" w:rsidR="005C2788" w:rsidRPr="00A21B4C" w:rsidRDefault="001154A4" w:rsidP="60782865">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Granular Wetting – A soil wetting additive (such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Grosorb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>) must be evenly incorporated into the backfill soil at a rate of 60 grams per square meter or as specified by the manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196D3330" w14:textId="77777777" w:rsidR="007F22FD" w:rsidRPr="00A21B4C" w:rsidRDefault="007F22FD" w:rsidP="007F22FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9A1614" w14:textId="38EEBADF" w:rsidR="004C6951" w:rsidRPr="00A21B4C" w:rsidRDefault="00BE664E" w:rsidP="005C2788">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mulch and Catch Basin – Apply pine bark or bushland mulch to a depth of 100mm within a 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>000mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diameter around the tree root ball. Ensure the mulch is evenly spread</w:t>
+      </w:r>
+      <w:r w:rsidR="004766EA" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a berm </w:t>
+      </w:r>
+      <w:r w:rsidR="004766EA" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>along the 1-metre perimeter</w:t>
+      </w:r>
+      <w:r w:rsidR="00871146" w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49773AF6" w14:textId="77777777" w:rsidR="00806907" w:rsidRPr="00A21B4C" w:rsidRDefault="00806907" w:rsidP="00806907">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5BE164" w14:textId="3814F640" w:rsidR="00AD7830" w:rsidRPr="00A21B4C" w:rsidRDefault="00AA66F7" w:rsidP="00AD7830">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tree Stakes and Ties – Secure a ‘rainbow tie’ at the base of the tree canopy to provide support while allowing natural movement to encourage root establishment. Install two 50x50x2100mm pointed treated pine or hardwood stakes, setting them 450mm into the ground. Ensure the stakes do not pierce the root ball.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B50BA5" w14:textId="77777777" w:rsidR="007F22FD" w:rsidRPr="00A21B4C" w:rsidRDefault="007F22FD" w:rsidP="007F22FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BFFCA3" w14:textId="1D8A426D" w:rsidR="004C6951" w:rsidRDefault="003D3E9C" w:rsidP="004C6951">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Irrigation – Install a dedicated irrigation system capable of providing ongoing water supply to the tree, either in perpetuity or for a minimum of three years until the tree is fully established.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DA37CD" w14:textId="77777777" w:rsidR="00E20016" w:rsidRPr="00E20016" w:rsidRDefault="00E20016" w:rsidP="00E20016">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A85208" w14:textId="77777777" w:rsidR="007F22FD" w:rsidRPr="00200DC0" w:rsidRDefault="007F22FD" w:rsidP="00200DC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2912EB" w14:textId="6D733158" w:rsidR="008A604D" w:rsidRPr="00BA60B9" w:rsidRDefault="004C6951" w:rsidP="60782865">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="2D6698CF" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3.3   </w:t>
+      </w:r>
+      <w:r w:rsidR="00806907" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="008A604D" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proponent provides the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A604D" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008A604D" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a bond for the value of planting and maintaining street trees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC7A1BA" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00BA60B9" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="540109DA" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="14944D31" w14:textId="6D47E492" w:rsidR="008A604D" w:rsidRPr="00BA60B9" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067D9C">
-[...78 lines deleted...]
-    <w:p w14:paraId="46E3C311" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For this option a minimum of ten (10) street trees or more must be required. This option allows the proponent to bond the value of the planting and maintenance of street trees required whilst allowing the applicant to obtain the practical completion certification of the civil works for subdivision or the building permit for development.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F22FD" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Refer to the City’s current Fees and Charges List for cost per tree.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18620481" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03538915" w14:textId="6C09D1CD" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2ABF38F8" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The City will return the bond, only in one amount, once all bonded street trees have been planted and maintained</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7830" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consistent with any approvals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D38D34" w14:textId="77777777" w:rsidR="00DD3814" w:rsidRDefault="00DD3814" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067D9C">
-[...78 lines deleted...]
-    <w:p w14:paraId="14944D31" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    </w:p>
+    <w:p w14:paraId="0DC58E94" w14:textId="62C9097E" w:rsidR="00DD3814" w:rsidRPr="00DD5AC2" w:rsidRDefault="00DD5AC2" w:rsidP="60782865">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...94 lines deleted...]
-        <w:t>any approvals.</w:t>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For multistage subdivisions exceeding 100 lots, the City may consider bonding only the trees present in the final subdivision stage, provided sufficient evidence is presented to demonstrate that tree planting will occur periodically as part of the residential landscaping package, in accordance with the requirements outlined in section 3.3.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BE914B" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="000C586B" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47D8B999" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="47D8B999" w14:textId="03F72516" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prior to Occupation</w:t>
       </w:r>
+      <w:r w:rsidR="00200DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6054FAC5" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37254FC1" w14:textId="77777777" w:rsidR="008A604D" w:rsidRPr="00067D9C" w:rsidRDefault="008A604D" w:rsidP="008A604D">
-      <w:pPr>
+    <w:p w14:paraId="59D0B1EE" w14:textId="77777777" w:rsidR="00A65454" w:rsidRPr="00A65454" w:rsidRDefault="00A65454" w:rsidP="00A65454">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:t>For all intents and purposes, where a condition of development approval requires the planting of the trees prior to occupation of the development, in lieu of prior to the issue of the building permit, the City acknowledges that neither option A or B above is applicable or required to clear such condition.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A condition of development approval requiring the planting of the trees must be met before occupation. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A65454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A65454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may require evidence that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>requirements relating to the planting of trees under clause 3.3.2 have been met.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D716014" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="717FA53F" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="717FA53F" w14:textId="332F2E4D" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="60782865">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Species, maintenance and longevity</w:t>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Species, </w:t>
+      </w:r>
+      <w:r w:rsidR="00531E22" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>maintenance,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and longevity</w:t>
+      </w:r>
+      <w:r w:rsidR="00200DC0" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F354C0" w14:textId="77777777" w:rsidR="008A604D" w:rsidRDefault="008A604D" w:rsidP="008A604D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D6312BD" w14:textId="549B8A58" w:rsidR="009D0A10" w:rsidRDefault="008A604D" w:rsidP="008A604D">
+    <w:p w14:paraId="5D6312BD" w14:textId="2D5F3EA2" w:rsidR="009D0A10" w:rsidRDefault="4BB4FD50" w:rsidP="60782865">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067D9C">
-[...3 lines deleted...]
-        <w:t>Street trees must comprise of species which will mature to a sufficient size and canopy, and be located such as to provide sufficient shading of the street verge area, to the satisfaction of the City. The City may require such engineering or development drawings to demonstrate this detail on the relevant plans to ensure no conflict with road infrastructure or services.</w:t>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Street trees must comprise of species which will mature to a sufficient size and canopy and be located to provide sufficient shading of the street verge area, to the satisfaction of the City. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may require such engineering or development drawings to demonstrate this detail on the relevant plans to ensure no conflict with road infrastructure or services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E173ACA" w14:textId="0C375C02" w:rsidR="00640B01" w:rsidRDefault="00640B01" w:rsidP="00640B01">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42D17FAF" w14:textId="1025EA3E" w:rsidR="00640B01" w:rsidRPr="00640B01" w:rsidRDefault="00640B01" w:rsidP="00640B01">
+    <w:p w14:paraId="42D17FAF" w14:textId="23BBF162" w:rsidR="00640B01" w:rsidRPr="00200DC0" w:rsidRDefault="00640B01" w:rsidP="60782865">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3.6</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>3.6</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00200DC0" w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Protection of trees:</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="60782865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">All existing or proposed street trees shall be protected from adjoining development in accordance with Australian Standard AS4970-2009 via maintenance of a </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="60782865">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tree Protection Zone</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="60782865">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any relevant measures to ensure protection of the asset accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD2B6F3" w14:textId="77777777" w:rsidR="00151611" w:rsidRDefault="00151611" w:rsidP="002F4133">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="7AC15D65" w14:textId="77777777" w:rsidR="0010377F" w:rsidRPr="00F94F2C" w:rsidRDefault="0010377F" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6728D2B7" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9660" w:type="dxa"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="6236"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F4133" w14:paraId="1620E4D6" w14:textId="77777777" w:rsidTr="002F4133">
+      <w:tr w:rsidR="002F4133" w14:paraId="1620E4D6" w14:textId="77777777" w:rsidTr="60782865">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:bookmarkStart w:id="0" w:name="Dropdown1"/>
           <w:p w14:paraId="2428AD65" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2369,517 +3439,515 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4790B948" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Town Planning Scheme No. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4133" w14:paraId="459F309E" w14:textId="77777777" w:rsidTr="002F4133">
+      <w:tr w:rsidR="002F4133" w14:paraId="459F309E" w14:textId="77777777" w:rsidTr="60782865">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06F7ABE1" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="00D42694">
+          <w:p w14:paraId="06F7ABE1" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="002F4133">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66898AD0" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Planning - Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4133" w14:paraId="6CA1018D" w14:textId="77777777" w:rsidTr="002F4133">
+      <w:tr w:rsidR="002F4133" w14:paraId="6CA1018D" w14:textId="77777777" w:rsidTr="60782865">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0718FC30" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="00D42694">
+          <w:p w14:paraId="0718FC30" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="002F4133">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002F4133">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="648F684B" w14:textId="5F5DEACE" w:rsidR="002F4133" w:rsidRDefault="00640B01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Development Assessment and Compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4133" w14:paraId="4CBEFB20" w14:textId="77777777" w:rsidTr="002F4133">
+      <w:tr w:rsidR="002F4133" w14:paraId="4CBEFB20" w14:textId="77777777" w:rsidTr="60782865">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77C5652C" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="00D42694">
+          <w:p w14:paraId="77C5652C" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="002F4133">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002F4133">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AC73900" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="60782865">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(Yes or No)</w:t>
+              <w:t xml:space="preserve">(Yes or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="60782865">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="60782865">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77E2A41E" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4133" w14:paraId="4381770C" w14:textId="77777777" w:rsidTr="002F4133">
+      <w:tr w:rsidR="002F4133" w14:paraId="4381770C" w14:textId="77777777" w:rsidTr="60782865">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55B4C793" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="00D42694">
+          <w:p w14:paraId="55B4C793" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="002F4133">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002F4133">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13594126" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6225141D" w14:textId="497D0E9D" w:rsidR="002F4133" w:rsidRDefault="00640B01" w:rsidP="00654FEE">
+          <w:p w14:paraId="6225141D" w14:textId="0FF744C5" w:rsidR="002F4133" w:rsidRPr="00372752" w:rsidRDefault="00030398" w:rsidP="55CB191B">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030398">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...26 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>10 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4133" w14:paraId="0B4E2579" w14:textId="77777777" w:rsidTr="002F4133">
+      <w:tr w:rsidR="002F4133" w14:paraId="0B4E2579" w14:textId="77777777" w:rsidTr="60782865">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58C0F162" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="00D42694">
+          <w:p w14:paraId="58C0F162" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="002F4133">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002F4133">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CF91743" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AFE5D4C" w14:textId="55F4A381" w:rsidR="002F4133" w:rsidRDefault="00640B01" w:rsidP="00654FEE">
+          <w:p w14:paraId="7AFE5D4C" w14:textId="78F31644" w:rsidR="002F4133" w:rsidRDefault="00030398" w:rsidP="00654FEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>November 202</w:t>
-[...6 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>March 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4133" w14:paraId="4AE8728D" w14:textId="77777777" w:rsidTr="002F4133">
+      <w:tr w:rsidR="002F4133" w14:paraId="4AE8728D" w14:textId="77777777" w:rsidTr="60782865">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="500045FC" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="00D42694">
+          <w:p w14:paraId="500045FC" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="002F4133">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002F4133">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3589A2C6" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
@@ -2920,181 +3988,202 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D68DC11" w14:textId="77777777" w:rsidR="002F4133" w:rsidRDefault="002F4133" w:rsidP="002F4133">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ACF6BF1" w14:textId="77777777" w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidRDefault="00721265" w:rsidP="002F4133"/>
     <w:sectPr w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidSect="00623C8C">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="504566DE" w14:textId="77777777" w:rsidR="009D0A10" w:rsidRDefault="009D0A10">
+    <w:p w14:paraId="4CD08F92" w14:textId="77777777" w:rsidR="00532E6F" w:rsidRDefault="00532E6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F92AF6C" w14:textId="77777777" w:rsidR="009D0A10" w:rsidRDefault="009D0A10">
+    <w:p w14:paraId="1B0E67A4" w14:textId="77777777" w:rsidR="00532E6F" w:rsidRDefault="00532E6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6274916E" w14:textId="77777777" w:rsidR="00EF1437" w:rsidRDefault="00EF1437">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="35134847" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
+      <w:p w14:paraId="7FE77B42" w14:textId="77777777" w:rsidR="00086303" w:rsidRDefault="00086303">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="35134847" w14:textId="0E481F5A" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -3108,173 +4197,191 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3562B352" w14:textId="77777777" w:rsidR="00EF1437" w:rsidRDefault="00EF1437">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA2FBEA" w14:textId="77777777" w:rsidR="009D0A10" w:rsidRDefault="009D0A10">
+    <w:p w14:paraId="1AB283D9" w14:textId="77777777" w:rsidR="00532E6F" w:rsidRDefault="00532E6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7427D313" w14:textId="77777777" w:rsidR="009D0A10" w:rsidRDefault="009D0A10">
+    <w:p w14:paraId="30736754" w14:textId="77777777" w:rsidR="00532E6F" w:rsidRDefault="00532E6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D3F66D5" w14:textId="77777777" w:rsidR="00EF1437" w:rsidRDefault="00EF1437">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="377C2276" w14:textId="77777777" w:rsidTr="00623C8C">
+    <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="377C2276" w14:textId="77777777" w:rsidTr="60782865">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7603681A" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7BBDB2AA" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00BF22DD" w:rsidRDefault="00D42694" w:rsidP="00BF22DD">
+        <w:p w14:paraId="7BBDB2AA" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00BF22DD" w:rsidRDefault="00BF22DD" w:rsidP="00BF22DD">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidR="00BF22DD" w:rsidRPr="00BF22DD">
+            <w:r w:rsidRPr="00BF22DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Subdivision </w:t>
             </w:r>
             <w:r w:rsidR="00214C15">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; </w:t>
             </w:r>
-            <w:r w:rsidR="00BF22DD" w:rsidRPr="00BF22DD">
+            <w:r w:rsidRPr="00BF22DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Development </w:t>
             </w:r>
             <w:r w:rsidR="00214C15">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="00BF22DD" w:rsidRPr="00BF22DD">
+            <w:r w:rsidRPr="00BF22DD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Street Trees</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00BF22DD" w:rsidRPr="00BF22DD">
+          <w:r w:rsidRPr="00BF22DD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="009A0A01" w:rsidRPr="00BF22DD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C996517" wp14:editId="63C7E690">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-301625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1975485" cy="1603375"/>
@@ -3312,135 +4419,150 @@
                           <a:ext cx="1975485" cy="1603375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="67A1215B" w14:textId="77777777" w:rsidTr="00623C8C">
+    <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="67A1215B" w14:textId="77777777" w:rsidTr="60782865">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3042E8B4" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00D42694" w:rsidP="00F94F2C">
+        <w:p w14:paraId="3042E8B4" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_top" w:tooltip="Admin Purpose only, do not ammend" w:history="1">
-            <w:r w:rsidR="00623C8C" w:rsidRPr="00F94F2C">
+            <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Policy Number</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="11E60115" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(Governance Purpose)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3FC4453E" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00BF22DD" w:rsidP="00623C8C">
+        <w:p w14:paraId="3FC4453E" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="60782865" w:rsidP="60782865">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
+              <w:bCs/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="60782865">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
+              <w:bCs/>
               <w:caps/>
             </w:rPr>
             <w:t>lpp 5.18</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2B8984FD" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
+  <w:p w14:paraId="6DBFC432" w14:textId="77777777" w:rsidR="009805B7" w:rsidRDefault="009805B7" w:rsidP="00656C9D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="61ADD67E" w14:textId="77777777" w:rsidR="009805B7" w:rsidRDefault="009805B7" w:rsidP="00656C9D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F8AB006" w14:textId="77777777" w:rsidR="00EF1437" w:rsidRDefault="00EF1437">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA2EED5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3544,50 +4666,163 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062D198B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E50EE81E"/>
     <w:numStyleLink w:val="ICRecommendationList"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151D1C79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4A02E58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="214E5A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="517A29CA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3659,51 +4894,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23FF3769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08F26FEA"/>
     <w:lvl w:ilvl="0" w:tplc="7ABE38DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3775,51 +5010,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29A6764E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="766EE35E"/>
     <w:lvl w:ilvl="0" w:tplc="BC081628">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -3864,51 +5099,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="309924AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="221272EC"/>
     <w:lvl w:ilvl="0" w:tplc="38E29336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E78EC4B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4004,51 +5239,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7B8E5436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360C36FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA664F2A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4117,51 +5352,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39D84D55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F04635D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4230,51 +5465,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3-%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5769" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3-%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6696" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40ED0123"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E50EE81E"/>
     <w:styleLink w:val="ICRecommendationList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ICRecNum1"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ICRecNum2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4356,51 +5591,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41632AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF20930E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4469,51 +5704,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C30556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1EC0C60"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="780"/>
         </w:tabs>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1500"/>
         </w:tabs>
         <w:ind w:left="1500" w:hanging="360"/>
@@ -4582,51 +5817,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5820"/>
         </w:tabs>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6540"/>
         </w:tabs>
         <w:ind w:left="6540" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E8D4ABF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9188A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4695,51 +5930,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56C86F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C108DDD0"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4781,51 +6016,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DF48C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C463084"/>
     <w:lvl w:ilvl="0" w:tplc="9154B268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B66E3B86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4921,51 +6156,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="911A39C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74A8325D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F80648C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5034,51 +6269,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79C962DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9BD240A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5156,51 +6391,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7A7DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EF01D26"/>
     <w:lvl w:ilvl="0" w:tplc="BFEEC4FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="37EA6BCC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5296,51 +6531,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8894F8A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BBE7AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91481422"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5409,555 +6644,674 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="632294385">
+  <w:num w:numId="1" w16cid:durableId="1289240706">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1478181319">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="501551759">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1173910249">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="773288033">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1428848092">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1396735243">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="946472311">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="112872830">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1800293623">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="10" w16cid:durableId="631987479">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="620574110">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="11" w16cid:durableId="2013756637">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="499201050">
+  <w:num w:numId="12" w16cid:durableId="1525897407">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="593974530">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="831063167">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1003049564">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1237859541">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="171993101">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1028028417">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1955823355">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="19" w16cid:durableId="1730031005">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D0A10"/>
+    <w:rsid w:val="0001775C"/>
     <w:rsid w:val="00017BC9"/>
     <w:rsid w:val="00023FB9"/>
+    <w:rsid w:val="00030398"/>
+    <w:rsid w:val="00042CD1"/>
     <w:rsid w:val="00050F8B"/>
     <w:rsid w:val="00052969"/>
     <w:rsid w:val="0005413B"/>
     <w:rsid w:val="00055B3A"/>
     <w:rsid w:val="0006383C"/>
     <w:rsid w:val="00075196"/>
+    <w:rsid w:val="00086303"/>
     <w:rsid w:val="00094E6D"/>
     <w:rsid w:val="000A0634"/>
+    <w:rsid w:val="000A2429"/>
     <w:rsid w:val="000A5CAC"/>
     <w:rsid w:val="000B002D"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000B32E7"/>
     <w:rsid w:val="000B5111"/>
     <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C34CC"/>
     <w:rsid w:val="000C6F2F"/>
+    <w:rsid w:val="000D0461"/>
     <w:rsid w:val="000D7BF5"/>
     <w:rsid w:val="000E1BF6"/>
     <w:rsid w:val="000E2527"/>
     <w:rsid w:val="000E59C0"/>
     <w:rsid w:val="000F29F7"/>
     <w:rsid w:val="000F5278"/>
     <w:rsid w:val="00102EC2"/>
     <w:rsid w:val="00103203"/>
     <w:rsid w:val="0010377F"/>
+    <w:rsid w:val="001154A4"/>
     <w:rsid w:val="00116A63"/>
     <w:rsid w:val="00122F79"/>
+    <w:rsid w:val="001233D7"/>
     <w:rsid w:val="00123731"/>
     <w:rsid w:val="00133F68"/>
     <w:rsid w:val="00140FC9"/>
     <w:rsid w:val="00151611"/>
     <w:rsid w:val="0016013C"/>
     <w:rsid w:val="0016654E"/>
     <w:rsid w:val="00166692"/>
     <w:rsid w:val="00167FA1"/>
     <w:rsid w:val="00170EF8"/>
     <w:rsid w:val="001857FE"/>
     <w:rsid w:val="00186387"/>
     <w:rsid w:val="001930F4"/>
     <w:rsid w:val="00195107"/>
     <w:rsid w:val="001A067B"/>
+    <w:rsid w:val="001B24B1"/>
     <w:rsid w:val="001B366F"/>
     <w:rsid w:val="001C0E71"/>
     <w:rsid w:val="001C34A2"/>
     <w:rsid w:val="001C4ABB"/>
     <w:rsid w:val="001D08BD"/>
     <w:rsid w:val="001D36B6"/>
     <w:rsid w:val="001E0AE9"/>
     <w:rsid w:val="001E3ACA"/>
     <w:rsid w:val="001F2365"/>
+    <w:rsid w:val="00200DC0"/>
     <w:rsid w:val="0020753E"/>
     <w:rsid w:val="00214C15"/>
     <w:rsid w:val="002511E6"/>
     <w:rsid w:val="0025176B"/>
+    <w:rsid w:val="00263387"/>
     <w:rsid w:val="0026482F"/>
     <w:rsid w:val="00264967"/>
     <w:rsid w:val="00265F19"/>
     <w:rsid w:val="0026753C"/>
     <w:rsid w:val="00267AB7"/>
     <w:rsid w:val="00273A3A"/>
     <w:rsid w:val="00275596"/>
     <w:rsid w:val="002824FA"/>
+    <w:rsid w:val="002859A6"/>
     <w:rsid w:val="0029436A"/>
+    <w:rsid w:val="002A0124"/>
+    <w:rsid w:val="002A1377"/>
     <w:rsid w:val="002B0A72"/>
+    <w:rsid w:val="002B2E8B"/>
     <w:rsid w:val="002C387F"/>
     <w:rsid w:val="002C51BC"/>
     <w:rsid w:val="002C51C6"/>
     <w:rsid w:val="002E0A79"/>
     <w:rsid w:val="002F0A79"/>
     <w:rsid w:val="002F4133"/>
     <w:rsid w:val="002F511F"/>
     <w:rsid w:val="002F65BA"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="003207CC"/>
     <w:rsid w:val="0032191D"/>
+    <w:rsid w:val="00322342"/>
     <w:rsid w:val="003226D2"/>
     <w:rsid w:val="00326A3C"/>
+    <w:rsid w:val="00334ECF"/>
+    <w:rsid w:val="00336018"/>
+    <w:rsid w:val="00346D1C"/>
     <w:rsid w:val="00346FF8"/>
     <w:rsid w:val="00347EFF"/>
     <w:rsid w:val="00357873"/>
     <w:rsid w:val="00370298"/>
+    <w:rsid w:val="00372752"/>
     <w:rsid w:val="00383752"/>
     <w:rsid w:val="00384A9A"/>
     <w:rsid w:val="0039128B"/>
     <w:rsid w:val="00393627"/>
     <w:rsid w:val="003939FD"/>
     <w:rsid w:val="00394C98"/>
     <w:rsid w:val="003970C1"/>
     <w:rsid w:val="003A51B4"/>
     <w:rsid w:val="003B222D"/>
     <w:rsid w:val="003B33D7"/>
     <w:rsid w:val="003B3B58"/>
     <w:rsid w:val="003C04E9"/>
     <w:rsid w:val="003D202F"/>
+    <w:rsid w:val="003D3E9C"/>
     <w:rsid w:val="003D45D8"/>
     <w:rsid w:val="003D4DA6"/>
     <w:rsid w:val="003D7F20"/>
     <w:rsid w:val="003E60BC"/>
     <w:rsid w:val="003E79A2"/>
     <w:rsid w:val="003F7ABB"/>
     <w:rsid w:val="00406C52"/>
     <w:rsid w:val="00413583"/>
     <w:rsid w:val="004161B1"/>
     <w:rsid w:val="00430A6F"/>
     <w:rsid w:val="00430BCE"/>
     <w:rsid w:val="00431825"/>
     <w:rsid w:val="004402BD"/>
     <w:rsid w:val="00440902"/>
     <w:rsid w:val="00445781"/>
     <w:rsid w:val="0045580F"/>
     <w:rsid w:val="00464623"/>
+    <w:rsid w:val="004707F5"/>
     <w:rsid w:val="0047440F"/>
+    <w:rsid w:val="004766EA"/>
     <w:rsid w:val="004826C8"/>
     <w:rsid w:val="00482B85"/>
     <w:rsid w:val="004A2680"/>
     <w:rsid w:val="004A30B6"/>
+    <w:rsid w:val="004A3402"/>
     <w:rsid w:val="004A46E4"/>
     <w:rsid w:val="004B22CA"/>
+    <w:rsid w:val="004B44B7"/>
     <w:rsid w:val="004C5929"/>
     <w:rsid w:val="004C6466"/>
+    <w:rsid w:val="004C6951"/>
     <w:rsid w:val="004D5FB7"/>
     <w:rsid w:val="004D7DC6"/>
     <w:rsid w:val="004E0BF9"/>
+    <w:rsid w:val="004E14CE"/>
     <w:rsid w:val="004F5C70"/>
     <w:rsid w:val="00500D65"/>
     <w:rsid w:val="005029E0"/>
     <w:rsid w:val="0050448D"/>
     <w:rsid w:val="005110B4"/>
     <w:rsid w:val="0051575B"/>
     <w:rsid w:val="005247D3"/>
     <w:rsid w:val="00526C27"/>
+    <w:rsid w:val="00531E22"/>
+    <w:rsid w:val="00532AA2"/>
+    <w:rsid w:val="00532E6F"/>
     <w:rsid w:val="00542300"/>
     <w:rsid w:val="00543075"/>
     <w:rsid w:val="00544179"/>
     <w:rsid w:val="00547404"/>
+    <w:rsid w:val="00554714"/>
     <w:rsid w:val="00563963"/>
     <w:rsid w:val="005673FC"/>
     <w:rsid w:val="0056768C"/>
     <w:rsid w:val="0058202F"/>
     <w:rsid w:val="005848AB"/>
     <w:rsid w:val="00584DA2"/>
     <w:rsid w:val="005862F3"/>
     <w:rsid w:val="00587AC3"/>
     <w:rsid w:val="00592B54"/>
     <w:rsid w:val="00596BA1"/>
     <w:rsid w:val="005A0F9E"/>
     <w:rsid w:val="005A6067"/>
     <w:rsid w:val="005A7267"/>
     <w:rsid w:val="005C1008"/>
+    <w:rsid w:val="005C2788"/>
     <w:rsid w:val="005D5E98"/>
     <w:rsid w:val="005E4CCF"/>
     <w:rsid w:val="005E6063"/>
     <w:rsid w:val="005E7982"/>
+    <w:rsid w:val="005F09D8"/>
     <w:rsid w:val="00606E6A"/>
     <w:rsid w:val="0061091B"/>
     <w:rsid w:val="00613067"/>
     <w:rsid w:val="00620D57"/>
+    <w:rsid w:val="00621FC5"/>
     <w:rsid w:val="006222BD"/>
     <w:rsid w:val="00622B74"/>
     <w:rsid w:val="00623C8C"/>
     <w:rsid w:val="00640B01"/>
     <w:rsid w:val="00650938"/>
     <w:rsid w:val="00651F5C"/>
     <w:rsid w:val="00652E76"/>
     <w:rsid w:val="00653F1D"/>
     <w:rsid w:val="00654FEE"/>
     <w:rsid w:val="00656C9D"/>
+    <w:rsid w:val="00660AB2"/>
+    <w:rsid w:val="006656A8"/>
     <w:rsid w:val="00671A66"/>
     <w:rsid w:val="00676101"/>
     <w:rsid w:val="00682CCF"/>
     <w:rsid w:val="00682F33"/>
     <w:rsid w:val="00695397"/>
     <w:rsid w:val="0069563F"/>
     <w:rsid w:val="00697939"/>
     <w:rsid w:val="006A651B"/>
     <w:rsid w:val="006A6C9F"/>
     <w:rsid w:val="006B6503"/>
     <w:rsid w:val="006C06AC"/>
     <w:rsid w:val="006C167C"/>
     <w:rsid w:val="006C38A1"/>
     <w:rsid w:val="006D14CC"/>
     <w:rsid w:val="006D46D3"/>
+    <w:rsid w:val="006E168C"/>
     <w:rsid w:val="006F2288"/>
+    <w:rsid w:val="006F650C"/>
     <w:rsid w:val="0071634F"/>
     <w:rsid w:val="007166EF"/>
     <w:rsid w:val="00717FB2"/>
     <w:rsid w:val="00721265"/>
     <w:rsid w:val="00723AAD"/>
+    <w:rsid w:val="00724F2D"/>
     <w:rsid w:val="00746471"/>
+    <w:rsid w:val="00747EEF"/>
     <w:rsid w:val="00750725"/>
     <w:rsid w:val="00754B55"/>
     <w:rsid w:val="00755DED"/>
+    <w:rsid w:val="00756C84"/>
     <w:rsid w:val="007637E4"/>
     <w:rsid w:val="00772BAA"/>
     <w:rsid w:val="00773928"/>
+    <w:rsid w:val="00792373"/>
     <w:rsid w:val="007A446A"/>
     <w:rsid w:val="007B053D"/>
     <w:rsid w:val="007B2051"/>
     <w:rsid w:val="007B6760"/>
+    <w:rsid w:val="007C04C0"/>
     <w:rsid w:val="007C2854"/>
     <w:rsid w:val="007C3826"/>
     <w:rsid w:val="007C6378"/>
+    <w:rsid w:val="007D73EF"/>
     <w:rsid w:val="007E5C21"/>
     <w:rsid w:val="007E7468"/>
     <w:rsid w:val="007E760F"/>
+    <w:rsid w:val="007F22FD"/>
     <w:rsid w:val="007F70E8"/>
     <w:rsid w:val="00801368"/>
     <w:rsid w:val="00803D54"/>
+    <w:rsid w:val="00804BD8"/>
     <w:rsid w:val="00805D3D"/>
+    <w:rsid w:val="00806907"/>
     <w:rsid w:val="008119A4"/>
+    <w:rsid w:val="008168F1"/>
     <w:rsid w:val="008201E8"/>
     <w:rsid w:val="00831AC7"/>
     <w:rsid w:val="00831DE6"/>
     <w:rsid w:val="00835AAD"/>
     <w:rsid w:val="0084361F"/>
     <w:rsid w:val="00846234"/>
     <w:rsid w:val="00850D34"/>
     <w:rsid w:val="00851349"/>
+    <w:rsid w:val="00871146"/>
     <w:rsid w:val="008816A0"/>
+    <w:rsid w:val="00885C8F"/>
     <w:rsid w:val="0089223F"/>
     <w:rsid w:val="008926B0"/>
     <w:rsid w:val="0089314E"/>
     <w:rsid w:val="00896B8A"/>
     <w:rsid w:val="008A56DD"/>
     <w:rsid w:val="008A604D"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008C3FF1"/>
     <w:rsid w:val="008C4977"/>
     <w:rsid w:val="008C5628"/>
     <w:rsid w:val="008D1C90"/>
     <w:rsid w:val="008D6D1F"/>
     <w:rsid w:val="008E049D"/>
     <w:rsid w:val="008E591E"/>
     <w:rsid w:val="008E7228"/>
     <w:rsid w:val="008E7DAC"/>
     <w:rsid w:val="008F2920"/>
     <w:rsid w:val="009001CF"/>
     <w:rsid w:val="00903E7F"/>
     <w:rsid w:val="00905A5B"/>
     <w:rsid w:val="00910CB5"/>
     <w:rsid w:val="00911AA3"/>
     <w:rsid w:val="009123B9"/>
+    <w:rsid w:val="00912CB7"/>
+    <w:rsid w:val="009273B8"/>
     <w:rsid w:val="0093222B"/>
     <w:rsid w:val="00934339"/>
     <w:rsid w:val="00943C72"/>
+    <w:rsid w:val="00967F40"/>
     <w:rsid w:val="00974D13"/>
     <w:rsid w:val="00975604"/>
     <w:rsid w:val="00976124"/>
+    <w:rsid w:val="009805B7"/>
     <w:rsid w:val="00981F38"/>
     <w:rsid w:val="009A0A01"/>
     <w:rsid w:val="009A0FB1"/>
     <w:rsid w:val="009B3F72"/>
     <w:rsid w:val="009B5837"/>
     <w:rsid w:val="009D0A10"/>
     <w:rsid w:val="009E25EF"/>
     <w:rsid w:val="009E4B91"/>
     <w:rsid w:val="009E5977"/>
+    <w:rsid w:val="009E7DB8"/>
+    <w:rsid w:val="009F5E89"/>
+    <w:rsid w:val="00A0107A"/>
     <w:rsid w:val="00A016E1"/>
     <w:rsid w:val="00A132C6"/>
     <w:rsid w:val="00A13A64"/>
+    <w:rsid w:val="00A21B4C"/>
     <w:rsid w:val="00A34E8C"/>
     <w:rsid w:val="00A375C7"/>
     <w:rsid w:val="00A4031A"/>
     <w:rsid w:val="00A4400E"/>
     <w:rsid w:val="00A44E27"/>
+    <w:rsid w:val="00A65454"/>
     <w:rsid w:val="00A84CD3"/>
     <w:rsid w:val="00A9008C"/>
     <w:rsid w:val="00AA3E86"/>
+    <w:rsid w:val="00AA66F7"/>
     <w:rsid w:val="00AB1A42"/>
     <w:rsid w:val="00AB5559"/>
     <w:rsid w:val="00AC04AD"/>
     <w:rsid w:val="00AD2332"/>
     <w:rsid w:val="00AD2E46"/>
     <w:rsid w:val="00AD2E8B"/>
+    <w:rsid w:val="00AD7830"/>
     <w:rsid w:val="00AE2B7A"/>
     <w:rsid w:val="00AE6B12"/>
     <w:rsid w:val="00B02BB0"/>
     <w:rsid w:val="00B12E2C"/>
     <w:rsid w:val="00B14CD3"/>
     <w:rsid w:val="00B21BD5"/>
     <w:rsid w:val="00B3044A"/>
+    <w:rsid w:val="00B33946"/>
     <w:rsid w:val="00B34BA7"/>
     <w:rsid w:val="00B41629"/>
     <w:rsid w:val="00B46674"/>
     <w:rsid w:val="00B472C6"/>
     <w:rsid w:val="00B60317"/>
     <w:rsid w:val="00B64DAE"/>
+    <w:rsid w:val="00B65CEE"/>
     <w:rsid w:val="00B830AA"/>
     <w:rsid w:val="00B85BAF"/>
     <w:rsid w:val="00B9080D"/>
     <w:rsid w:val="00B962FF"/>
     <w:rsid w:val="00BA093F"/>
     <w:rsid w:val="00BA0F37"/>
     <w:rsid w:val="00BA333D"/>
+    <w:rsid w:val="00BA60B9"/>
     <w:rsid w:val="00BA67BD"/>
     <w:rsid w:val="00BB2FD9"/>
     <w:rsid w:val="00BC1113"/>
     <w:rsid w:val="00BD0158"/>
     <w:rsid w:val="00BD109B"/>
     <w:rsid w:val="00BD245B"/>
     <w:rsid w:val="00BD297C"/>
+    <w:rsid w:val="00BE664E"/>
     <w:rsid w:val="00BF22DD"/>
     <w:rsid w:val="00C00CD9"/>
     <w:rsid w:val="00C01C1A"/>
     <w:rsid w:val="00C02A6D"/>
     <w:rsid w:val="00C21C64"/>
     <w:rsid w:val="00C2394E"/>
     <w:rsid w:val="00C272A2"/>
+    <w:rsid w:val="00C45840"/>
     <w:rsid w:val="00C45D80"/>
     <w:rsid w:val="00C51328"/>
     <w:rsid w:val="00C67FAD"/>
     <w:rsid w:val="00C723E2"/>
     <w:rsid w:val="00C75BE0"/>
     <w:rsid w:val="00C837E5"/>
+    <w:rsid w:val="00C91691"/>
     <w:rsid w:val="00CA4438"/>
     <w:rsid w:val="00CC10B8"/>
     <w:rsid w:val="00CD2F0C"/>
     <w:rsid w:val="00CD4391"/>
     <w:rsid w:val="00CF6B08"/>
     <w:rsid w:val="00D10ADC"/>
     <w:rsid w:val="00D1320C"/>
     <w:rsid w:val="00D13686"/>
     <w:rsid w:val="00D13FCD"/>
     <w:rsid w:val="00D2524E"/>
     <w:rsid w:val="00D27C32"/>
     <w:rsid w:val="00D30679"/>
     <w:rsid w:val="00D338A7"/>
+    <w:rsid w:val="00D365AC"/>
+    <w:rsid w:val="00D36DFD"/>
     <w:rsid w:val="00D373E0"/>
     <w:rsid w:val="00D402C4"/>
     <w:rsid w:val="00D417D4"/>
-    <w:rsid w:val="00D42694"/>
     <w:rsid w:val="00D45D18"/>
     <w:rsid w:val="00D45F33"/>
     <w:rsid w:val="00D46B3E"/>
     <w:rsid w:val="00D520DC"/>
     <w:rsid w:val="00D6607A"/>
     <w:rsid w:val="00D67BE0"/>
     <w:rsid w:val="00D70583"/>
     <w:rsid w:val="00D7285D"/>
     <w:rsid w:val="00D7501B"/>
     <w:rsid w:val="00DA0B0C"/>
     <w:rsid w:val="00DA2C3D"/>
     <w:rsid w:val="00DA2F4F"/>
+    <w:rsid w:val="00DA4CC2"/>
     <w:rsid w:val="00DA6E3F"/>
     <w:rsid w:val="00DA72DE"/>
+    <w:rsid w:val="00DC4931"/>
+    <w:rsid w:val="00DD3814"/>
     <w:rsid w:val="00DD4CAE"/>
+    <w:rsid w:val="00DD5AC2"/>
     <w:rsid w:val="00DD6ABD"/>
     <w:rsid w:val="00DD71F6"/>
     <w:rsid w:val="00DF32B7"/>
     <w:rsid w:val="00E029F2"/>
+    <w:rsid w:val="00E03BBE"/>
     <w:rsid w:val="00E15966"/>
+    <w:rsid w:val="00E20016"/>
     <w:rsid w:val="00E26A11"/>
+    <w:rsid w:val="00E30FDF"/>
     <w:rsid w:val="00E3320D"/>
     <w:rsid w:val="00E40789"/>
     <w:rsid w:val="00E628B9"/>
     <w:rsid w:val="00E63239"/>
     <w:rsid w:val="00E636A3"/>
     <w:rsid w:val="00E71F5F"/>
     <w:rsid w:val="00E72FD1"/>
     <w:rsid w:val="00E759DD"/>
+    <w:rsid w:val="00E82F35"/>
     <w:rsid w:val="00E91D16"/>
     <w:rsid w:val="00E94A41"/>
     <w:rsid w:val="00EA58D1"/>
     <w:rsid w:val="00EA6528"/>
     <w:rsid w:val="00EA765A"/>
+    <w:rsid w:val="00EB2346"/>
     <w:rsid w:val="00EB379E"/>
+    <w:rsid w:val="00EF1437"/>
     <w:rsid w:val="00EF6619"/>
     <w:rsid w:val="00F067F9"/>
     <w:rsid w:val="00F06F73"/>
     <w:rsid w:val="00F073E8"/>
     <w:rsid w:val="00F10236"/>
+    <w:rsid w:val="00F2465C"/>
+    <w:rsid w:val="00F3002D"/>
     <w:rsid w:val="00F31FEA"/>
+    <w:rsid w:val="00F367D0"/>
     <w:rsid w:val="00F3799C"/>
     <w:rsid w:val="00F43819"/>
     <w:rsid w:val="00F51BB0"/>
     <w:rsid w:val="00F60BE1"/>
+    <w:rsid w:val="00F63B75"/>
     <w:rsid w:val="00F65C79"/>
     <w:rsid w:val="00F65E0F"/>
     <w:rsid w:val="00F66DDC"/>
     <w:rsid w:val="00F673C3"/>
+    <w:rsid w:val="00F767CC"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
+    <w:rsid w:val="00FA21D0"/>
     <w:rsid w:val="00FB327A"/>
     <w:rsid w:val="00FD01B1"/>
+    <w:rsid w:val="01BF0073"/>
+    <w:rsid w:val="01DBE43F"/>
+    <w:rsid w:val="0EB7B696"/>
+    <w:rsid w:val="131E4877"/>
+    <w:rsid w:val="139B7191"/>
+    <w:rsid w:val="1808E671"/>
+    <w:rsid w:val="1B8EE5C9"/>
+    <w:rsid w:val="1DB313F4"/>
+    <w:rsid w:val="20FB4C10"/>
+    <w:rsid w:val="29EDC899"/>
+    <w:rsid w:val="2E15444D"/>
+    <w:rsid w:val="3869E498"/>
+    <w:rsid w:val="39B5144C"/>
+    <w:rsid w:val="3F94EA79"/>
+    <w:rsid w:val="402A94E1"/>
+    <w:rsid w:val="443D3EEB"/>
+    <w:rsid w:val="4538CD3A"/>
+    <w:rsid w:val="464EB7CE"/>
+    <w:rsid w:val="49C9E303"/>
+    <w:rsid w:val="4BB4FD50"/>
+    <w:rsid w:val="4DF5747A"/>
+    <w:rsid w:val="4EBC23F3"/>
+    <w:rsid w:val="4F05FEA2"/>
+    <w:rsid w:val="55CB191B"/>
+    <w:rsid w:val="5986697C"/>
+    <w:rsid w:val="5C761D22"/>
+    <w:rsid w:val="5F096BF9"/>
+    <w:rsid w:val="60782865"/>
+    <w:rsid w:val="75E44E9E"/>
+    <w:rsid w:val="76A087E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F055827"/>
   <w15:docId w15:val="{8568621F-72B5-4033-A3C5-A358A2B330A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6664,56 +8018,137 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ICRecNum3">
     <w:name w:val="IC_RecNum3"/>
     <w:basedOn w:val="ICRecNum2"/>
     <w:rsid w:val="008A604D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1418"/>
         <w:tab w:val="left" w:pos="2126"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ICRecommendationList">
     <w:name w:val="IC_RecommendationList"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A604D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008168F1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008168F1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="008168F1"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008168F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008168F1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00621FC5"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="277958462">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -6802,50 +8237,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865441132">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1297376520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1369181948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1078022355">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -6885,54 +8333,54 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1917015184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\Agenda%20Reports\DAPPS\Planning%20&amp;amp;%20Development\New%20templates%20for%20LPP's\2.1.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/03354f75-f282-4773-a878-8630535242c8/ECM_5670114_v2_Subdivision-Development-Street-Trees-LPP5-docx.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jkerr01\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.IE5\U7Y28OTE\New%20Policy%20template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -7236,297 +8684,62 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C404ED48-DA38-4FBB-968B-5EF11B204152}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New Policy template</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8210</Characters>
+  <Pages>6</Pages>
+  <Words>1764</Words>
+  <Characters>11927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>264</Lines>
-  <Paragraphs>126</Paragraphs>
+  <Lines>361</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9601</CharactersWithSpaces>
+  <CharactersWithSpaces>13552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...218 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERFORMANCE REVIEW</dc:title>
   <dc:creator>Jessica Kerr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DWDocAuthor">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DWDocClass">
     <vt:lpwstr/>
   </property>