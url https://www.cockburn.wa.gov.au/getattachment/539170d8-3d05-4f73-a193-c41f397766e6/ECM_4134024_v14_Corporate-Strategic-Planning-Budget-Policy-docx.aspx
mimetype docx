--- v0 (2025-10-23)
+++ v1 (2026-05-31)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6BE7DA2F" w14:textId="77777777" w:rsidR="00DA2F4F" w:rsidRPr="00F94F2C" w:rsidRDefault="00DA2F4F" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38AA3316" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -97,51 +97,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7056A20C" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHCEyO5wEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0S7sZcXpI0F26&#10;rUC6H8DKsi1MEgVRjZN/P0pOsra7DfNBoPjxxEc+r24Pzoq9jmTQN3Ixm0uhvcLW+L6RPx/vPnyW&#10;ghL4Fix63cijJnm7fv9uNYZaX+GAttVRMIinegyNHFIKdVWRGrQDmmHQnoMdRgeJr7Gv2ggjoztb&#10;Xc3n19WIsQ0RlSZi73YKynXB7zqt0o+uI52EbST3lsoZy/mUz2q9grqPEAajTm3AP3ThwHh+9AK1&#10;hQTiOZq/oJxREQm7NFPoKuw6o3ThwGwW8zdsdgMEXbjwcChcxkT/D1Z93z9EYVre3ScpPDje0S5F&#10;MP2QxAa95wliFBzkSY2Bai7Y+IeYuaqD34V7VL+IY9WrYL5QmNIOXXQ5ncmKQ5n88TJ5fUhCsfN6&#10;vrz5MucFqXOsgvpcGCKlrxqdyEYjrfF5KFDD/p5Sfhrqc0p2e7wz1pbFWi/GRn5c3CwZGVhenYXE&#10;pgtMmHwvBdiedatSLIiE1rS5OuPQkTY2ij2wdFhxLY6P3K4UFihxgDmUrxTaZ/cN2yl3md2TsNjN&#10;8nvj5nYn6NL5qyczjS3QMFWUUAbiCutzS7oo+sT6z4yz9YTt8SGeF8FqKWUnZWc5vryz/fL/W/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOmRpV2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8Mw&#10;DMXvSHyHyEjcWDoYEytNp4GGuCFtIAQ3rzFtIXGqJlvLt8cTBzj5z7Pe+7lYjt6pA/WxDWxgOslA&#10;EVfBtlwbeHl+uLgBFROyRReYDHxThGV5elJgbsPAGzpsU63EhGOOBpqUulzrWDXkMU5CRyzaR+g9&#10;Jhn7WtseBzH3Tl9m2Vx7bFkSGuzovqHqa7v3Bh5te+eeho2fv69es9n0c/1G49qY87NxdQsq0Zj+&#10;juGIL+hQCtMu7NlG5QzII8nA1UKqqIvrmTS734UuC/0fv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAxwhMjucBAADHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAjpkaVdsAAAAGAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="02F64E74" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:hyperlink w:anchor="_top" w:tooltip="Council, Administration or Planning" w:history="1">
         <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:t>Policy Type</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7476B020" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
@@ -177,66 +177,66 @@
     </w:p>
     <w:p w14:paraId="74A0B473" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54378C6C" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7212F3C2" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00656C9D">
+    <w:p w14:paraId="7212F3C2" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C1E423A" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
@@ -281,51 +281,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0C4CD7CE" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGzQT05QEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815JTOG4FyznYSC9p&#10;a8DpB0xISiLKDRzGsv++Q8p2lt6K6kAMZ3mcN/O0ujtaww4qovau5fNZzZlywkvt+pb/erz/9IUz&#10;TOAkGO9Uy08K+d3644fVGBp14wdvpIqMQBw2Y2j5kFJoqgrFoCzgzAflKNj5aCHRNfaVjDASujXV&#10;TV3fVqOPMkQvFCJ5t1OQrwt+1ymRfnYdqsRMy6m3VM5Yzqd8VusVNH2EMGhxbgP+oQsL2tGjV6gt&#10;JGDPUf8FZbWIHn2XZsLbynedFqpwIDbz+h2b/QBBFS40HAzXMeH/gxU/DrvItKTdcebA0or2KYLu&#10;h8Q23jkaoI9smec0BmwofeN2MTMVR7cPD178RopVb4L5gmFKO3bR5nSiyo5l7qfr3NUxMUHO23qx&#10;/FrTesQlVkFzKQwR0zflLctGy412eSTQwOEBU34amktKdjt/r40pazWOjS3/PF8uCBlIXJ2BRKYN&#10;RBddzxmYnlQrUiyI6I2WuTrj4Ak3JrIDkHBIb9KPj9QuZwYwUYA4lK8Ummf73cspd5Hdk6zITeJ7&#10;56Z2J+jS+ZsnM40t4DBVlFAGogrjckuq6PnM+mXG2Xry8rSLl0WQVkrZWddZjK/vZL/++9Z/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFxqiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D&#10;7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaRt3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIO&#10;jbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOP&#10;vqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BVqf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEARs0E9OUBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="62CCAFAA" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7F70F6" w14:textId="1EB0B24F" w:rsidR="00E864AF" w:rsidRPr="00E864AF" w:rsidRDefault="00E864AF" w:rsidP="00E864AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E864AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The City’s vision ‘Cockburn, the best place to be’ is underpinned by our purpose ‘Support our communities to thrive by providing inclusive and sustainable services which reflect their aspirations’.  To achieve this vision high level long term strategic objectives and business planning processes have been established. The Strategic Community Plan outlines the community’s long-term vision, aspirations and priorities.  It contains details of the City’s Vision, the desired outcomes and the key factors that will help deliver these outcomes – referred to as the ‘Strategic Objectives’.</w:t>
       </w:r>
     </w:p>
@@ -541,64 +541,64 @@
     </w:p>
     <w:p w14:paraId="40F1C6C9" w14:textId="20065BD3" w:rsidR="00151611" w:rsidRDefault="00151611" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EFD7C07" w14:textId="77777777" w:rsidR="009D0F46" w:rsidRPr="00F94F2C" w:rsidRDefault="009D0F46" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1663EE21" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00656C9D">
+    <w:p w14:paraId="1663EE21" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12B32B0D" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00BA0F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -636,51 +636,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="261B2A68" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUIBEM5wEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SLsZcXpI0F26&#10;LUC7H8DKsi1MEgVRjZN/P0pO0o/dhvkgSKT4xPf4vLo9OCv2OpJB38jFbC6F9gpb4/tG/nq8+/RF&#10;CkrgW7DodSOPmuTt+uOH1RhqfYUD2lZHwSCe6jE0ckgp1FVFatAOaIZBe052GB0kPsa+aiOMjO5s&#10;dTWfX1cjxjZEVJqIo9spKdcFv+u0Sj+7jnQStpHcWyprLOtTXqv1Cuo+QhiMOrUB/9CFA+P50QvU&#10;FhKI52j+gnJGRSTs0kyhq7DrjNKFA7NZzN+xeRgg6MKFxaFwkYn+H6z6sd9FYVqeHcvjwfGMHlIE&#10;0w9JbNB7VhCj4CQrNQaquWDjdzFzVQf/EO5R/SbOVW+S+UBhunboosvXmaw4FOWPF+X1IQnFwev5&#10;8ubrnDtQ51wF9bkwRErfNDqRN420xmdRoIb9PaX8NNTnKzns8c5YWwZrvRgb+Xlxs2RkYHt1FhJv&#10;XWDC5HspwPbsW5ViQSS0ps3VGYeOtLFR7IGtw45rcXzkdqWwQIkTzKF8pdA+u+/YTneXOTwZi8Ns&#10;v3dhbneCLp2/eTLT2AINU0VJZSCusD63pIujT6xfNM67J2yPu3geBLullJ2cne34+sz71//f+g8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcGb3URqsTGbUqXiTWgV0ds0OybR3dmQ3Tbx3zt60ePHG977plxN3qkjDbELbCCfZaCI&#10;62A7bgw8P91fXIOKCdmiC0wGvijCqjo9KbGwYeQtHXepUVLCsUADbUp9oXWsW/IYZ6Enluw9DB6T&#10;4NBoO+Ao5d7pyyxbaI8dy0KLPd21VH/uDt7Ag+1u3eO49Yu39Us2zz82rzRtjDk/m9Y3oBJN6e8Y&#10;fvRFHSpx2ocD26icAXkkGVjmoCRcXs2F97+sq1L/l6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANQgEQznAQAAxwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFwt/urZAAAABAEAAA8AAAAAAAAAAAAAAAAAQQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+              <v:line w14:anchorId="7AE71BE7" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E875B00" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00F90B4C" w:rsidP="00D35E2F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Bookmark2"/>
       <w:r w:rsidRPr="00D35E2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Th</w:t>
@@ -2160,71 +2160,83 @@
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Carried Forwards Reserve – Municipal funding for carried forward works and projects included in the end of year surplus is to be quarantined into this reserve to fund the completion of those works in the following year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296FD626" w14:textId="77777777" w:rsidR="002D0E29" w:rsidRDefault="002D0E29" w:rsidP="002D0E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1349"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42772F32" w14:textId="3BF3027F" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
+    <w:p w14:paraId="42772F32" w14:textId="4838A43E" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1196" w:hanging="629"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002767ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Plant &amp; Vehicle Reserve</w:t>
+        <w:t xml:space="preserve">Plant </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002767ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vehicle Reserve</w:t>
       </w:r>
       <w:r w:rsidRPr="00B014D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- t</w:t>
       </w:r>
       <w:r w:rsidRPr="00721529">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">he replacement program for major plant and </w:t>
       </w:r>
       <w:r w:rsidR="0070365C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">fleet </w:t>
       </w:r>
@@ -2250,122 +2262,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, that</w:t>
       </w:r>
       <w:r w:rsidRPr="00721529">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the depreciation charge for applicable assets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715A5E43" w14:textId="77777777" w:rsidR="002D0E29" w:rsidRDefault="002D0E29" w:rsidP="002D0E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1196"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32DF2D06" w14:textId="77777777" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
+    <w:p w14:paraId="32DF2D06" w14:textId="1E8A934D" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1196" w:hanging="629"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C29A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CIHF Building Maintenance Reserve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – is replenished from the net commercial lease revenue from the </w:t>
       </w:r>
       <w:r w:rsidRPr="006C29A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Cockburn Integrated Health &amp; Community Facility</w:t>
+        <w:t xml:space="preserve">Cockburn Integrated Health </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C29A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community Facility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CEFC3F" w14:textId="77777777" w:rsidR="002D0E29" w:rsidRPr="002D0E29" w:rsidRDefault="002D0E29" w:rsidP="002D0E29">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DAFD826" w14:textId="77777777" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
+    <w:p w14:paraId="3DAFD826" w14:textId="363F96CF" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1196" w:hanging="629"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Waste &amp; Recycling Reserve – net surplus/deficit for the Henderson Waste Recovery Park is managed through this reserve.</w:t>
+        <w:t xml:space="preserve">Waste </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recycling Reserve – net surplus/deficit for the Henderson Waste Recovery Park is managed through this reserve.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E040CCA" w14:textId="77777777" w:rsidR="002D0E29" w:rsidRPr="002D0E29" w:rsidRDefault="002D0E29" w:rsidP="002D0E29">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C6B52D7" w14:textId="77777777" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1196" w:hanging="629"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
@@ -2387,81 +2423,84 @@
       <w:r w:rsidRPr="006C29A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">based on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="006C29A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hypothetical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>profit and loss for the Waste Collection Service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C55B116" w14:textId="77777777" w:rsidR="002D0E29" w:rsidRPr="002D0E29" w:rsidRDefault="002D0E29" w:rsidP="002D0E29">
-[...9 lines deleted...]
-    <w:p w14:paraId="5E776E8F" w14:textId="77777777" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
+    <w:p w14:paraId="5E776E8F" w14:textId="7D2B3450" w:rsidR="00F90B4C" w:rsidRDefault="00F90B4C" w:rsidP="002D0E29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1196" w:hanging="629"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C29A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Land Development &amp; Investment Fund Reserve</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Land Development </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C29A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investment Fund Reserve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – net p</w:t>
       </w:r>
       <w:r w:rsidRPr="006C29A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">roceeds from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="006C29A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
@@ -5004,75 +5043,87 @@
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07234623" w14:textId="77777777" w:rsidR="005718AA" w:rsidRPr="002D6980" w:rsidRDefault="005718AA" w:rsidP="0051202F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="601" w:hanging="601"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4669EE" w14:textId="77777777" w:rsidR="005718AA" w:rsidRPr="002D6980" w:rsidRDefault="005718AA" w:rsidP="00721529">
+          <w:p w14:paraId="6F4669EE" w14:textId="700A050B" w:rsidR="005718AA" w:rsidRPr="002D6980" w:rsidRDefault="005718AA" w:rsidP="00721529">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="431" w:hanging="431"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Review &amp; Update of Activity Based Costing Model.</w:t>
+              <w:t xml:space="preserve">Review </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D6980">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Update of Activity Based Costing Model.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B5AB8A8" w14:textId="77777777" w:rsidR="005718AA" w:rsidRPr="002D6980" w:rsidRDefault="005718AA" w:rsidP="00721529">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="431" w:hanging="431"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -5184,75 +5235,87 @@
             <w:r w:rsidR="000F24D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>and Corporate Business Plan Forum</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Elected Members</w:t>
             </w:r>
             <w:r w:rsidR="000F24D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. Summary of Corporate Business Plan, service plans, corporate projects, capital works projects and community resident group submissions</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DCCCB8A" w14:textId="33932919" w:rsidR="005718AA" w:rsidRDefault="005718AA" w:rsidP="00721529">
+          <w:p w14:paraId="5DCCCB8A" w14:textId="0A4F83D9" w:rsidR="005718AA" w:rsidRDefault="005718AA" w:rsidP="00721529">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="431" w:hanging="431"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Fees &amp; Charges </w:t>
+              <w:t xml:space="preserve">Fees </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D6980">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Charges </w:t>
             </w:r>
             <w:r w:rsidR="000F24D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Schedule</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6980">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> updated.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41252150" w14:textId="77777777" w:rsidR="005718AA" w:rsidRPr="002D6980" w:rsidRDefault="005718AA" w:rsidP="00721529">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="432" w:hanging="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6412,401 +6475,409 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="3C2C384F" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="2" w:name="Dropdown1"/>
           <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="19C0AD96" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="002C51C6" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="000E59C0" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText>HYPERLINK  \l "Bookmark3" \o "Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance"</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Strategic Link</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FD01116" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00721E83" w:rsidP="00396EDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00721E83">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Long Term Financial Plan</w:t>
             </w:r>
             <w:r w:rsidR="00F513EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, Strategic Community Plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="55C959FB" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0778F4D6" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00721265">
+          <w:p w14:paraId="0778F4D6" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="002C51C6" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="002C51C6" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="465569D1" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00BF5847" w:rsidP="00BF5847">
+          <w:p w14:paraId="465569D1" w14:textId="407AE9C8" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00BF5847" w:rsidP="00BF5847">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Planning, </w:t>
             </w:r>
             <w:r w:rsidR="008E79AD" w:rsidRPr="008E79AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Budgeting</w:t>
             </w:r>
             <w:r w:rsidR="00681B58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &amp; Procurement</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00681B58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procurement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="216B785F" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="288DD0F8" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00F94F2C">
+          <w:p w14:paraId="288DD0F8" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BB2471">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63968B50" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00204D8A" w:rsidP="0046664D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Finance</w:t>
             </w:r>
             <w:r w:rsidR="00396EDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="59E85F06" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F5951A" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00721265">
+          <w:p w14:paraId="32F5951A" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1265CFF4" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="003B222D" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Yes or No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66E77E62" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00204D8A" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00396EDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (budget only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="20429DB5" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="429258D3" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00721265">
+          <w:p w14:paraId="429258D3" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="036662DC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
@@ -6818,96 +6889,94 @@
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance </w:t>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09EB3AFC" w14:textId="2A968978" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00BA0F37">
+          <w:p w14:paraId="09EB3AFC" w14:textId="15C288C7" w:rsidR="00122F79" w:rsidRPr="00551F11" w:rsidRDefault="00670BE3" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>14 July 2022</w:t>
+              <w:t>12 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="14EFC871" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A8D929" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00721265">
+          <w:p w14:paraId="36A8D929" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="069FBA69" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
@@ -6919,271 +6988,268 @@
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38BF10AE" w14:textId="6FEB3D9B" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="00BA0F37">
+          <w:p w14:paraId="38BF10AE" w14:textId="306B2E89" w:rsidR="00122F79" w:rsidRPr="00551F11" w:rsidRDefault="00670BE3" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>July 2024</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="7CBDC165" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE959BD" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="009B1F9F" w:rsidP="007B053D">
+          <w:p w14:paraId="4DE959BD" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="007B053D" w:rsidP="007B053D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="007B053D" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C247477" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00050F8B" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D94B3AC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00B74CE0" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4134024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16B13FE6" w14:textId="77777777" w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidRDefault="00721265" w:rsidP="00F94F2C"/>
     <w:sectPr w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidSect="00623C8C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78C574F6" w14:textId="77777777" w:rsidR="000209C0" w:rsidRDefault="000209C0">
+    <w:p w14:paraId="29EF69FC" w14:textId="77777777" w:rsidR="009A3621" w:rsidRDefault="009A3621">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08191708" w14:textId="77777777" w:rsidR="000209C0" w:rsidRDefault="000209C0">
+    <w:p w14:paraId="03093020" w14:textId="77777777" w:rsidR="009A3621" w:rsidRDefault="009A3621">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7923707D" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7213,121 +7279,119 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31D0AB50" w14:textId="77777777" w:rsidR="000209C0" w:rsidRDefault="000209C0">
+    <w:p w14:paraId="5D6EBD96" w14:textId="77777777" w:rsidR="009A3621" w:rsidRDefault="009A3621">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63450E21" w14:textId="77777777" w:rsidR="000209C0" w:rsidRDefault="000209C0">
+    <w:p w14:paraId="56191518" w14:textId="77777777" w:rsidR="009A3621" w:rsidRDefault="009A3621">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="0243D5C8" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0B0B31FE" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4789886F" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00CA66B9">
+        <w:p w14:paraId="4789886F" w14:textId="20D2BD8B" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00CA66B9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34A240AF" wp14:editId="4F9843AE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-301625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1975485" cy="1603375"/>
@@ -7367,66 +7431,80 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00F90B4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
-            <w:t>Corporate Strategic Planning &amp; Budget</w:t>
+            <w:t xml:space="preserve">Corporate Strategic Planning </w:t>
+          </w:r>
+          <w:r w:rsidR="006E0566">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>and</w:t>
+          </w:r>
+          <w:r w:rsidR="00F90B4C">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Budget</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7F6D09C2" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA2EED5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9539,154 +9617,155 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="609506934">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="338972263">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1088429565">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="391730829">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="901254358">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2042433321">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1750419590">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1967152552">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="772700533">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="190343148">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="244537369">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="243800221">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1566843407">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="938373411">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1469544407">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="290088320">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2035497659">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2111925823">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="981932266">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC150E"/>
     <w:rsid w:val="00017BC9"/>
     <w:rsid w:val="000209C0"/>
     <w:rsid w:val="00023FB9"/>
     <w:rsid w:val="00050F8B"/>
     <w:rsid w:val="00052969"/>
     <w:rsid w:val="0005413B"/>
     <w:rsid w:val="00055B3A"/>
     <w:rsid w:val="0006383C"/>
     <w:rsid w:val="00075196"/>
     <w:rsid w:val="00094E6D"/>
     <w:rsid w:val="000A0634"/>
     <w:rsid w:val="000A5CAC"/>
     <w:rsid w:val="000B002D"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000B32E7"/>
     <w:rsid w:val="000B5111"/>
+    <w:rsid w:val="000B62C3"/>
     <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C34CC"/>
     <w:rsid w:val="000C6F2F"/>
     <w:rsid w:val="000D12D5"/>
     <w:rsid w:val="000D43DA"/>
     <w:rsid w:val="000D7BF5"/>
     <w:rsid w:val="000E1BF6"/>
     <w:rsid w:val="000E2527"/>
     <w:rsid w:val="000E59C0"/>
     <w:rsid w:val="000F24D7"/>
     <w:rsid w:val="000F29F7"/>
     <w:rsid w:val="000F5278"/>
     <w:rsid w:val="00103203"/>
     <w:rsid w:val="00116A63"/>
     <w:rsid w:val="00122F79"/>
     <w:rsid w:val="00123731"/>
     <w:rsid w:val="00133F68"/>
     <w:rsid w:val="00140FC9"/>
     <w:rsid w:val="00151611"/>
     <w:rsid w:val="0016013C"/>
     <w:rsid w:val="0016654E"/>
     <w:rsid w:val="00166692"/>
     <w:rsid w:val="00167FA1"/>
     <w:rsid w:val="00170EF8"/>
     <w:rsid w:val="001857FE"/>
@@ -9696,50 +9775,51 @@
     <w:rsid w:val="001A067B"/>
     <w:rsid w:val="001B366F"/>
     <w:rsid w:val="001C0E71"/>
     <w:rsid w:val="001C34A2"/>
     <w:rsid w:val="001C4ABB"/>
     <w:rsid w:val="001D08BD"/>
     <w:rsid w:val="001D36B6"/>
     <w:rsid w:val="001E0AE9"/>
     <w:rsid w:val="001E3ACA"/>
     <w:rsid w:val="001F2365"/>
     <w:rsid w:val="00204D8A"/>
     <w:rsid w:val="0020753E"/>
     <w:rsid w:val="00207F54"/>
     <w:rsid w:val="00241324"/>
     <w:rsid w:val="002511E6"/>
     <w:rsid w:val="0025176B"/>
     <w:rsid w:val="0026482F"/>
     <w:rsid w:val="00264967"/>
     <w:rsid w:val="00265F19"/>
     <w:rsid w:val="0026753C"/>
     <w:rsid w:val="00267AB7"/>
     <w:rsid w:val="00273A3A"/>
     <w:rsid w:val="00275596"/>
     <w:rsid w:val="002824FA"/>
     <w:rsid w:val="0029436A"/>
+    <w:rsid w:val="002A3921"/>
     <w:rsid w:val="002A3DC9"/>
     <w:rsid w:val="002B0A72"/>
     <w:rsid w:val="002B5E23"/>
     <w:rsid w:val="002C21BB"/>
     <w:rsid w:val="002C387F"/>
     <w:rsid w:val="002C51BC"/>
     <w:rsid w:val="002C51C6"/>
     <w:rsid w:val="002D0E29"/>
     <w:rsid w:val="002D6980"/>
     <w:rsid w:val="002E0A79"/>
     <w:rsid w:val="002F0A79"/>
     <w:rsid w:val="002F511F"/>
     <w:rsid w:val="002F65BA"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="0031659B"/>
     <w:rsid w:val="003207CC"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003226D2"/>
     <w:rsid w:val="00326A3C"/>
     <w:rsid w:val="00341111"/>
     <w:rsid w:val="00346FF8"/>
     <w:rsid w:val="00347EFF"/>
     <w:rsid w:val="00357873"/>
     <w:rsid w:val="00370298"/>
     <w:rsid w:val="00383752"/>
@@ -9777,104 +9857,107 @@
     <w:rsid w:val="004826C8"/>
     <w:rsid w:val="00482B85"/>
     <w:rsid w:val="004A2680"/>
     <w:rsid w:val="004A30B6"/>
     <w:rsid w:val="004A46E4"/>
     <w:rsid w:val="004B22CA"/>
     <w:rsid w:val="004C5929"/>
     <w:rsid w:val="004C6466"/>
     <w:rsid w:val="004D5FB7"/>
     <w:rsid w:val="004D7DC6"/>
     <w:rsid w:val="004E0BF9"/>
     <w:rsid w:val="004F5C70"/>
     <w:rsid w:val="00500D65"/>
     <w:rsid w:val="005029E0"/>
     <w:rsid w:val="0050448D"/>
     <w:rsid w:val="005110B4"/>
     <w:rsid w:val="0051202F"/>
     <w:rsid w:val="0051575B"/>
     <w:rsid w:val="005247D3"/>
     <w:rsid w:val="00526C27"/>
     <w:rsid w:val="00542300"/>
     <w:rsid w:val="00543075"/>
     <w:rsid w:val="00544179"/>
     <w:rsid w:val="00547404"/>
     <w:rsid w:val="00550C0B"/>
+    <w:rsid w:val="00551F11"/>
     <w:rsid w:val="00554872"/>
     <w:rsid w:val="00563963"/>
     <w:rsid w:val="005673FC"/>
     <w:rsid w:val="0056768C"/>
     <w:rsid w:val="005718AA"/>
     <w:rsid w:val="0058202F"/>
     <w:rsid w:val="005848AB"/>
     <w:rsid w:val="00584DA2"/>
     <w:rsid w:val="005862F3"/>
     <w:rsid w:val="00587AC3"/>
     <w:rsid w:val="00592B54"/>
     <w:rsid w:val="00596BA1"/>
     <w:rsid w:val="005A0F9E"/>
     <w:rsid w:val="005A6067"/>
     <w:rsid w:val="005A7267"/>
     <w:rsid w:val="005C1008"/>
     <w:rsid w:val="005D5E98"/>
     <w:rsid w:val="005E4CCF"/>
     <w:rsid w:val="005E6063"/>
     <w:rsid w:val="005E7982"/>
     <w:rsid w:val="006002C7"/>
     <w:rsid w:val="00604435"/>
     <w:rsid w:val="00606E6A"/>
     <w:rsid w:val="0061091B"/>
     <w:rsid w:val="00613067"/>
     <w:rsid w:val="00620D57"/>
     <w:rsid w:val="006222BD"/>
     <w:rsid w:val="00622B74"/>
     <w:rsid w:val="00623C8C"/>
     <w:rsid w:val="006256EC"/>
     <w:rsid w:val="00650938"/>
     <w:rsid w:val="00651F5C"/>
     <w:rsid w:val="00652E76"/>
     <w:rsid w:val="00653F1D"/>
     <w:rsid w:val="00656C9D"/>
+    <w:rsid w:val="00670BE3"/>
     <w:rsid w:val="00671A66"/>
     <w:rsid w:val="006759AF"/>
     <w:rsid w:val="00676101"/>
     <w:rsid w:val="00681B58"/>
     <w:rsid w:val="00682CCF"/>
     <w:rsid w:val="00682F33"/>
     <w:rsid w:val="00695397"/>
     <w:rsid w:val="0069563F"/>
     <w:rsid w:val="00697939"/>
     <w:rsid w:val="006A651B"/>
     <w:rsid w:val="006A6C9F"/>
     <w:rsid w:val="006B179D"/>
     <w:rsid w:val="006B61A3"/>
     <w:rsid w:val="006B6503"/>
     <w:rsid w:val="006C06AC"/>
     <w:rsid w:val="006C167C"/>
     <w:rsid w:val="006C38A1"/>
     <w:rsid w:val="006D14CC"/>
     <w:rsid w:val="006D46D3"/>
+    <w:rsid w:val="006E0566"/>
     <w:rsid w:val="006F2288"/>
     <w:rsid w:val="006F596D"/>
     <w:rsid w:val="0070365C"/>
     <w:rsid w:val="00714B0D"/>
     <w:rsid w:val="0071634F"/>
     <w:rsid w:val="007166EF"/>
     <w:rsid w:val="00717FB2"/>
     <w:rsid w:val="00721265"/>
     <w:rsid w:val="00721E83"/>
     <w:rsid w:val="007243ED"/>
     <w:rsid w:val="007421A9"/>
     <w:rsid w:val="00746471"/>
     <w:rsid w:val="00750725"/>
     <w:rsid w:val="00754B55"/>
     <w:rsid w:val="00755DED"/>
     <w:rsid w:val="007577A6"/>
     <w:rsid w:val="007637E4"/>
     <w:rsid w:val="00772BAA"/>
     <w:rsid w:val="00773928"/>
     <w:rsid w:val="00790AAC"/>
     <w:rsid w:val="007A446A"/>
     <w:rsid w:val="007B053D"/>
     <w:rsid w:val="007B2051"/>
     <w:rsid w:val="007B6760"/>
     <w:rsid w:val="007C2854"/>
@@ -9911,50 +9994,51 @@
     <w:rsid w:val="008D6D1F"/>
     <w:rsid w:val="008E049D"/>
     <w:rsid w:val="008E47FD"/>
     <w:rsid w:val="008E591E"/>
     <w:rsid w:val="008E7228"/>
     <w:rsid w:val="008E79AD"/>
     <w:rsid w:val="008E7DAC"/>
     <w:rsid w:val="008F2920"/>
     <w:rsid w:val="009001CF"/>
     <w:rsid w:val="00903E7F"/>
     <w:rsid w:val="00905A5B"/>
     <w:rsid w:val="00910CB5"/>
     <w:rsid w:val="00911AA3"/>
     <w:rsid w:val="009123B9"/>
     <w:rsid w:val="00923B96"/>
     <w:rsid w:val="0093222B"/>
     <w:rsid w:val="00934339"/>
     <w:rsid w:val="00943C72"/>
     <w:rsid w:val="00974D13"/>
     <w:rsid w:val="00975604"/>
     <w:rsid w:val="00976124"/>
     <w:rsid w:val="00981F38"/>
     <w:rsid w:val="00986C84"/>
     <w:rsid w:val="009A0A01"/>
     <w:rsid w:val="009A0FB1"/>
+    <w:rsid w:val="009A3621"/>
     <w:rsid w:val="009B1F9F"/>
     <w:rsid w:val="009B3F72"/>
     <w:rsid w:val="009B5837"/>
     <w:rsid w:val="009C4D62"/>
     <w:rsid w:val="009D0D5C"/>
     <w:rsid w:val="009D0F46"/>
     <w:rsid w:val="009E004E"/>
     <w:rsid w:val="009E25EF"/>
     <w:rsid w:val="009E4B91"/>
     <w:rsid w:val="009E5977"/>
     <w:rsid w:val="00A016E1"/>
     <w:rsid w:val="00A132C6"/>
     <w:rsid w:val="00A13A64"/>
     <w:rsid w:val="00A27DE2"/>
     <w:rsid w:val="00A34E8C"/>
     <w:rsid w:val="00A3652D"/>
     <w:rsid w:val="00A375C7"/>
     <w:rsid w:val="00A4031A"/>
     <w:rsid w:val="00A4400E"/>
     <w:rsid w:val="00A44E27"/>
     <w:rsid w:val="00A61DAD"/>
     <w:rsid w:val="00A642A2"/>
     <w:rsid w:val="00A84CD3"/>
     <w:rsid w:val="00A84F2D"/>
     <w:rsid w:val="00A9008C"/>
@@ -10033,50 +10117,51 @@
     <w:rsid w:val="00D373E0"/>
     <w:rsid w:val="00D402C4"/>
     <w:rsid w:val="00D417D4"/>
     <w:rsid w:val="00D45D18"/>
     <w:rsid w:val="00D45F33"/>
     <w:rsid w:val="00D46B3E"/>
     <w:rsid w:val="00D520DC"/>
     <w:rsid w:val="00D6607A"/>
     <w:rsid w:val="00D67BE0"/>
     <w:rsid w:val="00D70583"/>
     <w:rsid w:val="00D7285D"/>
     <w:rsid w:val="00D7410A"/>
     <w:rsid w:val="00D7501B"/>
     <w:rsid w:val="00DA010A"/>
     <w:rsid w:val="00DA0B0C"/>
     <w:rsid w:val="00DA2C3D"/>
     <w:rsid w:val="00DA2F4F"/>
     <w:rsid w:val="00DA59B5"/>
     <w:rsid w:val="00DA6E3F"/>
     <w:rsid w:val="00DA72DE"/>
     <w:rsid w:val="00DB12D4"/>
     <w:rsid w:val="00DC150E"/>
     <w:rsid w:val="00DD4CAE"/>
     <w:rsid w:val="00DD6ABD"/>
     <w:rsid w:val="00DD71F6"/>
+    <w:rsid w:val="00DE5CAB"/>
     <w:rsid w:val="00DF32B7"/>
     <w:rsid w:val="00E029F2"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E26A11"/>
     <w:rsid w:val="00E3320D"/>
     <w:rsid w:val="00E40789"/>
     <w:rsid w:val="00E628B9"/>
     <w:rsid w:val="00E63239"/>
     <w:rsid w:val="00E636A3"/>
     <w:rsid w:val="00E71F5F"/>
     <w:rsid w:val="00E72FD1"/>
     <w:rsid w:val="00E759DD"/>
     <w:rsid w:val="00E864AF"/>
     <w:rsid w:val="00E91D16"/>
     <w:rsid w:val="00E94A41"/>
     <w:rsid w:val="00EA58D1"/>
     <w:rsid w:val="00EA6528"/>
     <w:rsid w:val="00EA765A"/>
     <w:rsid w:val="00EB1CEC"/>
     <w:rsid w:val="00EB379E"/>
     <w:rsid w:val="00EE64A3"/>
     <w:rsid w:val="00EF6619"/>
     <w:rsid w:val="00F067F9"/>
     <w:rsid w:val="00F06F73"/>
     <w:rsid w:val="00F073E8"/>
@@ -10097,64 +10182,64 @@
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
     <w:rsid w:val="00FA02AA"/>
     <w:rsid w:val="00FB327A"/>
     <w:rsid w:val="00FC7FC7"/>
     <w:rsid w:val="00FD01B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25C8E85C"/>
   <w15:docId w15:val="{D215DEBB-CED1-4FC3-9E42-C89EA53428FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10809,51 +10894,51 @@
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B3044A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11358,78 +11443,78 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E148C2D-FE3A-47D8-9242-02AC323F1AD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2810</Words>
-  <Characters>15824</Characters>
+  <Words>2806</Words>
+  <Characters>15831</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>465</Lines>
+  <Lines>452</Lines>
   <Paragraphs>186</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERFORMANCE REVIEW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18448</CharactersWithSpaces>
+  <CharactersWithSpaces>18451</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Bookmark3</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>