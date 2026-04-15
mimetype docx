--- v0 (2025-10-23)
+++ v1 (2026-04-15)
@@ -1,78 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
+    <w:p w14:paraId="481BD292" w14:textId="77777777" w:rsidR="00C207AB" w:rsidRPr="00F94F2C" w:rsidRDefault="00C207AB" w:rsidP="00656C9D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="-46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3577122E" w14:textId="77777777" w:rsidR="00DA2F4F" w:rsidRPr="00F94F2C" w:rsidRDefault="00DA2F4F" w:rsidP="00656C9D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="-46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34012DE0" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CDF57CA" wp14:editId="7F37CBFA">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="186C8D85" wp14:editId="77B112A1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>247649</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6057900" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Straight Connector 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6057900" cy="0"/>
                         </a:xfrm>
@@ -82,330 +110,333 @@
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,19.5pt" to="477pt,19.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHCEyO5wEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0S7sZcXpI0F26&#10;rUC6H8DKsi1MEgVRjZN/P0pOsra7DfNBoPjxxEc+r24Pzoq9jmTQN3Ixm0uhvcLW+L6RPx/vPnyW&#10;ghL4Fix63cijJnm7fv9uNYZaX+GAttVRMIinegyNHFIKdVWRGrQDmmHQnoMdRgeJr7Gv2ggjoztb&#10;Xc3n19WIsQ0RlSZi73YKynXB7zqt0o+uI52EbST3lsoZy/mUz2q9grqPEAajTm3AP3ThwHh+9AK1&#10;hQTiOZq/oJxREQm7NFPoKuw6o3ThwGwW8zdsdgMEXbjwcChcxkT/D1Z93z9EYVre3ScpPDje0S5F&#10;MP2QxAa95wliFBzkSY2Bai7Y+IeYuaqD34V7VL+IY9WrYL5QmNIOXXQ5ncmKQ5n88TJ5fUhCsfN6&#10;vrz5MucFqXOsgvpcGCKlrxqdyEYjrfF5KFDD/p5Sfhrqc0p2e7wz1pbFWi/GRn5c3CwZGVhenYXE&#10;pgtMmHwvBdiedatSLIiE1rS5OuPQkTY2ij2wdFhxLY6P3K4UFihxgDmUrxTaZ/cN2yl3md2TsNjN&#10;8nvj5nYn6NL5qyczjS3QMFWUUAbiCutzS7oo+sT6z4yz9YTt8SGeF8FqKWUnZWc5vryz/fL/W/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOmRpV2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8Mw&#10;DMXvSHyHyEjcWDoYEytNp4GGuCFtIAQ3rzFtIXGqJlvLt8cTBzj5z7Pe+7lYjt6pA/WxDWxgOslA&#10;EVfBtlwbeHl+uLgBFROyRReYDHxThGV5elJgbsPAGzpsU63EhGOOBpqUulzrWDXkMU5CRyzaR+g9&#10;Jhn7WtseBzH3Tl9m2Vx7bFkSGuzovqHqa7v3Bh5te+eeho2fv69es9n0c/1G49qY87NxdQsq0Zj+&#10;juGIL+hQCtMu7NlG5QzII8nA1UKqqIvrmTS734UuC/0fv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAxwhMjucBAADHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAjpkaVdsAAAAGAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="00AED01F">
+              <v:line id="Straight Connector 14" style="position:absolute;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#7f7f7f" strokeweight=".25pt" from="0,19.5pt" to="477pt,19.5pt" w14:anchorId="6F883BF0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAjpkaVdsAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3Fg6GBMrTaeBhrghbSAEN68xbSFx&#10;qiZby7fHEwc4+c+z3vu5WI7eqQP1sQ1sYDrJQBFXwbZcG3h5fri4ARUTskUXmAx8U4RleXpSYG7D&#10;wBs6bFOtxIRjjgaalLpc61g15DFOQkcs2kfoPSYZ+1rbHgcx905fZtlce2xZEhrs6L6h6mu79wYe&#10;bXvnnoaNn7+vXrPZ9HP9RuPamPOzcXULKtGY/o7hiC/oUArTLuzZRuUMyCPJwNVCqqiL65k0u9+F&#10;Lgv9H7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4KaUDKAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6ZGlXbAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:hyperlink w:anchor="_top" w:tooltip="Council, Administration or Planning" w:history="1">
         <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:t>Policy Type</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
+    <w:p w14:paraId="2C49C8F0" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00D81DE7" w:rsidP="00656C9D">
+    <w:p w14:paraId="25AE5B82" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00D81DE7" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Council</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00151611" w:rsidRDefault="00151611" w:rsidP="00656C9D">
+    <w:p w14:paraId="2CF9462C" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00996805" w:rsidRPr="00F94F2C" w:rsidRDefault="00996805" w:rsidP="00656C9D">
-[...11 lines deleted...]
-    <w:p w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00656C9D">
+    <w:p w14:paraId="7205C572" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
+    <w:p w14:paraId="6274A0D8" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A992FBB" wp14:editId="01C8E0CB">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554D4C3E" wp14:editId="55931D08">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>95884</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6057900" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Straight Connector 7"/>
+                <wp:docPr id="1" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6057900" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGzQT05QEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815JTOG4FyznYSC9p&#10;a8DpB0xISiLKDRzGsv++Q8p2lt6K6kAMZ3mcN/O0ujtaww4qovau5fNZzZlywkvt+pb/erz/9IUz&#10;TOAkGO9Uy08K+d3644fVGBp14wdvpIqMQBw2Y2j5kFJoqgrFoCzgzAflKNj5aCHRNfaVjDASujXV&#10;TV3fVqOPMkQvFCJ5t1OQrwt+1ymRfnYdqsRMy6m3VM5Yzqd8VusVNH2EMGhxbgP+oQsL2tGjV6gt&#10;JGDPUf8FZbWIHn2XZsLbynedFqpwIDbz+h2b/QBBFS40HAzXMeH/gxU/DrvItKTdcebA0or2KYLu&#10;h8Q23jkaoI9smec0BmwofeN2MTMVR7cPD178RopVb4L5gmFKO3bR5nSiyo5l7qfr3NUxMUHO23qx&#10;/FrTesQlVkFzKQwR0zflLctGy412eSTQwOEBU34amktKdjt/r40pazWOjS3/PF8uCBlIXJ2BRKYN&#10;RBddzxmYnlQrUiyI6I2WuTrj4Ak3JrIDkHBIb9KPj9QuZwYwUYA4lK8Ummf73cspd5Hdk6zITeJ7&#10;56Z2J+jS+ZsnM40t4DBVlFAGogrjckuq6PnM+mXG2Xry8rSLl0WQVkrZWddZjK/vZL/++9Z/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFxqiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D&#10;7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaRt3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIO&#10;jbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOP&#10;vqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BVqf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEARs0E9OUBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="1673D145">
+              <v:line id="Straight Connector 1" style="position:absolute;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#7f7f7f" strokeweight=".25pt" from="0,7.55pt" to="477pt,7.55pt" w14:anchorId="05D2E99B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E28F5" w:rsidRPr="003E28F5" w:rsidRDefault="003E28F5" w:rsidP="00105BBF">
+    <w:p w14:paraId="2F4B772E" w14:textId="77777777" w:rsidR="003E28F5" w:rsidRPr="003E28F5" w:rsidRDefault="003E28F5" w:rsidP="00B5336E">
       <w:pPr>
         <w:ind w:right="244"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E28F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To provide </w:t>
       </w:r>
       <w:r w:rsidRPr="003E28F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>financial support and deliver environmental education to local landowners with the intent to provide assistance with conservation and enhancement of natural bushland and wetland areas on privately owned land.</w:t>
+        <w:t xml:space="preserve">financial support and deliver environmental education to local landowners with the intent to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provide assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E28F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with conservation and enhancement of natural bushland and wetland areas on privately owned land.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00151611" w:rsidRDefault="00151611" w:rsidP="00105BBF">
+    <w:p w14:paraId="7D27EB16" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384CD4" w:rsidRPr="00F94F2C" w:rsidRDefault="00384CD4" w:rsidP="00105BBF">
+    <w:p w14:paraId="7F72A0DA" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00105BBF">
+    <w:p w14:paraId="6B91C0C1" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00105BBF">
+    <w:p w14:paraId="519CAC2A" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00BA0F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AFF9FD7" wp14:editId="2BA3C00B">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78F750B7" wp14:editId="07CDA7F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57784</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6057900" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Straight Connector 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6057900" cy="0"/>
                         </a:xfrm>
@@ -415,1743 +446,2495 @@
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="50000"/>
                               <a:lumOff val="50000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUIBEM5wEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SLsZcXpI0F26&#10;LUC7H8DKsi1MEgVRjZN/P0pO0o/dhvkgSKT4xPf4vLo9OCv2OpJB38jFbC6F9gpb4/tG/nq8+/RF&#10;CkrgW7DodSOPmuTt+uOH1RhqfYUD2lZHwSCe6jE0ckgp1FVFatAOaIZBe052GB0kPsa+aiOMjO5s&#10;dTWfX1cjxjZEVJqIo9spKdcFv+u0Sj+7jnQStpHcWyprLOtTXqv1Cuo+QhiMOrUB/9CFA+P50QvU&#10;FhKI52j+gnJGRSTs0kyhq7DrjNKFA7NZzN+xeRgg6MKFxaFwkYn+H6z6sd9FYVqeHcvjwfGMHlIE&#10;0w9JbNB7VhCj4CQrNQaquWDjdzFzVQf/EO5R/SbOVW+S+UBhunboosvXmaw4FOWPF+X1IQnFwev5&#10;8ubrnDtQ51wF9bkwRErfNDqRN420xmdRoIb9PaX8NNTnKzns8c5YWwZrvRgb+Xlxs2RkYHt1FhJv&#10;XWDC5HspwPbsW5ViQSS0ps3VGYeOtLFR7IGtw45rcXzkdqWwQIkTzKF8pdA+u+/YTneXOTwZi8Ns&#10;v3dhbneCLp2/eTLT2AINU0VJZSCusD63pIujT6xfNM67J2yPu3geBLullJ2cne34+sz71//f+g8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcGb3URqsTGbUqXiTWgV0ds0OybR3dmQ3Tbx3zt60ePHG977plxN3qkjDbELbCCfZaCI&#10;62A7bgw8P91fXIOKCdmiC0wGvijCqjo9KbGwYeQtHXepUVLCsUADbUp9oXWsW/IYZ6Enluw9DB6T&#10;4NBoO+Ao5d7pyyxbaI8dy0KLPd21VH/uDt7Ag+1u3eO49Yu39Us2zz82rzRtjDk/m9Y3oBJN6e8Y&#10;fvRFHSpx2ocD26icAXkkGVjmoCRcXs2F97+sq1L/l6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANQgEQznAQAAxwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFwt/urZAAAABAEAAA8AAAAAAAAAAAAAAAAAQQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="3C201322">
+              <v:line id="Straight Connector 10" style="position:absolute;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#7f7f7f" strokeweight=".25pt" from="0,4.55pt" to="477pt,4.55pt" w14:anchorId="4D8B541E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00105BBF">
-[...33 lines deleted...]
-    <w:p w:rsidR="00151611" w:rsidRPr="00DD53BA" w:rsidRDefault="00151611" w:rsidP="00105BBF">
+    <w:p w14:paraId="0285B16F" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Bookmark2"/>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00105BBF">
+    <w:p w14:paraId="5DF4B18F" w14:textId="6E79DBCB" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As a consequence of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urbanisation, local bushland has become fragmented and is increasingly under threat from a variety of causes that contribute to its degradation</w:t>
+      </w:r>
+      <w:r w:rsidR="0010396F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0010396F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overall loss of biodiversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4CAAAC" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2347C1D9" w14:textId="64801BD2" w:rsidR="00151611" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="-46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Privately owned bushland is therefore an important resource, forming part of </w:t>
+      </w:r>
+      <w:r w:rsidR="08E13412" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ecological</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corridors and bushland linkages for the migration of </w:t>
+      </w:r>
+      <w:r w:rsidR="0042666F" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>wildlife</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0A650DA3" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ecological corridors and linkages</w:t>
+      </w:r>
+      <w:r w:rsidR="0A650DA3" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="64624615" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provide habitat and</w:t>
+      </w:r>
+      <w:r w:rsidR="36BC4144" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safe passage</w:t>
+      </w:r>
+      <w:r w:rsidR="6FC85ABD" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for fauna</w:t>
+      </w:r>
+      <w:r w:rsidR="36BC4144" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="1656CFE8" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="36BC4144" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aid</w:t>
+      </w:r>
+      <w:r w:rsidR="3F6269C5" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="36BC4144" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in maintaining or enhancing genetic diversity and protect</w:t>
+      </w:r>
+      <w:r w:rsidR="255D1303" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="36BC4144" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bi</w:t>
+      </w:r>
+      <w:r w:rsidR="393B37FB" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="36BC4144" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>diversity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771736C8" w14:textId="77777777" w:rsidR="00BC2F3E" w:rsidRPr="00DD53BA" w:rsidRDefault="00BC2F3E" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="-46"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E46B31" w14:textId="3FC84781" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="34" w:right="424"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t>natural bushland and wetland areas on privately owned land, the Council will provide up to a maximum of $3,000 per lot to eligible landowners. Landowners are eligible to lodge an application for each round of funding provided previous grants have been acquitted for a maximum of three consecutive years. Landowners will not become eligible to apply for funding again until after a period of three years has elapsed.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In recognition of the importance of conserving natural bushland and wetland areas on privately owned land, the Council will provide up to $3,000 per lot to eligible landowners. Landowners are eligible to lodge an application for each round of funding provided previous grants have been acquitted</w:t>
+      </w:r>
+      <w:r w:rsidR="0010396F" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00105BBF">
+    <w:p w14:paraId="5FF0E39B" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="34" w:right="424"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00134701" w:rsidRDefault="00DD53BA" w:rsidP="00384CD4">
+    <w:p w14:paraId="3758A2FA" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conditions of Approval </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E711959" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F12E531" w14:textId="03FABE46" w:rsidR="00716602" w:rsidRDefault="00DD53BA" w:rsidP="00D02921">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Landowners need to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="790E9A2D" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the end of October and may be awarded a grant if they meet the eligible criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC44292" w14:textId="2EFFAA7F" w:rsidR="00D02921" w:rsidRPr="0042666F" w:rsidRDefault="00D02921" w:rsidP="00D02921">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk159930907"/>
+      <w:r w:rsidRPr="0042666F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Groups or individuals that are subject to an active compliance investigation or prosecution involving the City of Cockburn </w:t>
+      </w:r>
+      <w:r w:rsidR="00173BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will not be considered</w:t>
+      </w:r>
+      <w:r w:rsidR="0017532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3A908A" w14:textId="77777777" w:rsidR="00D02921" w:rsidRPr="0042666F" w:rsidRDefault="00D02921" w:rsidP="00D02921">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C7CC22" w14:textId="4DBCDF29" w:rsidR="00D02921" w:rsidRPr="0042666F" w:rsidRDefault="00D02921" w:rsidP="00D02921">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042666F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Funds will not be provided to assist with complying with a pre-existing planning or environmental approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00716602" w:rsidRPr="0042666F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C9FC0A" w14:textId="77777777" w:rsidR="00781F12" w:rsidRPr="0042666F" w:rsidRDefault="00781F12" w:rsidP="00D02921">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541517DB" w14:textId="25E94892" w:rsidR="00716602" w:rsidRPr="0042666F" w:rsidRDefault="004E2EF1" w:rsidP="00D02921">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042666F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The City of Cockburn Town Planning Scheme provisions state that no vegetation on a lot in the ‘Rural’ or 'Resource' Zone can be removed without approval. If any un-approved clearing is found on a relevant property, the landowner may be ineligible to receive the grant during a current, or future grant round.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="33E664F1" w14:textId="32EF1190" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DF53D8" w14:textId="5AD41E4B" w:rsidR="00FD56BD" w:rsidRDefault="00FD56BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169B1404" w14:textId="77777777" w:rsidR="00781F12" w:rsidRPr="00DD53BA" w:rsidRDefault="00781F12" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3325BA10" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grant Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495FCB6F" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0C3012" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00A27F66" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>All successful applicants are required to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9D1F13" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00A27F66" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBDCB2F" w14:textId="7E60FF9D" w:rsidR="00DD53BA" w:rsidRPr="00A27F66" w:rsidRDefault="00DD53BA" w:rsidP="7F052968">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-      </w:r>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Complete and sign a Voluntary Management Agreement and Conditions of Funding form</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E73" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3852" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which includes a commitment to </w:t>
+      </w:r>
+      <w:r w:rsidR="01074B6E" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manage the grant funded activit</w:t>
+      </w:r>
+      <w:r w:rsidR="0BEAFCC4" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="01074B6E" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es/outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E73" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3852" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E73" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3852" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="0017532A" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>years (</w:t>
+      </w:r>
+      <w:r w:rsidR="7CC811F6" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for example revegetation must be watered and weeded for a minimum 3 years to ensure survivability</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="7CC811F6" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="6D607C23" w:rsidRPr="358AF5EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00105BBF">
-[...27 lines deleted...]
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00134701" w:rsidRDefault="00DD53BA" w:rsidP="00384CD4">
+    <w:p w14:paraId="1F289528" w14:textId="19164076" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="7F052968">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-      </w:r>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Complete a Statement by Supplier form</w:t>
+      </w:r>
+      <w:r w:rsidR="4DE595E1" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or provide an ABN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This will avoid withholding tax being deducted from the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>grant;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00105BBF">
-[...36 lines deleted...]
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00134701" w:rsidRDefault="00DD53BA" w:rsidP="00363444">
+    <w:p w14:paraId="4F278524" w14:textId="2FA28108" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="244"/>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00134701">
+      <w:r w:rsidRPr="00DD53BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Complete and sign a Voluntary Management Agreement and Conditions of Funding form</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Attend a minimum of one </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">half-day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">environmental management workshop hosted by </w:t>
+      </w:r>
+      <w:r w:rsidR="00053BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00134701" w:rsidRDefault="00DD53BA" w:rsidP="00363444">
+    <w:p w14:paraId="3A2B873A" w14:textId="0C9582DB" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="7F052968">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:t>x being deducted from the grant</w:t>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Submit a</w:t>
+      </w:r>
+      <w:r w:rsidR="7B730C0C" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E73" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cquittal </w:t>
+      </w:r>
+      <w:r w:rsidR="489DBC9A" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:r w:rsidR="395A4E40" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E73" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="4A974461" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="4A974461" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="4A974461" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00853E73" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6437" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00853E73" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00363444" w:rsidRDefault="00DD53BA" w:rsidP="00016672">
+    <w:p w14:paraId="32EF8B0C" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB61012" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Allocation of Grants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25934BAC" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECAC3C1" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Applications for grants will be evaluated and awarded:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C4746A" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBFECE8" w14:textId="4374D5CD" w:rsidR="009F4949" w:rsidRPr="007D6B90" w:rsidRDefault="00DD53BA" w:rsidP="007D6B90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="244"/>
+        <w:ind w:left="426" w:right="244" w:hanging="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00363444">
-[...4 lines deleted...]
-        <w:t>Develop a Property Management Plan with the assistance of the City’s environmental staff</w:t>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order of merit until the </w:t>
+      </w:r>
+      <w:r w:rsidR="00173BAB" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00173BAB" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allocation is exhausted. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0017532A" w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="05FE86C6" w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">given </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to properties with large</w:t>
+      </w:r>
+      <w:r w:rsidR="689C9F37" w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remnant bushland or wetland areas that are of good biodiversity value.  Smaller areas </w:t>
+      </w:r>
+      <w:r w:rsidR="1A26711A" w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be considered if they are linked to adjoining properties or green corridors</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or if the conservation value of the area in question is extremely high.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00363444" w:rsidRDefault="00DD53BA" w:rsidP="00016672">
+    <w:p w14:paraId="29BAC90E" w14:textId="363CD4D9" w:rsidR="009F4949" w:rsidRPr="00DD53BA" w:rsidRDefault="009F4949" w:rsidP="007D6B90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="244"/>
+        <w:ind w:left="426" w:right="244" w:hanging="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00363444">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Attend a minimum of one environmental management workshop </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B16BA" w:rsidRPr="00363444">
+        <w:t xml:space="preserve">A new applicant will be given preference over an applicant that has </w:t>
+      </w:r>
+      <w:r w:rsidR="00173BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>hosted by the</w:t>
-[...13 lines deleted...]
-        <w:t>City</w:t>
+        <w:t xml:space="preserve">previously received funding in consecutive years. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00363444" w:rsidRDefault="00411E81" w:rsidP="00016672">
+    <w:p w14:paraId="25979247" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D386CF" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Acquittal of Grants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E784F2" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E41846" w14:textId="5F6189B4" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Grant recipients shall be required to complete and submit a</w:t>
+      </w:r>
+      <w:r w:rsidR="1193F169" w:rsidRPr="39ABFB38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n Acquittal Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the delegated officer </w:t>
+      </w:r>
+      <w:r w:rsidR="2A219CF2" w:rsidRPr="39ABFB38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="5EE1FC29" w:rsidRPr="39ABFB38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30th September the following year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>, confirming that funds have been expended in accordance with the Voluntary Management Agreement and Conditions of Funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2483FF89" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EEF6E5" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Supporting Documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48829E03" w14:textId="77777777" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="34" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257BBD6A" w14:textId="54A5AF62" w:rsidR="00DD53BA" w:rsidRPr="0017532A" w:rsidRDefault="00DD53BA" w:rsidP="0017532A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:t>ubmit a final Report acquittal form within 12 months of receiving the grant.</w:t>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD53BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Brochure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B16BA" w:rsidRDefault="000B16BA" w:rsidP="000B16BA">
-[...21 lines deleted...]
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00016672" w:rsidRDefault="00DD53BA" w:rsidP="00384CD4">
+    <w:p w14:paraId="257EE3B3" w14:textId="7A270B01" w:rsidR="009F4949" w:rsidRPr="00DD53BA" w:rsidRDefault="009F4949" w:rsidP="00B5336E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:t>Allocation of Grants</w:t>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk159930173"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voluntary Management Agreement and Conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="0017532A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Funding Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00105BBF">
-[...128 lines deleted...]
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00E45B3E" w:rsidRDefault="00DD53BA" w:rsidP="00384CD4">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="171E4B6D" w14:textId="4BD1D813" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidDel="009F4949" w:rsidRDefault="00DD53BA" w:rsidP="00B5336E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:t>Acquittal of Grants</w:t>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Application Form</w:t>
+      </w:r>
+      <w:r w:rsidR="74B8FBBA" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (integrated into </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="74B8FBBA" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SmartyGrants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="74B8FBBA" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00105BBF">
-[...35 lines deleted...]
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00E45B3E" w:rsidRDefault="00DD53BA" w:rsidP="00384CD4">
+    <w:p w14:paraId="004045C1" w14:textId="1B248C97" w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidDel="009F4949" w:rsidRDefault="00DD53BA" w:rsidP="7F052968">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:t>Supporting Documentation</w:t>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Property Eligibility Checklist Form</w:t>
+      </w:r>
+      <w:r w:rsidR="6EBC260F" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (integrated into </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="6EBC260F" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SmartyGrants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6EBC260F" w:rsidRPr="7F052968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00DD53BA" w:rsidRDefault="00DD53BA" w:rsidP="00105BBF">
-[...8 lines deleted...]
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00D06FC9" w:rsidRDefault="00DD53BA" w:rsidP="00D06FC9">
+    <w:p w14:paraId="7528D412" w14:textId="3CCF600D" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00DD53BA" w:rsidP="7F052968">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...12 lines deleted...]
-        <w:t>Brochure</w:t>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="394" w:right="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="421B4FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Final Report Acquittal Form</w:t>
+      </w:r>
+      <w:r w:rsidR="3601408A" w:rsidRPr="421B4FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="60AE875C" w:rsidRPr="421B4FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(integrated into </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="60AE875C" w:rsidRPr="421B4FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SmartyGrants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="60AE875C" w:rsidRPr="421B4FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD53BA" w:rsidRPr="00D06FC9" w:rsidRDefault="00DD53BA" w:rsidP="00D06FC9">
-[...91 lines deleted...]
-    <w:p w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00105BBF">
+    <w:p w14:paraId="3A5C9DF1" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00656C9D" w:rsidRPr="00721265" w:rsidRDefault="00656C9D" w:rsidP="00BA0F37">
+    <w:p w14:paraId="0E23F381" w14:textId="565B9F17" w:rsidR="00FD56BD" w:rsidRDefault="00FD56BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F313B1" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00656C9D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="-46"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1441643F" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00721265" w:rsidRDefault="00656C9D" w:rsidP="00BA0F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E1BF6" w:rsidRPr="00721265" w:rsidRDefault="004A46E4" w:rsidP="00BA0F37">
+    <w:p w14:paraId="2BAF8A32" w14:textId="77777777" w:rsidR="000E1BF6" w:rsidRPr="00721265" w:rsidRDefault="004A46E4" w:rsidP="00BA0F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721265">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:t>Bookmark 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="002C51C6" w:rsidRPr="00721265" w:rsidRDefault="002C51C6" w:rsidP="00BA0F37">
+    <w:p w14:paraId="08557AAE" w14:textId="77777777" w:rsidR="002C51C6" w:rsidRPr="00721265" w:rsidRDefault="002C51C6" w:rsidP="00BA0F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="Bookmark3"/>
+      <w:bookmarkStart w:id="3" w:name="Bookmark3"/>
       <w:r w:rsidRPr="00721265">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:t>Bookmark 3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9661" w:type="dxa"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w:rsidTr="00721265">
+      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="7FAB3771" w14:textId="77777777" w:rsidTr="6C31EBAC">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="3" w:name="Dropdown1"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="002C51C6" w:rsidP="00721265">
+          <w:bookmarkStart w:id="4" w:name="Dropdown1"/>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p w14:paraId="525028DF" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="002C51C6" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="000E59C0" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText>HYPERLINK  \l "Bookmark3" \o "Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance"</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Strategic Link</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00A2286B" w:rsidP="0016654E">
+          <w:p w14:paraId="683CCDAC" w14:textId="05B7518D" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00D02921" w:rsidP="0016654E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="6C31EBAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Natural Area Management Strategy</w:t>
+              <w:t>Na</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4949" w:rsidRPr="6C31EBAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>tural Area Management Strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w:rsidTr="00721265">
+      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="718C83BB" w14:textId="77777777" w:rsidTr="6C31EBAC">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00721265">
+          <w:p w14:paraId="667AE2D5" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="002C51C6" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="002C51C6" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="002951C6" w:rsidP="002951C6">
+          <w:p w14:paraId="135CFE17" w14:textId="27F60863" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00D21B04" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment &amp; </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Sustainability </w:t>
+              <w:t xml:space="preserve">Environment and Sustainability </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w:rsidTr="00721265">
+      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="3AD38F50" w14:textId="77777777" w:rsidTr="6C31EBAC">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00F94F2C">
+          <w:p w14:paraId="36A692CC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00384CD4">
+          <w:p w14:paraId="2F5A6B4F" w14:textId="3A41E457" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="009F4949" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Sustainability and Environment</w:t>
             </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text8"/>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00803D54" w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w:rsidTr="00721265">
+      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="582A7E41" w14:textId="77777777" w:rsidTr="6C31EBAC">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00721265">
+          <w:p w14:paraId="612DD331" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="003B222D" w:rsidP="00721265">
+          <w:p w14:paraId="360BE48E" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="003B222D" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(Yes or No)</w:t>
+              <w:t xml:space="preserve">(Yes or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00425697" w:rsidP="00BA0F37">
+          <w:p w14:paraId="014BE8B1" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00425697" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w:rsidTr="00721265">
+      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="2A2FF1F7" w14:textId="77777777" w:rsidTr="6C31EBAC">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00721265">
+          <w:p w14:paraId="713A670B" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
+          <w:p w14:paraId="688FF7B8" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance </w:t>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00C1782C" w:rsidP="00754F6A">
+          <w:p w14:paraId="761F4F3E" w14:textId="279A25D8" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="006E66D7" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t xml:space="preserve">10 March </w:t>
             </w:r>
-            <w:r w:rsidR="00754F6A">
+            <w:r w:rsidR="009F4949">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>0 June 2021</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00475E97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w:rsidTr="00721265">
+      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="5ACCD505" w14:textId="77777777" w:rsidTr="6C31EBAC">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00721265">
+          <w:p w14:paraId="0C624EB3" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
+          <w:p w14:paraId="3271E4D2" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="00BA0F37">
+          <w:p w14:paraId="5664242E" w14:textId="39877FF4" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="006E66D7" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>June 2023</w:t>
+              <w:t xml:space="preserve">March </w:t>
+            </w:r>
+            <w:r w:rsidR="009F4949">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC2F3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w:rsidTr="00721265">
+      <w:tr w:rsidR="000E59C0" w:rsidRPr="00F94F2C" w14:paraId="552471BA" w14:textId="77777777" w:rsidTr="6C31EBAC">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
-              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94F2C" w:rsidRDefault="00754F6A" w:rsidP="007B053D">
+          <w:p w14:paraId="7F1518A0" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="007B053D" w:rsidP="007B053D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="007B053D" w:rsidRPr="00F94F2C">
+              <w:r w:rsidRPr="00F94F2C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00050F8B" w:rsidP="00F94F2C">
+          <w:p w14:paraId="675E9CF8" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00050F8B" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="00C1782C" w:rsidP="00BA0F37">
+          <w:p w14:paraId="33B8D732" w14:textId="1AB02F0C" w:rsidR="00122F79" w:rsidRPr="00F94F2C" w:rsidRDefault="006E66D7" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C1782C">
+            <w:r w:rsidRPr="006E66D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4132780</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidRDefault="00721265" w:rsidP="00F94F2C"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="3563BF13" w14:textId="25110E4F" w:rsidR="00C207AB" w:rsidRDefault="00C207AB"/>
+    <w:sectPr w:rsidR="00C207AB" w:rsidSect="00623C8C">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003F2B18" w:rsidRDefault="003F2B18">
+    <w:p w14:paraId="28688BF4" w14:textId="77777777" w:rsidR="00382C5C" w:rsidRDefault="00382C5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003F2B18" w:rsidRDefault="003F2B18">
+    <w:p w14:paraId="6B137870" w14:textId="77777777" w:rsidR="00382C5C" w:rsidRDefault="00382C5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="573C230F" w14:textId="77777777" w:rsidR="00382C5C" w:rsidRDefault="00382C5C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
+      <w:p w14:paraId="1F37C0FF" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00754F6A">
+        <w:r w:rsidR="00D81DE7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003F2B18" w:rsidRDefault="003F2B18">
+    <w:p w14:paraId="7F25825B" w14:textId="77777777" w:rsidR="00382C5C" w:rsidRDefault="00382C5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003F2B18" w:rsidRDefault="003F2B18">
+    <w:p w14:paraId="6A99EE23" w14:textId="77777777" w:rsidR="00382C5C" w:rsidRDefault="00382C5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0DCD619C" w14:textId="77777777" w:rsidR="00382C5C" w:rsidRDefault="00382C5C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidTr="00623C8C">
+    <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="08DB79AB" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
+        <w:p w14:paraId="4A694B30" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00623C8C" w:rsidRPr="00712CED" w:rsidRDefault="009A0A01" w:rsidP="00384CD4">
+        <w:p w14:paraId="44764901" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00712CED" w:rsidRDefault="009A0A01" w:rsidP="00623C8C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00712CED">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B580AB4" wp14:editId="3B9F73A8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="058F8EBC" wp14:editId="6F63765F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-301625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1975485" cy="1603375"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Picture 1"/>
+                <wp:docPr id="64" name="Picture 64"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -2168,62 +2951,134 @@
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00F637D6">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Landowner Biodiversity Conservation Grant Program</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="51E26B7A" w14:textId="77777777" w:rsidTr="00623C8C">
+      <w:trPr>
+        <w:trHeight w:val="340"/>
+        <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2088" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="66D7417A" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
+          <w:pPr>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_top" w:tooltip="Admin Purpose only, do not ammend" w:history="1">
+            <w:r w:rsidRPr="00F94F2C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Policy Number</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6AF7D38A" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F94F2C">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>(Governance Purpose)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5386" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="407B3664" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F637D6" w:rsidP="00623C8C">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+              <w:b/>
+              <w:caps/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
+              <w:b/>
+              <w:caps/>
+            </w:rPr>
+            <w:t>AEW5</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
+  <w:p w14:paraId="7641F64B" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA2EED5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2319,664 +3174,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17A42B5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC44829E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...116 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="754" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1474" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2194" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2914" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3634" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4354" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5074" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5794" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6514" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...409 lines deleted...]
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="214E5A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="517A29CA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3048,51 +3376,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23FF3769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08F26FEA"/>
     <w:lvl w:ilvl="0" w:tplc="7ABE38DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3164,427 +3492,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-[...375 lines deleted...]
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="309924AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="221272EC"/>
     <w:lvl w:ilvl="0" w:tplc="38E29336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E78EC4B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3680,169 +3632,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7B8E5436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-[...117 lines deleted...]
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C30556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1EC0C60"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="780"/>
         </w:tabs>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1500"/>
         </w:tabs>
         <w:ind w:left="1500" w:hanging="360"/>
@@ -3911,51 +3745,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5820"/>
         </w:tabs>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6540"/>
         </w:tabs>
         <w:ind w:left="6540" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56C86F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C108DDD0"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3997,141 +3831,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB45D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95B85376"/>
     <w:lvl w:ilvl="0" w:tplc="4B928730">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1766" w:hanging="360"/>
+        <w:ind w:left="788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2452" w:hanging="360"/>
+        <w:ind w:left="1474" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3172" w:hanging="180"/>
+        <w:ind w:left="2194" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3892" w:hanging="360"/>
+        <w:ind w:left="2914" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4612" w:hanging="360"/>
+        <w:ind w:left="3634" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5332" w:hanging="180"/>
+        <w:ind w:left="4354" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6052" w:hanging="360"/>
+        <w:ind w:left="5074" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6772" w:hanging="360"/>
+        <w:ind w:left="5794" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7492" w:hanging="180"/>
+        <w:ind w:left="6514" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DF48C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C463084"/>
     <w:lvl w:ilvl="0" w:tplc="9154B268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B66E3B86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4227,51 +4061,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="911A39C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DE07CB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF9A2454"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="735F435D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="046E46FC"/>
     <w:lvl w:ilvl="0" w:tplc="EF368034">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="754" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4316,51 +4236,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7A7DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EF01D26"/>
     <w:lvl w:ilvl="0" w:tplc="BFEEC4FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="37EA6BCC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4456,760 +4376,927 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8894F8A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
-[...118 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="1" w16cid:durableId="1238901739">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1634484125">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1695882293">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="224531231">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1896232597">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="527179524">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="7" w16cid:durableId="852181567">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1284507232">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1263075845">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="889146575">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="823741961">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-[...44 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="12" w16cid:durableId="1438720901">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F2B18"/>
-    <w:rsid w:val="00016672"/>
     <w:rsid w:val="00017BC9"/>
     <w:rsid w:val="00023FB9"/>
     <w:rsid w:val="00050F8B"/>
     <w:rsid w:val="00052969"/>
+    <w:rsid w:val="00053BDB"/>
     <w:rsid w:val="0005413B"/>
     <w:rsid w:val="00055B3A"/>
     <w:rsid w:val="0006383C"/>
     <w:rsid w:val="00075196"/>
+    <w:rsid w:val="00075DE0"/>
+    <w:rsid w:val="00091FA9"/>
     <w:rsid w:val="00094E6D"/>
     <w:rsid w:val="000A0634"/>
     <w:rsid w:val="000A5CAC"/>
     <w:rsid w:val="000B002D"/>
-    <w:rsid w:val="000B16BA"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000B32E7"/>
     <w:rsid w:val="000B5111"/>
     <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C34CC"/>
     <w:rsid w:val="000C6F2F"/>
+    <w:rsid w:val="000D6618"/>
     <w:rsid w:val="000D7BF5"/>
     <w:rsid w:val="000E1BF6"/>
     <w:rsid w:val="000E2527"/>
+    <w:rsid w:val="000E2D9C"/>
     <w:rsid w:val="000E59C0"/>
     <w:rsid w:val="000F29F7"/>
     <w:rsid w:val="000F5278"/>
     <w:rsid w:val="00103203"/>
-    <w:rsid w:val="00105BBF"/>
+    <w:rsid w:val="0010396F"/>
     <w:rsid w:val="00116A63"/>
     <w:rsid w:val="00122F79"/>
+    <w:rsid w:val="00123319"/>
     <w:rsid w:val="00123731"/>
     <w:rsid w:val="00133F68"/>
-    <w:rsid w:val="00134701"/>
     <w:rsid w:val="00140FC9"/>
     <w:rsid w:val="00151611"/>
     <w:rsid w:val="0016013C"/>
+    <w:rsid w:val="00161E98"/>
+    <w:rsid w:val="00161FE5"/>
     <w:rsid w:val="0016654E"/>
     <w:rsid w:val="00166692"/>
     <w:rsid w:val="00167FA1"/>
     <w:rsid w:val="00170EF8"/>
+    <w:rsid w:val="00173BAB"/>
+    <w:rsid w:val="0017532A"/>
     <w:rsid w:val="001857FE"/>
     <w:rsid w:val="00186387"/>
     <w:rsid w:val="001930F4"/>
     <w:rsid w:val="00195107"/>
     <w:rsid w:val="001A067B"/>
+    <w:rsid w:val="001B277D"/>
     <w:rsid w:val="001B366F"/>
     <w:rsid w:val="001C0E71"/>
     <w:rsid w:val="001C34A2"/>
     <w:rsid w:val="001C4ABB"/>
     <w:rsid w:val="001D08BD"/>
     <w:rsid w:val="001D36B6"/>
     <w:rsid w:val="001E0AE9"/>
+    <w:rsid w:val="001E1D43"/>
     <w:rsid w:val="001E3ACA"/>
     <w:rsid w:val="001F2365"/>
+    <w:rsid w:val="001F754E"/>
     <w:rsid w:val="0020753E"/>
+    <w:rsid w:val="00236B0E"/>
     <w:rsid w:val="002511E6"/>
     <w:rsid w:val="0025176B"/>
     <w:rsid w:val="0026482F"/>
     <w:rsid w:val="00264967"/>
+    <w:rsid w:val="0026507C"/>
     <w:rsid w:val="00265F19"/>
     <w:rsid w:val="0026753C"/>
     <w:rsid w:val="00267AB7"/>
+    <w:rsid w:val="00272F43"/>
     <w:rsid w:val="00273A3A"/>
+    <w:rsid w:val="002746D3"/>
     <w:rsid w:val="00275596"/>
     <w:rsid w:val="002824FA"/>
+    <w:rsid w:val="002922AE"/>
+    <w:rsid w:val="00293631"/>
     <w:rsid w:val="0029436A"/>
-    <w:rsid w:val="002951C6"/>
     <w:rsid w:val="002B0A72"/>
     <w:rsid w:val="002C387F"/>
     <w:rsid w:val="002C51BC"/>
     <w:rsid w:val="002C51C6"/>
     <w:rsid w:val="002E0A79"/>
     <w:rsid w:val="002F0A79"/>
     <w:rsid w:val="002F511F"/>
     <w:rsid w:val="002F65BA"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="003207CC"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003226D2"/>
     <w:rsid w:val="00326A3C"/>
+    <w:rsid w:val="00340105"/>
     <w:rsid w:val="00346FF8"/>
     <w:rsid w:val="00347EFF"/>
     <w:rsid w:val="00357873"/>
-    <w:rsid w:val="00363444"/>
     <w:rsid w:val="00370298"/>
+    <w:rsid w:val="00372372"/>
+    <w:rsid w:val="00382C5C"/>
     <w:rsid w:val="00383752"/>
     <w:rsid w:val="00384A9A"/>
-    <w:rsid w:val="00384CD4"/>
     <w:rsid w:val="0039128B"/>
     <w:rsid w:val="00393627"/>
     <w:rsid w:val="003939FD"/>
     <w:rsid w:val="00394C98"/>
     <w:rsid w:val="003970C1"/>
     <w:rsid w:val="003A51B4"/>
+    <w:rsid w:val="003A796E"/>
     <w:rsid w:val="003B222D"/>
     <w:rsid w:val="003B33D7"/>
     <w:rsid w:val="003B3B58"/>
+    <w:rsid w:val="003C0207"/>
     <w:rsid w:val="003C04E9"/>
     <w:rsid w:val="003D202F"/>
     <w:rsid w:val="003D45D8"/>
     <w:rsid w:val="003D4DA6"/>
     <w:rsid w:val="003D7F20"/>
     <w:rsid w:val="003E28F5"/>
     <w:rsid w:val="003E60BC"/>
+    <w:rsid w:val="003E7F9C"/>
     <w:rsid w:val="003F2B18"/>
     <w:rsid w:val="003F7ABB"/>
     <w:rsid w:val="00406C52"/>
-    <w:rsid w:val="00411E81"/>
     <w:rsid w:val="00413583"/>
     <w:rsid w:val="004161B1"/>
     <w:rsid w:val="00425697"/>
+    <w:rsid w:val="0042666F"/>
     <w:rsid w:val="00430A6F"/>
     <w:rsid w:val="00430BCE"/>
     <w:rsid w:val="00431825"/>
     <w:rsid w:val="004402BD"/>
     <w:rsid w:val="00440902"/>
     <w:rsid w:val="00445781"/>
     <w:rsid w:val="0045580F"/>
     <w:rsid w:val="00464623"/>
     <w:rsid w:val="0047440F"/>
+    <w:rsid w:val="00475E97"/>
     <w:rsid w:val="004826C8"/>
     <w:rsid w:val="00482B85"/>
+    <w:rsid w:val="004850BF"/>
     <w:rsid w:val="004A2680"/>
     <w:rsid w:val="004A30B6"/>
     <w:rsid w:val="004A46E4"/>
     <w:rsid w:val="004B22CA"/>
     <w:rsid w:val="004C5929"/>
     <w:rsid w:val="004C6466"/>
+    <w:rsid w:val="004C6F61"/>
     <w:rsid w:val="004D5FB7"/>
     <w:rsid w:val="004D7DC6"/>
     <w:rsid w:val="004E0BF9"/>
+    <w:rsid w:val="004E2EF1"/>
     <w:rsid w:val="004F5C70"/>
     <w:rsid w:val="00500D65"/>
     <w:rsid w:val="005029E0"/>
     <w:rsid w:val="0050448D"/>
     <w:rsid w:val="005110B4"/>
     <w:rsid w:val="0051575B"/>
+    <w:rsid w:val="00517C2B"/>
+    <w:rsid w:val="00521197"/>
     <w:rsid w:val="005247D3"/>
     <w:rsid w:val="00526C27"/>
+    <w:rsid w:val="00534FEC"/>
+    <w:rsid w:val="00535ACD"/>
+    <w:rsid w:val="00535D8D"/>
     <w:rsid w:val="00542300"/>
     <w:rsid w:val="00543075"/>
     <w:rsid w:val="00544179"/>
     <w:rsid w:val="00547404"/>
     <w:rsid w:val="00563963"/>
+    <w:rsid w:val="00566956"/>
     <w:rsid w:val="005673FC"/>
     <w:rsid w:val="0056768C"/>
     <w:rsid w:val="0058202F"/>
     <w:rsid w:val="005848AB"/>
     <w:rsid w:val="00584DA2"/>
     <w:rsid w:val="005862F3"/>
-    <w:rsid w:val="00586309"/>
+    <w:rsid w:val="00586BA1"/>
     <w:rsid w:val="00587AC3"/>
     <w:rsid w:val="00592B54"/>
     <w:rsid w:val="00596BA1"/>
     <w:rsid w:val="005A0F9E"/>
     <w:rsid w:val="005A6067"/>
     <w:rsid w:val="005A7267"/>
+    <w:rsid w:val="005B0448"/>
     <w:rsid w:val="005C1008"/>
+    <w:rsid w:val="005D2823"/>
     <w:rsid w:val="005D5E98"/>
+    <w:rsid w:val="005D68E5"/>
     <w:rsid w:val="005E4CCF"/>
     <w:rsid w:val="005E6063"/>
     <w:rsid w:val="005E7982"/>
     <w:rsid w:val="00606E6A"/>
     <w:rsid w:val="0061091B"/>
     <w:rsid w:val="00613067"/>
     <w:rsid w:val="00620D57"/>
     <w:rsid w:val="006222BD"/>
     <w:rsid w:val="00622B74"/>
     <w:rsid w:val="00623C8C"/>
     <w:rsid w:val="00650938"/>
     <w:rsid w:val="00651F5C"/>
     <w:rsid w:val="00652E76"/>
     <w:rsid w:val="00653F1D"/>
+    <w:rsid w:val="006543D9"/>
     <w:rsid w:val="00656C9D"/>
+    <w:rsid w:val="00661989"/>
     <w:rsid w:val="00671A66"/>
     <w:rsid w:val="00676101"/>
+    <w:rsid w:val="00677D8C"/>
     <w:rsid w:val="00682CCF"/>
     <w:rsid w:val="00682F33"/>
+    <w:rsid w:val="00687ECB"/>
     <w:rsid w:val="00695397"/>
     <w:rsid w:val="0069563F"/>
     <w:rsid w:val="00697939"/>
     <w:rsid w:val="006A651B"/>
     <w:rsid w:val="006A6C9F"/>
+    <w:rsid w:val="006B38A4"/>
     <w:rsid w:val="006B6503"/>
     <w:rsid w:val="006C06AC"/>
     <w:rsid w:val="006C167C"/>
     <w:rsid w:val="006C38A1"/>
     <w:rsid w:val="006D14CC"/>
     <w:rsid w:val="006D46D3"/>
+    <w:rsid w:val="006D6338"/>
+    <w:rsid w:val="006D6437"/>
+    <w:rsid w:val="006E1591"/>
+    <w:rsid w:val="006E66D7"/>
     <w:rsid w:val="006F137A"/>
     <w:rsid w:val="006F2288"/>
+    <w:rsid w:val="00712805"/>
     <w:rsid w:val="00712CED"/>
     <w:rsid w:val="0071634F"/>
+    <w:rsid w:val="00716422"/>
+    <w:rsid w:val="00716602"/>
     <w:rsid w:val="007166EF"/>
     <w:rsid w:val="00717FB2"/>
     <w:rsid w:val="00721265"/>
+    <w:rsid w:val="007277A8"/>
+    <w:rsid w:val="00744B4F"/>
     <w:rsid w:val="00746471"/>
     <w:rsid w:val="00750725"/>
     <w:rsid w:val="00754B55"/>
-    <w:rsid w:val="00754F6A"/>
     <w:rsid w:val="00755DED"/>
     <w:rsid w:val="007637E4"/>
     <w:rsid w:val="00772BAA"/>
     <w:rsid w:val="00773928"/>
+    <w:rsid w:val="007777F3"/>
+    <w:rsid w:val="00781F12"/>
+    <w:rsid w:val="007A13C0"/>
     <w:rsid w:val="007A446A"/>
     <w:rsid w:val="007B053D"/>
     <w:rsid w:val="007B2051"/>
     <w:rsid w:val="007B6760"/>
     <w:rsid w:val="007C2854"/>
     <w:rsid w:val="007C3826"/>
     <w:rsid w:val="007C6378"/>
+    <w:rsid w:val="007C74BC"/>
+    <w:rsid w:val="007D6B90"/>
+    <w:rsid w:val="007E0505"/>
+    <w:rsid w:val="007E47D2"/>
     <w:rsid w:val="007E5C21"/>
     <w:rsid w:val="007E7468"/>
     <w:rsid w:val="007E760F"/>
+    <w:rsid w:val="007F2D87"/>
+    <w:rsid w:val="007F376D"/>
     <w:rsid w:val="007F70E8"/>
     <w:rsid w:val="00801368"/>
     <w:rsid w:val="00803D54"/>
     <w:rsid w:val="00805D3D"/>
     <w:rsid w:val="008119A4"/>
     <w:rsid w:val="008201E8"/>
     <w:rsid w:val="00831AC7"/>
     <w:rsid w:val="00831DE6"/>
     <w:rsid w:val="00835AAD"/>
     <w:rsid w:val="0084361F"/>
     <w:rsid w:val="00846234"/>
     <w:rsid w:val="00850D34"/>
     <w:rsid w:val="00851349"/>
+    <w:rsid w:val="00853E73"/>
+    <w:rsid w:val="00877297"/>
     <w:rsid w:val="008816A0"/>
+    <w:rsid w:val="008836BA"/>
     <w:rsid w:val="0089223F"/>
     <w:rsid w:val="008926B0"/>
     <w:rsid w:val="0089314E"/>
     <w:rsid w:val="00896B8A"/>
     <w:rsid w:val="008A56DD"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008C3FF1"/>
     <w:rsid w:val="008C4977"/>
     <w:rsid w:val="008C5628"/>
     <w:rsid w:val="008D1C90"/>
+    <w:rsid w:val="008D41B4"/>
     <w:rsid w:val="008D6D1F"/>
     <w:rsid w:val="008E049D"/>
+    <w:rsid w:val="008E3852"/>
     <w:rsid w:val="008E591E"/>
+    <w:rsid w:val="008E6438"/>
     <w:rsid w:val="008E7228"/>
     <w:rsid w:val="008E7DAC"/>
     <w:rsid w:val="008F2920"/>
     <w:rsid w:val="009001CF"/>
     <w:rsid w:val="00903E7F"/>
     <w:rsid w:val="00905A5B"/>
     <w:rsid w:val="00910CB5"/>
     <w:rsid w:val="00911AA3"/>
     <w:rsid w:val="009123B9"/>
     <w:rsid w:val="0093222B"/>
     <w:rsid w:val="00934339"/>
     <w:rsid w:val="00943C72"/>
+    <w:rsid w:val="00945EBD"/>
     <w:rsid w:val="00974D13"/>
     <w:rsid w:val="00975604"/>
     <w:rsid w:val="00976124"/>
     <w:rsid w:val="00981F38"/>
-    <w:rsid w:val="00996805"/>
+    <w:rsid w:val="00991AF2"/>
+    <w:rsid w:val="00997520"/>
     <w:rsid w:val="009A0A01"/>
     <w:rsid w:val="009A0FB1"/>
     <w:rsid w:val="009B3F72"/>
+    <w:rsid w:val="009B46BD"/>
     <w:rsid w:val="009B5837"/>
+    <w:rsid w:val="009C127C"/>
     <w:rsid w:val="009E25EF"/>
     <w:rsid w:val="009E4B91"/>
     <w:rsid w:val="009E5977"/>
+    <w:rsid w:val="009F4949"/>
     <w:rsid w:val="00A016E1"/>
+    <w:rsid w:val="00A07C60"/>
     <w:rsid w:val="00A132C6"/>
     <w:rsid w:val="00A13A64"/>
-    <w:rsid w:val="00A2286B"/>
     <w:rsid w:val="00A27F66"/>
+    <w:rsid w:val="00A3058C"/>
     <w:rsid w:val="00A34E8C"/>
     <w:rsid w:val="00A375C7"/>
     <w:rsid w:val="00A4031A"/>
     <w:rsid w:val="00A4400E"/>
     <w:rsid w:val="00A44E27"/>
+    <w:rsid w:val="00A74779"/>
+    <w:rsid w:val="00A75E1D"/>
     <w:rsid w:val="00A84CD3"/>
     <w:rsid w:val="00A9008C"/>
+    <w:rsid w:val="00AA35D8"/>
     <w:rsid w:val="00AA3E86"/>
     <w:rsid w:val="00AB1A42"/>
     <w:rsid w:val="00AB5559"/>
     <w:rsid w:val="00AC04AD"/>
+    <w:rsid w:val="00AC56FE"/>
     <w:rsid w:val="00AD2332"/>
     <w:rsid w:val="00AD2E46"/>
     <w:rsid w:val="00AD2E8B"/>
-    <w:rsid w:val="00AD660A"/>
     <w:rsid w:val="00AE2B7A"/>
+    <w:rsid w:val="00AE3FDA"/>
     <w:rsid w:val="00AE6B12"/>
     <w:rsid w:val="00B02BB0"/>
+    <w:rsid w:val="00B048B1"/>
     <w:rsid w:val="00B12E2C"/>
     <w:rsid w:val="00B14CD3"/>
     <w:rsid w:val="00B21BD5"/>
     <w:rsid w:val="00B3044A"/>
     <w:rsid w:val="00B34BA7"/>
     <w:rsid w:val="00B41629"/>
+    <w:rsid w:val="00B42CB0"/>
     <w:rsid w:val="00B46674"/>
     <w:rsid w:val="00B472C6"/>
     <w:rsid w:val="00B5336E"/>
+    <w:rsid w:val="00B57114"/>
     <w:rsid w:val="00B60317"/>
     <w:rsid w:val="00B64DAE"/>
     <w:rsid w:val="00B830AA"/>
     <w:rsid w:val="00B85BAF"/>
     <w:rsid w:val="00B9080D"/>
     <w:rsid w:val="00B962FF"/>
+    <w:rsid w:val="00B96334"/>
     <w:rsid w:val="00BA093F"/>
     <w:rsid w:val="00BA0F37"/>
     <w:rsid w:val="00BA333D"/>
     <w:rsid w:val="00BA67BD"/>
     <w:rsid w:val="00BB2FD9"/>
     <w:rsid w:val="00BC1113"/>
+    <w:rsid w:val="00BC2F3E"/>
     <w:rsid w:val="00BD0158"/>
     <w:rsid w:val="00BD109B"/>
     <w:rsid w:val="00BD245B"/>
     <w:rsid w:val="00BD297C"/>
     <w:rsid w:val="00C00CD9"/>
     <w:rsid w:val="00C01C1A"/>
     <w:rsid w:val="00C02A6D"/>
-    <w:rsid w:val="00C1782C"/>
+    <w:rsid w:val="00C1607A"/>
+    <w:rsid w:val="00C207AB"/>
     <w:rsid w:val="00C21C64"/>
     <w:rsid w:val="00C2394E"/>
     <w:rsid w:val="00C272A2"/>
+    <w:rsid w:val="00C318C8"/>
     <w:rsid w:val="00C45D80"/>
     <w:rsid w:val="00C51328"/>
+    <w:rsid w:val="00C65F62"/>
     <w:rsid w:val="00C67FAD"/>
     <w:rsid w:val="00C723E2"/>
     <w:rsid w:val="00C75BE0"/>
     <w:rsid w:val="00C837E5"/>
+    <w:rsid w:val="00C87DD6"/>
     <w:rsid w:val="00CA4438"/>
-    <w:rsid w:val="00CB691B"/>
     <w:rsid w:val="00CC10B8"/>
     <w:rsid w:val="00CD2F0C"/>
+    <w:rsid w:val="00CD4300"/>
     <w:rsid w:val="00CD4391"/>
     <w:rsid w:val="00CF6B08"/>
-    <w:rsid w:val="00D06FC9"/>
-    <w:rsid w:val="00D07386"/>
+    <w:rsid w:val="00D02921"/>
     <w:rsid w:val="00D10ADC"/>
     <w:rsid w:val="00D1320C"/>
     <w:rsid w:val="00D13686"/>
     <w:rsid w:val="00D13FCD"/>
+    <w:rsid w:val="00D21B04"/>
     <w:rsid w:val="00D2524E"/>
     <w:rsid w:val="00D27C32"/>
     <w:rsid w:val="00D30679"/>
     <w:rsid w:val="00D338A7"/>
     <w:rsid w:val="00D373E0"/>
     <w:rsid w:val="00D402C4"/>
     <w:rsid w:val="00D417D4"/>
     <w:rsid w:val="00D45D18"/>
     <w:rsid w:val="00D45F33"/>
     <w:rsid w:val="00D46B3E"/>
     <w:rsid w:val="00D520DC"/>
+    <w:rsid w:val="00D6203A"/>
     <w:rsid w:val="00D6607A"/>
     <w:rsid w:val="00D67BE0"/>
     <w:rsid w:val="00D70583"/>
     <w:rsid w:val="00D7285D"/>
     <w:rsid w:val="00D7501B"/>
     <w:rsid w:val="00D81DE7"/>
     <w:rsid w:val="00DA0B0C"/>
     <w:rsid w:val="00DA2C3D"/>
     <w:rsid w:val="00DA2F4F"/>
     <w:rsid w:val="00DA6E3F"/>
     <w:rsid w:val="00DA72DE"/>
     <w:rsid w:val="00DD4CAE"/>
     <w:rsid w:val="00DD53BA"/>
     <w:rsid w:val="00DD6ABD"/>
     <w:rsid w:val="00DD71F6"/>
+    <w:rsid w:val="00DD7578"/>
+    <w:rsid w:val="00DE5A30"/>
     <w:rsid w:val="00DF32B7"/>
     <w:rsid w:val="00E029F2"/>
     <w:rsid w:val="00E15966"/>
+    <w:rsid w:val="00E260FA"/>
     <w:rsid w:val="00E26A11"/>
     <w:rsid w:val="00E3320D"/>
     <w:rsid w:val="00E40789"/>
-    <w:rsid w:val="00E45B3E"/>
+    <w:rsid w:val="00E5223F"/>
     <w:rsid w:val="00E628B9"/>
     <w:rsid w:val="00E63239"/>
     <w:rsid w:val="00E636A3"/>
     <w:rsid w:val="00E71F5F"/>
     <w:rsid w:val="00E72FD1"/>
     <w:rsid w:val="00E759DD"/>
     <w:rsid w:val="00E91D16"/>
     <w:rsid w:val="00E94A41"/>
     <w:rsid w:val="00EA58D1"/>
     <w:rsid w:val="00EA6528"/>
     <w:rsid w:val="00EA765A"/>
     <w:rsid w:val="00EB379E"/>
+    <w:rsid w:val="00EB7BF6"/>
+    <w:rsid w:val="00EC48DE"/>
+    <w:rsid w:val="00EC49BC"/>
+    <w:rsid w:val="00ED13AB"/>
     <w:rsid w:val="00EF6619"/>
     <w:rsid w:val="00F067F9"/>
     <w:rsid w:val="00F06F73"/>
     <w:rsid w:val="00F073E8"/>
     <w:rsid w:val="00F10236"/>
+    <w:rsid w:val="00F21F72"/>
+    <w:rsid w:val="00F309C3"/>
     <w:rsid w:val="00F31FEA"/>
     <w:rsid w:val="00F3799C"/>
     <w:rsid w:val="00F43819"/>
     <w:rsid w:val="00F51BB0"/>
     <w:rsid w:val="00F60BE1"/>
     <w:rsid w:val="00F637D6"/>
     <w:rsid w:val="00F65C79"/>
     <w:rsid w:val="00F65E0F"/>
     <w:rsid w:val="00F66DDC"/>
     <w:rsid w:val="00F673C3"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
+    <w:rsid w:val="00FA40F0"/>
     <w:rsid w:val="00FB327A"/>
+    <w:rsid w:val="00FC268F"/>
+    <w:rsid w:val="00FC4696"/>
     <w:rsid w:val="00FD01B1"/>
+    <w:rsid w:val="00FD4E75"/>
+    <w:rsid w:val="00FD56BD"/>
+    <w:rsid w:val="01074B6E"/>
+    <w:rsid w:val="026F3B4B"/>
+    <w:rsid w:val="0339A119"/>
+    <w:rsid w:val="04627B96"/>
+    <w:rsid w:val="05FE86C6"/>
+    <w:rsid w:val="08AC5FE8"/>
+    <w:rsid w:val="08D6920B"/>
+    <w:rsid w:val="08E13412"/>
+    <w:rsid w:val="0A650DA3"/>
+    <w:rsid w:val="0BEAFCC4"/>
+    <w:rsid w:val="0BF47F41"/>
+    <w:rsid w:val="0CEC7E00"/>
+    <w:rsid w:val="0ED6240E"/>
+    <w:rsid w:val="0FA71FAE"/>
+    <w:rsid w:val="1193F169"/>
+    <w:rsid w:val="14171237"/>
+    <w:rsid w:val="14357E10"/>
+    <w:rsid w:val="14B2CFBA"/>
+    <w:rsid w:val="14D61784"/>
+    <w:rsid w:val="1656CFE8"/>
+    <w:rsid w:val="19485F72"/>
+    <w:rsid w:val="194A2CD3"/>
+    <w:rsid w:val="1A26711A"/>
+    <w:rsid w:val="1CFE03C2"/>
+    <w:rsid w:val="1D6B16F7"/>
+    <w:rsid w:val="1E332F5B"/>
+    <w:rsid w:val="209A6FCD"/>
+    <w:rsid w:val="211FA6A0"/>
+    <w:rsid w:val="21F59736"/>
+    <w:rsid w:val="2298923E"/>
+    <w:rsid w:val="2302FA44"/>
+    <w:rsid w:val="23A22151"/>
+    <w:rsid w:val="24D04869"/>
+    <w:rsid w:val="2548DB47"/>
+    <w:rsid w:val="255D1303"/>
+    <w:rsid w:val="25A89541"/>
+    <w:rsid w:val="2732C331"/>
+    <w:rsid w:val="27D11902"/>
+    <w:rsid w:val="2A1B366D"/>
+    <w:rsid w:val="2A219CF2"/>
+    <w:rsid w:val="2C31DF9F"/>
+    <w:rsid w:val="2CFED43F"/>
+    <w:rsid w:val="358AF5EA"/>
+    <w:rsid w:val="3601408A"/>
+    <w:rsid w:val="36488BB3"/>
+    <w:rsid w:val="36BC4144"/>
+    <w:rsid w:val="37532B70"/>
+    <w:rsid w:val="392D325C"/>
+    <w:rsid w:val="393B37FB"/>
+    <w:rsid w:val="395A4E40"/>
+    <w:rsid w:val="39ABFB38"/>
+    <w:rsid w:val="3E2138E7"/>
+    <w:rsid w:val="3F6269C5"/>
+    <w:rsid w:val="421B4FBF"/>
+    <w:rsid w:val="43D45712"/>
+    <w:rsid w:val="489DBC9A"/>
+    <w:rsid w:val="4929EA86"/>
+    <w:rsid w:val="4A604E97"/>
+    <w:rsid w:val="4A974461"/>
+    <w:rsid w:val="4AFF5A35"/>
+    <w:rsid w:val="4DE595E1"/>
+    <w:rsid w:val="53315121"/>
+    <w:rsid w:val="564321BB"/>
+    <w:rsid w:val="573026D0"/>
+    <w:rsid w:val="5879B0E1"/>
+    <w:rsid w:val="58D9A770"/>
+    <w:rsid w:val="5A77EF45"/>
+    <w:rsid w:val="5BD6CD9A"/>
+    <w:rsid w:val="5EE1FC29"/>
+    <w:rsid w:val="60AE875C"/>
+    <w:rsid w:val="64624615"/>
+    <w:rsid w:val="65F6DF85"/>
+    <w:rsid w:val="66577A40"/>
+    <w:rsid w:val="689C9F37"/>
+    <w:rsid w:val="68DDF7C9"/>
+    <w:rsid w:val="6BDA301F"/>
+    <w:rsid w:val="6C31EBAC"/>
+    <w:rsid w:val="6D607C23"/>
+    <w:rsid w:val="6E132CE3"/>
+    <w:rsid w:val="6E9F2FEB"/>
+    <w:rsid w:val="6EBC260F"/>
+    <w:rsid w:val="6F2FF765"/>
+    <w:rsid w:val="6FC85ABD"/>
+    <w:rsid w:val="715E6BDC"/>
+    <w:rsid w:val="730355DE"/>
+    <w:rsid w:val="74B8FBBA"/>
+    <w:rsid w:val="76B0A4E9"/>
+    <w:rsid w:val="7757A55C"/>
+    <w:rsid w:val="785AE6E5"/>
+    <w:rsid w:val="790E9A2D"/>
+    <w:rsid w:val="795EC8B7"/>
+    <w:rsid w:val="7A5A8643"/>
+    <w:rsid w:val="7B658E1D"/>
+    <w:rsid w:val="7B730C0C"/>
+    <w:rsid w:val="7C9AE4DB"/>
+    <w:rsid w:val="7CC811F6"/>
+    <w:rsid w:val="7E57454A"/>
+    <w:rsid w:val="7E8BC64A"/>
+    <w:rsid w:val="7F052968"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="67CC829C"/>
+  <w15:docId w15:val="{DBB60F68-C2B8-40DB-8A7E-1826B0EBEE28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...34 lines deleted...]
-    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="67"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="60"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List" w:uiPriority="65"/>
-    <w:lsdException w:name="Colorful Shading" w:uiPriority="99" w:unhideWhenUsed="0"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
-    <w:lsdException w:name="Revision" w:uiPriority="71"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="71"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="73"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="60"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="68"/>
@@ -5238,81 +5325,182 @@
     <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 4" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="66"/>
     <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="67"/>
     <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="68"/>
     <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Light List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="37"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="39" w:qFormat="1"/>
-    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:unhideWhenUsed="0"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001C34A2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -5581,536 +5769,128 @@
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="000E59C0"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B3044A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...157 lines deleted...]
-    <w:rsid w:val="001C34A2"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C1607A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+    <w:name w:val="ui-provider"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D02921"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...64 lines deleted...]
-    <w:rsid w:val="00846234"/>
+    <w:rsid w:val="00853E73"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00853E73"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid3">
-[...51 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00853E73"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableWeb1">
-[...36 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00853E73"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="004A46E4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00853E73"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...113 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:bCs/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6270,51 +6050,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1917015184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\cbeaton\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.IE5\6R4Q7BWE\New%20Policy%20template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6605,333 +6385,452 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C79B53D283E32489AA49E835D55606A" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7f47f01308cbb71bfb019ff083c584c5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ff90b21-b521-413c-941a-707378f3b625" xmlns:ns3="e33779e7-8a29-4136-b2c1-2febdf240b21" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc281e3baee5753dd5ce03fb5f039be5" ns2:_="" ns3:_="">
+    <xsd:import namespace="3ff90b21-b521-413c-941a-707378f3b625"/>
+    <xsd:import namespace="e33779e7-8a29-4136-b2c1-2febdf240b21"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ff90b21-b521-413c-941a-707378f3b625" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8639e090-301a-49c9-b4ec-77b1caa9daf7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e33779e7-8a29-4136-b2c1-2febdf240b21" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{faffc0ee-4ca5-4fc4-a21f-ee1c4a0a66e2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e33779e7-8a29-4136-b2c1-2febdf240b21">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e33779e7-8a29-4136-b2c1-2febdf240b21" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3ff90b21-b521-413c-941a-707378f3b625">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3164DD53-2714-467F-940F-E660319616B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC4A7CC2-EFE5-4961-A266-EFECAD327B3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3ff90b21-b521-413c-941a-707378f3b625"/>
+    <ds:schemaRef ds:uri="e33779e7-8a29-4136-b2c1-2febdf240b21"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{556EB361-48A6-49C9-895D-778D3D0F8E06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e33779e7-8a29-4136-b2c1-2febdf240b21"/>
+    <ds:schemaRef ds:uri="3ff90b21-b521-413c-941a-707378f3b625"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6AF746C-CB60-438D-830C-21D7554FC0B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD0EADDD-4972-40BC-9E2B-184C97329D09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>New Policy template.dotx</Template>
+  <Template>New Policy template</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2678</Characters>
+  <Pages>3</Pages>
+  <Words>867</Words>
+  <Characters>4891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>163</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERFORMANCE REVIEW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3128</CharactersWithSpaces>
+  <CharactersWithSpaces>5671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...218 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERFORMANCE REVIEW</dc:title>
+  <dc:subject/>
   <dc:creator>Christopher Beaton</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DWDocAuthor">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DWDocClass">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DWDocClassId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DWDocPrecis">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DWDocNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DWDocSetID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DWDocType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DWDocVersion">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x0101006C79B53D283E32489AA49E835D55606A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>