--- v0 (2025-10-09)
+++ v1 (2026-05-31)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="424E4BA7" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_top"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="50B926ED" w14:textId="77777777" w:rsidR="00DA2F4F" w:rsidRPr="00F94F2C" w:rsidRDefault="00DA2F4F" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -191,66 +191,66 @@
     </w:p>
     <w:p w14:paraId="74979F5C" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77C97817" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07110B50" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00BA253F" w:rsidP="00012832">
+    <w:p w14:paraId="07110B50" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33EBA067" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
@@ -747,64 +747,64 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2655566C" w14:textId="77777777" w:rsidR="00AA0010" w:rsidRDefault="00AA0010" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02A7ECAC" w14:textId="77777777" w:rsidR="00AA0010" w:rsidRDefault="00AA0010" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B38EA2" w14:textId="32E12728" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00BA253F" w:rsidP="00012832">
+    <w:p w14:paraId="02B38EA2" w14:textId="32E12728" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00012832">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D7389F5" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00012832">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -3293,109 +3293,101 @@
           </w:p>
           <w:p w14:paraId="1DC344B2" w14:textId="77777777" w:rsidR="00B50F3B" w:rsidRPr="00B50F3B" w:rsidRDefault="00B50F3B" w:rsidP="00B50F3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="361"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="361" w:right="-64" w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">The works are to an existing car parking bay(s), approved </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">by the local government and do not reduce the overall number of parking bays available, and </w:t>
+              <w:t xml:space="preserve">The works are to an existing car parking bay(s), approved by the local government and do not reduce the overall number of parking bays available, and </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16A01605" w14:textId="672F33D5" w:rsidR="00B50F3B" w:rsidRDefault="00B50F3B" w:rsidP="00B50F3B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="361"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="361" w:right="-64" w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
               <w:t>The works are complementary in colours or materials to the premises.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B50F3B" w14:paraId="41C501CA" w14:textId="77777777" w:rsidTr="00473596">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39C70325" w14:textId="3922192D" w:rsidR="00B50F3B" w:rsidRDefault="00B50F3B" w:rsidP="002E1718">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D06D86" w14:textId="5DE4EB64" w:rsidR="00B50F3B" w:rsidRDefault="00B50F3B" w:rsidP="002E1718">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Battery Systems and Installations</w:t>
             </w:r>
           </w:p>
@@ -4243,51 +4235,50 @@
             </w:r>
             <w:r w:rsidRPr="001F4A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Located behind the primary street setback area</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="078A1E20" w14:textId="23BE94FE" w:rsidR="001F4A87" w:rsidRDefault="001F4A87" w:rsidP="001F4A87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="361"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="361" w:right="-64" w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B50F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>•</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="001F4A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Does not have a footprint or floor area of greater than 10m2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58B25657" w14:textId="7286776A" w:rsidR="001F4A87" w:rsidRDefault="001F4A87" w:rsidP="001F4A87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="361"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="361" w:right="-64" w:hanging="361"/>
               <w:rPr>
@@ -6264,51 +6255,50 @@
             </w:r>
             <w:r w:rsidRPr="00273B30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed per lot</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74E7D228" w14:textId="2E5E1D59" w:rsidR="00273B30" w:rsidRPr="008C0643" w:rsidRDefault="00273B30" w:rsidP="00273B30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="361"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="361" w:right="-64" w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C0643">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>•</w:t>
             </w:r>
             <w:r w:rsidRPr="008C0643">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00273B30">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Where the structure is setback from lot boundaries as if they were treated as a wall with no major openings in accordance with table 2a of the R-codes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C763F70" w14:textId="665A29F1" w:rsidR="00273B30" w:rsidRPr="008C0643" w:rsidRDefault="00273B30" w:rsidP="00273B30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="361"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="361" w:right="-64" w:hanging="361"/>
               <w:rPr>
@@ -7238,51 +7228,50 @@
               </w:rPr>
               <w:t>No Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00730082" w:rsidRPr="008C0643" w14:paraId="6923ED2E" w14:textId="77777777" w:rsidTr="00730082">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0612FD9E" w14:textId="6F51BC30" w:rsidR="00730082" w:rsidRDefault="00730082" w:rsidP="002D2A21">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CCAFCCF" w14:textId="767BE7B6" w:rsidR="00730082" w:rsidRDefault="00730082" w:rsidP="002D2A21">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Dishes associated with </w:t>
             </w:r>
           </w:p>
@@ -8251,51 +8240,50 @@
     <w:p w14:paraId="17563053" w14:textId="60888F81" w:rsidR="00B50F3B" w:rsidRDefault="00B50F3B" w:rsidP="00B50F3B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:right="-64" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F64045" w14:textId="0D774D06" w:rsidR="00B50F3B" w:rsidRDefault="00B50F3B" w:rsidP="00B50F3B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:right="-64" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>This policy does not prohibit the installation of external fixtures which comply against 5.4.4 of the Residential Design Codes or are otherwise exempt from the requirement of a development approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D285EB" w14:textId="0B685EB1" w:rsidR="00B50F3B" w:rsidRDefault="00B50F3B" w:rsidP="00B50F3B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440" w:right="-64" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E05695E" w14:textId="64404E31" w:rsidR="00B50F3B" w:rsidRDefault="00B50F3B" w:rsidP="00B50F3B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -9041,62 +9029,62 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Town Planning Scheme No. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00012832" w14:paraId="18668946" w14:textId="77777777" w:rsidTr="005A5591">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D9A6674" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="001B728D">
+          <w:p w14:paraId="6D9A6674" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="00012832">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57595033" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9108,69 +9096,69 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Planning - Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00012832" w14:paraId="4E9C25A6" w14:textId="77777777" w:rsidTr="005A5591">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30AD069E" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="001B728D">
+          <w:p w14:paraId="30AD069E" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00012832">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00012832">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78E39A1C" w14:textId="26A813F6" w:rsidR="00012832" w:rsidRDefault="00587FCE" w:rsidP="001B728D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -9181,68 +9169,68 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Development and Compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00012832" w14:paraId="4D1EEE58" w14:textId="77777777" w:rsidTr="00076D34">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="575D2659" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="001B728D">
+          <w:p w14:paraId="575D2659" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="00012832">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00012832">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B950464" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Yes or No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9268,242 +9256,249 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00012832" w14:paraId="0079E75E" w14:textId="77777777" w:rsidTr="00076D34">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36AA934A" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="001B728D">
+          <w:p w14:paraId="36AA934A" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="00012832">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00012832">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48E1583F" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="080344FA" w14:textId="486E038E" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="007B7710">
+          <w:p w14:paraId="080344FA" w14:textId="52460134" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="007B7710">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>12 November 2024</w:t>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+            <w:r w:rsidR="009655FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00012832" w14:paraId="3F80F69B" w14:textId="77777777" w:rsidTr="00076D34">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FADABA2" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="001B728D">
+          <w:p w14:paraId="5FADABA2" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="00012832">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00012832">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="249E3F52" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6176" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65EFE715" w14:textId="34BFA97F" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="007B7710">
+          <w:p w14:paraId="65EFE715" w14:textId="2DD5DDFB" w:rsidR="00012832" w:rsidRDefault="009655FE" w:rsidP="007B7710">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00012832" w14:paraId="53B24C98" w14:textId="77777777" w:rsidTr="00076D34">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51817A50" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00BA253F" w:rsidP="001B728D">
+          <w:p w14:paraId="51817A50" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="00012832">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00012832">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F3E3F61" w14:textId="77777777" w:rsidR="00012832" w:rsidRDefault="00012832" w:rsidP="001B728D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
@@ -9531,156 +9526,155 @@
             <w:r w:rsidRPr="00BA253F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4518813</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A313CAE" w14:textId="77777777" w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidRDefault="00721265" w:rsidP="00012832"/>
     <w:sectPr w:rsidR="00721265" w:rsidRPr="008816A0" w:rsidSect="00623C8C">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="64134742" w14:textId="77777777" w:rsidR="00146119" w:rsidRDefault="00146119">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1D46665B" w14:textId="77777777" w:rsidR="00146119" w:rsidRDefault="00146119">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0AA538D1" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9710,118 +9704,116 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="564F62E0" w14:textId="77777777" w:rsidR="00146119" w:rsidRDefault="00146119">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5FB23BEC" w14:textId="77777777" w:rsidR="00146119" w:rsidRDefault="00146119">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="7F7A5F9F" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="6C556A14" w14:textId="4224A18F" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="23D36299" w14:textId="49479BD6" w:rsidR="00623C8C" w:rsidRPr="00A531CD" w:rsidRDefault="00273B30" w:rsidP="00A531CD">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A531CD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28BE7A91" wp14:editId="2E550700">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3528060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -9878,135 +9870,133 @@
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00AA0010">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Design Requirements for Incidental Development </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="3168EECC" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="14B34103" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00BA253F" w:rsidP="00F94F2C">
+        <w:p w14:paraId="14B34103" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_top" w:tooltip="Admin Purpose only, do not ammend" w:history="1">
-            <w:r w:rsidR="00623C8C" w:rsidRPr="00F94F2C">
+            <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Policy Number</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="3BD1D972" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(Governance Purpose)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7C8FBD95" w14:textId="22BF2E98" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00A531CD" w:rsidP="00623C8C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
             <w:t xml:space="preserve">lpp </w:t>
           </w:r>
           <w:r w:rsidR="00917F12">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
             <w:t>1.8</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="219DD0B8" w14:textId="7A837A61" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA2EED5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11682,102 +11672,103 @@
   <w:num w:numId="9" w16cid:durableId="516891096">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1008678345">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1888909386">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1344210058">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1282028218">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="946500234">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="230584427">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20483"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00146119"/>
     <w:rsid w:val="00012832"/>
     <w:rsid w:val="00017BC9"/>
     <w:rsid w:val="00023FB9"/>
     <w:rsid w:val="00050F8B"/>
     <w:rsid w:val="00052969"/>
     <w:rsid w:val="0005413B"/>
     <w:rsid w:val="00055B3A"/>
     <w:rsid w:val="0006383C"/>
     <w:rsid w:val="00075196"/>
     <w:rsid w:val="00076D34"/>
     <w:rsid w:val="00094E6D"/>
     <w:rsid w:val="000A0634"/>
     <w:rsid w:val="000A5CAC"/>
     <w:rsid w:val="000B002D"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000B32E7"/>
     <w:rsid w:val="000B5111"/>
     <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C34CC"/>
     <w:rsid w:val="000C6F2F"/>
     <w:rsid w:val="000D7BF5"/>
     <w:rsid w:val="000E1BF6"/>
     <w:rsid w:val="000E2527"/>
+    <w:rsid w:val="000E3BEB"/>
     <w:rsid w:val="000E59C0"/>
     <w:rsid w:val="000F29F7"/>
     <w:rsid w:val="000F5278"/>
     <w:rsid w:val="00103203"/>
     <w:rsid w:val="00116A63"/>
     <w:rsid w:val="00122F79"/>
     <w:rsid w:val="00123731"/>
     <w:rsid w:val="00133F68"/>
     <w:rsid w:val="00140FC9"/>
     <w:rsid w:val="00146119"/>
     <w:rsid w:val="00151611"/>
     <w:rsid w:val="0016013C"/>
     <w:rsid w:val="0016654E"/>
     <w:rsid w:val="00166692"/>
     <w:rsid w:val="00167FA1"/>
     <w:rsid w:val="00170EF8"/>
     <w:rsid w:val="001857FE"/>
     <w:rsid w:val="00186387"/>
     <w:rsid w:val="001930F4"/>
     <w:rsid w:val="00195107"/>
     <w:rsid w:val="001A067B"/>
     <w:rsid w:val="001B366F"/>
     <w:rsid w:val="001C0E71"/>
     <w:rsid w:val="001C34A2"/>
     <w:rsid w:val="001C4ABB"/>
@@ -11967,50 +11958,51 @@
     <w:rsid w:val="00896B8A"/>
     <w:rsid w:val="008A56DD"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008C0643"/>
     <w:rsid w:val="008C3FF1"/>
     <w:rsid w:val="008C4977"/>
     <w:rsid w:val="008C5628"/>
     <w:rsid w:val="008D1C90"/>
     <w:rsid w:val="008D6D1F"/>
     <w:rsid w:val="008E049D"/>
     <w:rsid w:val="008E591E"/>
     <w:rsid w:val="008E7228"/>
     <w:rsid w:val="008E7DAC"/>
     <w:rsid w:val="008F2920"/>
     <w:rsid w:val="009001CF"/>
     <w:rsid w:val="00903E7F"/>
     <w:rsid w:val="00905A5B"/>
     <w:rsid w:val="00910CB5"/>
     <w:rsid w:val="00911AA3"/>
     <w:rsid w:val="009123B9"/>
     <w:rsid w:val="00917F12"/>
     <w:rsid w:val="0093222B"/>
     <w:rsid w:val="00934339"/>
     <w:rsid w:val="00943C72"/>
     <w:rsid w:val="0095227E"/>
+    <w:rsid w:val="009655FE"/>
     <w:rsid w:val="00974D13"/>
     <w:rsid w:val="00975604"/>
     <w:rsid w:val="00976124"/>
     <w:rsid w:val="00981F38"/>
     <w:rsid w:val="009A0A01"/>
     <w:rsid w:val="009A0FB1"/>
     <w:rsid w:val="009B3F72"/>
     <w:rsid w:val="009B5837"/>
     <w:rsid w:val="009E25EF"/>
     <w:rsid w:val="009E4B91"/>
     <w:rsid w:val="009E5977"/>
     <w:rsid w:val="009E6572"/>
     <w:rsid w:val="00A016E1"/>
     <w:rsid w:val="00A132C6"/>
     <w:rsid w:val="00A13A64"/>
     <w:rsid w:val="00A34E8C"/>
     <w:rsid w:val="00A375C7"/>
     <w:rsid w:val="00A4031A"/>
     <w:rsid w:val="00A4400E"/>
     <w:rsid w:val="00A44E27"/>
     <w:rsid w:val="00A531CD"/>
     <w:rsid w:val="00A55C97"/>
     <w:rsid w:val="00A84CD3"/>
     <w:rsid w:val="00A9008C"/>
     <w:rsid w:val="00A90FA5"/>
@@ -12130,64 +12122,64 @@
     <w:rsid w:val="00F66DDC"/>
     <w:rsid w:val="00F673C3"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
     <w:rsid w:val="00FB327A"/>
     <w:rsid w:val="00FD01B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20483"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="634BC0F3"/>
   <w15:docId w15:val="{BC007476-E57E-49C6-8757-8D83F447AAFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12525,50 +12517,51 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001C34A2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -12841,51 +12834,51 @@
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B3044A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13398,74 +13391,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{361152EB-0668-4EDB-9A50-83B2F4884723}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New Policy template</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>2235</Words>
-  <Characters>14467</Characters>
+  <Characters>14457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>851</Lines>
-  <Paragraphs>371</Paragraphs>
+  <Lines>850</Lines>
+  <Paragraphs>379</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERFORMANCE REVIEW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16331</CharactersWithSpaces>
+  <CharactersWithSpaces>16313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Bookmark3</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>