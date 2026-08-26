--- v0 (2025-10-05)
+++ v1 (2026-08-26)
@@ -10,5647 +10,5396 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4-Accent31"/>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="page" w:tblpY="2420"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14444" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="2708"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="2672"/>
         <w:gridCol w:w="3236"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB6B88" w:rsidRPr="000B10E6" w14:paraId="6757FB17" w14:textId="77777777" w:rsidTr="00AB6B88">
+      <w:tr w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w14:paraId="6757FB17" w14:textId="77777777" w:rsidTr="00B62D96">
         <w:trPr>
           <w:gridAfter w:val="4"/>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="10191" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="75C6D14A" w14:textId="403B3C38" w:rsidR="00AB6B88" w:rsidRPr="004074BC" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="75C6D14A" w14:textId="403B3C38" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian"/>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w14:paraId="4010683F" w14:textId="77777777" w:rsidTr="00AB6B88">
+      <w:tr w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w14:paraId="4010683F" w14:textId="77777777" w:rsidTr="00B62D96">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="54332CE0" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00730A74" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="7CE2AAD7" w14:textId="51540268" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
             <w:pPr>
               <w:pStyle w:val="Tablerowheadings"/>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730A74">
+            <w:r w:rsidRPr="008E5A4E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>15 December 2021</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Tablerowheadings"/>
+              <w:t>SP 2020-02</w:t>
+            </w:r>
+            <w:r w:rsidR="0084626A" w:rsidRPr="008E5A4E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>(SP 2020-029)</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2738" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1EC0EA6D" w14:textId="5835DC1F" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="003A4A44">
+          <w:p w14:paraId="1EC0EA6D" w14:textId="5835DC1F" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
             <w:pPr>
               <w:pStyle w:val="Tablebodycopy"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00B31CF9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Cr Michael Separovich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="72DEF996" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="003A4A44">
+          <w:p w14:paraId="69EE15DC" w14:textId="75F0DD1D" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="0084626A" w:rsidP="00B62D96">
             <w:pPr>
               <w:pStyle w:val="Tablebodycopy"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> employee)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Donald Mervyn Green</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6DC996F3" w14:textId="17EE72DA" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="6DC996F3" w14:textId="5E962C33" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B31CF9">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B31CF9">
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting on 7 April 2022, the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government Standards </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panel found that C</w:t>
+            </w:r>
+            <w:r w:rsidR="005E33E3" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Michael Separovich committed one minor breach under the Local </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB5DE2">
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Regulation 20 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Local Government (Model Code of Conduct) Regulations 2021</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B31CF9">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (“the Regulations”) when he threatened the City’s Complaints Officer in relation to a minor breach complaint that was made against him by a member of the public.</w:t>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when he threatened the City’s Complaints Officer in relation to a minor breach complaint that was made against him by a member of the public.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="14475092" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="0E494EBF" w14:textId="3AB8FA91" w:rsidR="00E1696F" w:rsidRPr="008E5A4E" w:rsidRDefault="00E1696F" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B31CF9">
-[...7 lines deleted...]
-          <w:p w14:paraId="0058C19B" w14:textId="1C8CC531" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Local Government Standards Panel Orders that:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C57253" w14:textId="77777777" w:rsidR="00E1696F" w:rsidRPr="008E5A4E" w:rsidRDefault="00E1696F" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0058C19B" w14:textId="2D5EBEAB" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3F3A" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Michael Separovich publicly apologise, as specified in paragraph 4 below, or failing compliance with paragraph 4, then paragraph 5 below:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15ACC88D" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B31CF9">
-[...15 lines deleted...]
-          <w:p w14:paraId="15ACC88D" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          </w:p>
+          <w:p w14:paraId="31077EFA" w14:textId="3A8F8F5C" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>be publicly censured, as specified in paragraph 6 below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A7EF24C" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31077EFA" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
-[...108 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="560B91B7" w14:textId="46BE87C4" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...302 lines deleted...]
-          <w:p w14:paraId="27DC20A6" w14:textId="7581842B" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>make the monetary payment set out in paragraph 7 below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A92FC2" w14:textId="550FE106" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B31CF9">
-[...15 lines deleted...]
-          <w:p w14:paraId="04B8508D" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          </w:p>
+          <w:p w14:paraId="79E51B9F" w14:textId="2F6D9E24" w:rsidR="00E1696F" w:rsidRPr="008E5A4E" w:rsidRDefault="00E1696F" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Act</w:t>
+            </w:r>
+            <w:r w:rsidR="00C71B18" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>on taken by Cr Separovich:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424FA7BB" w14:textId="77777777" w:rsidR="00E1696F" w:rsidRPr="008E5A4E" w:rsidRDefault="00E1696F" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D3882B6" w14:textId="4298E201" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>At the Ordinary Council Meeting held on 13 April 2023, Cr Separovich made the following public apology:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A3441C" w14:textId="4978A57C" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB86592" w14:textId="403B07CA" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00E1696F" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“I advise this meeting that a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6B88" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complaint was made to the Local Government Standards Panel, in which it was alleged that I contravened the Local Government (Model Code of </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6B88" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Conduct) Regulations 2021 when I threatened the City’s Complaints Officer in relation to a minor breach complaint that was made against me by a member of the public.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D7905E" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="472FA9E4" w14:textId="41A33092" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Panel found that by behaving in this manner I committed one breach of Regulation 20 of the said Regulations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C8B2470" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26CD5D87" w14:textId="74B0B2D7" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I accept that I should not have acted in such a manner, and I now apologise to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="42DD4FCE" w14:textId="49D39003" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr Donald Mervyn Green, for having done so.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B0D60C" w14:textId="2C9B559B" w:rsidR="00AB6B88" w:rsidRPr="008E5A4E" w:rsidRDefault="00AB6B88" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-[...34 lines deleted...]
-                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="728B45E3" w14:textId="30C78E2D" w:rsidR="00AB6B88" w:rsidRPr="00B31CF9" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
-[...221 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6B88" w:rsidRPr="00730A74" w14:paraId="0214BFD9" w14:textId="77777777" w:rsidTr="00AB6B88">
+      <w:tr w:rsidR="00590E0C" w:rsidRPr="008E5A4E" w14:paraId="5A708CD5" w14:textId="77777777" w:rsidTr="00B62D96">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1545" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5A04186B" w14:textId="1766502E" w:rsidR="00AB6B88" w:rsidRPr="00730A74" w:rsidRDefault="00AB6B88" w:rsidP="00C4576D">
+          <w:p w14:paraId="1005DF70" w14:textId="6D08A476" w:rsidR="00590E0C" w:rsidRPr="008E5A4E" w:rsidRDefault="00590E0C" w:rsidP="00B62D96">
             <w:pPr>
               <w:pStyle w:val="Tablerowheadings"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SP 2020-042</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2738" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6A29ACB1" w14:textId="74317950" w:rsidR="00AB6B88" w:rsidRPr="00730A74" w:rsidRDefault="00AB6B88" w:rsidP="003A4A44">
+          <w:p w14:paraId="4C598D8D" w14:textId="7F9A2B3D" w:rsidR="00590E0C" w:rsidRPr="008E5A4E" w:rsidRDefault="00590E0C" w:rsidP="00B62D96">
             <w:pPr>
               <w:pStyle w:val="Tablebodycopy"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Lee-Anne Smith</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cr Michael Separovich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5BD2EAC0" w14:textId="69CEDD2F" w:rsidR="00AB6B88" w:rsidRPr="00730A74" w:rsidRDefault="00AB6B88" w:rsidP="003A4A44">
+          <w:p w14:paraId="2298271A" w14:textId="5879C469" w:rsidR="00590E0C" w:rsidRPr="008E5A4E" w:rsidRDefault="00590E0C" w:rsidP="00B62D96">
             <w:pPr>
               <w:pStyle w:val="Tablebodycopy"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Stephen Cain, (former CEO)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Don Green</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="77E1418E" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00730A74" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="39D49742" w14:textId="1A447C15" w:rsidR="003914D5" w:rsidRDefault="009134C3" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting on 8 July 2020, the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government Standards </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panel found that Cr Michael Separovich</w:t>
+            </w:r>
+            <w:r w:rsidR="003914D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003914D5" w:rsidRPr="003914D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">did commit a minor breach pursuant to the </w:t>
+            </w:r>
+            <w:r w:rsidR="003914D5" w:rsidRPr="00BB5DE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidR="003914D5" w:rsidRPr="003914D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulation 7(1)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidR="003914D5" w:rsidRPr="00BB5DE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government (Rules of Conduct) Regulations 2007</w:t>
+            </w:r>
+            <w:r w:rsidR="003914D5" w:rsidRPr="003914D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when on 26 March 2020 he wrote an </w:t>
+            </w:r>
+            <w:r w:rsidR="003914D5" w:rsidRPr="003914D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>email to elected members which implied that staff of the City had not distributed an agenda in a timely manner</w:t>
+            </w:r>
+            <w:r w:rsidR="003914D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4220D1DC" w14:textId="36E47696" w:rsidR="00590E0C" w:rsidRPr="008E5A4E" w:rsidRDefault="00590E0C" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730A74">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="52B9E0A8" w14:textId="5943CD53" w:rsidR="000A12CE" w:rsidRDefault="000A12CE" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The Local Government Standards Panel Orders that</w:t>
+            </w:r>
+            <w:r w:rsidR="00A52F09">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cr Michael Separovich </w:t>
+            </w:r>
+            <w:r w:rsidR="00816127" w:rsidRPr="00816127">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>publicly apologise, as specified in paragraph 2 below, or failing compliance with paragraph 2, then paragraph 3 below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA7D21E" w14:textId="77777777" w:rsidR="00816127" w:rsidRDefault="00816127" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="465149F9" w14:textId="4BB9B355" w:rsidR="00816127" w:rsidRPr="003E3D0B" w:rsidRDefault="00816127" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E3D0B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Action taken by Cr Separovich:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C2E413" w14:textId="77777777" w:rsidR="00EA5841" w:rsidRPr="008E5A4E" w:rsidRDefault="00EA5841" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23B48F49" w14:textId="031B3F98" w:rsidR="00EA5841" w:rsidRPr="008E5A4E" w:rsidRDefault="00EA5841" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the Ordinary Council Meeting held on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 March 2021</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Cr Separovich made the following public apology:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A3DEC81" w14:textId="77777777" w:rsidR="00816127" w:rsidRDefault="00816127" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E85A617" w14:textId="77777777" w:rsidR="0072116C" w:rsidRDefault="00E71AD3" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E71AD3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I advise this meeting that: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E71AD3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complaint was made to the Local Government Standards Panel, in which it was alleged that I contravened the Local Government (Rules of Conduct) Regulations 2007 (WA) when I wrote an email to Elected Members that discredited staff members of the City and implied that they had not distributed an agenda for the Special Council Meeting planned for March 2020 in a timely manner. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CAAAA2" w14:textId="77777777" w:rsidR="0072116C" w:rsidRDefault="0072116C" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09DE9273" w14:textId="1841A7AF" w:rsidR="00A52F09" w:rsidRDefault="00E71AD3" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E71AD3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>The Panel found that by behaving in this manner I committed one breach of Regulation 7(1)(b) of the said Regulations and my conduct was wrongful, inappropriate and deserving of a penalty and, further, my actions were likely to cause detriment to the parties involved.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F111CF7" w14:textId="77777777" w:rsidR="0072116C" w:rsidRDefault="0072116C" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="313C76F2" w14:textId="77777777" w:rsidR="00590E0C" w:rsidRDefault="00E71AD3" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E71AD3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I accept that I should not have acted in such a manner and I now apologies to the staff of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E71AD3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E71AD3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> concerned, for having done so.</w:t>
+            </w:r>
+            <w:r w:rsidR="0072116C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001FAE5B" w14:textId="357A147E" w:rsidR="00CB7A35" w:rsidRPr="007A2893" w:rsidRDefault="00CB7A35" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008040A5" w:rsidRPr="008E5A4E" w14:paraId="137FFA2F" w14:textId="77777777" w:rsidTr="00B62D96">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="02B74598" w14:textId="60059FD9" w:rsidR="008040A5" w:rsidRPr="008E5A4E" w:rsidRDefault="008040A5" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablerowheadings"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SP 2020-052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF5986F" w14:textId="52D22FC2" w:rsidR="008040A5" w:rsidRPr="008E5A4E" w:rsidRDefault="008040A5" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cr Michael Separovich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="27E5A75B" w14:textId="647EFCD7" w:rsidR="008040A5" w:rsidRPr="008E5A4E" w:rsidRDefault="008040A5" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Don Green</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="30520E0C" w14:textId="204AB924" w:rsidR="008040A5" w:rsidRPr="00CB7A35" w:rsidRDefault="008040A5" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting </w:t>
+            </w:r>
+            <w:r w:rsidR="00394284">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 September 2020, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13" w:rsidRPr="00CA4B13">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="000C045A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government Standards </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13" w:rsidRPr="00CA4B13">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Panel found that C</w:t>
+            </w:r>
+            <w:r w:rsidR="000C045A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13" w:rsidRPr="00CA4B13">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Michael Separovich committed two minor breaches under the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13" w:rsidRPr="000C045A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13" w:rsidRPr="00CA4B13">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulations 6(2)(a) and 7(1)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13" w:rsidRPr="000C045A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government (Rules of Conduct) Regulations 2007</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4B13" w:rsidRPr="00CA4B13">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when he disclosed information relating to a confidential minor breach complaint</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="37BC8339" w14:textId="77777777" w:rsidR="00180F0A" w:rsidRDefault="000C045A" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Local Government Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C045A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Orders that</w:t>
+            </w:r>
+            <w:r w:rsidR="0014511A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within four (4)</w:t>
+            </w:r>
+            <w:r w:rsidR="00297632">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Cr Michael Separovich </w:t>
+            </w:r>
+            <w:r w:rsidR="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>shall undertake:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B2FB79" w14:textId="77777777" w:rsidR="00180F0A" w:rsidRDefault="00180F0A" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="046877DC" w14:textId="77777777" w:rsidR="00180F0A" w:rsidRPr="00180F0A" w:rsidRDefault="00180F0A" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the training </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Elected Members “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Serving on Council</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” provided by the WA Local Government Association (WALGA) for a period of fifteen (15) hours; or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021F1447" w14:textId="4A045B65" w:rsidR="002766C8" w:rsidRPr="002766C8" w:rsidRDefault="00180F0A" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>a training course with substantially similar learning outcomes provided by an alternative registered training organisation for a similar duration, but at least twelve (12) hours.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F1C0D8" w14:textId="007C9BAB" w:rsidR="008040A5" w:rsidRPr="008E5A4E" w:rsidRDefault="008040A5" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">At its meeting on 24 June 2021, the Panel found that Councillor Lee-Anne Smith (“Cr Smith”), a councillor for the City of Cockburn (“the City”), committed two minor breaches under the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00730A74">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7166E" w:rsidRPr="008E5A4E" w14:paraId="0F848349" w14:textId="77777777" w:rsidTr="00B62D96">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1F379D7C" w14:textId="755424DC" w:rsidR="00A7166E" w:rsidRPr="008E5A4E" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablerowheadings"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SP 2020-039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="33A169BA" w14:textId="3816FC2A" w:rsidR="00A7166E" w:rsidRPr="008E5A4E" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cr Michael Separovich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5261C994" w14:textId="64D4B4FE" w:rsidR="00A7166E" w:rsidRPr="008E5A4E" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C4A58">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C4A58">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C4A58">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Barbara Freeman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7F17C6" w14:textId="66F3C90E" w:rsidR="00A7166E" w:rsidRPr="008E5A4E" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting </w:t>
+            </w:r>
+            <w:r w:rsidR="00394284">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 September 2020, the Local Government Standards </w:t>
+            </w:r>
+            <w:r w:rsidR="00F3128E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>found that C</w:t>
+            </w:r>
+            <w:r w:rsidR="00F3128E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Michael </w:t>
+            </w:r>
+            <w:r w:rsidR="00F3128E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separovich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">committed one breach under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulation 7(1)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government (Rules of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Conduct) Regulations 2007</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392E76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when he reposted a photo of the British Royal Family along with an inappropriate comment, on the Melville Community Chat page, in or around 26 January 2020.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8790D2" w14:textId="77777777" w:rsidR="00A7166E" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">The Local Government Standards </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C045A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Orders that within four (4), Cr Michael Separovich shall undertake:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47CB83A2" w14:textId="77777777" w:rsidR="00A7166E" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6585B24B" w14:textId="77777777" w:rsidR="00A7166E" w:rsidRPr="00180F0A" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the training </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Elected Members “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Serving on Council</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” provided by the WA Local Government Association </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(WALGA) for a period of fifteen (15) hours; or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5515DC48" w14:textId="77777777" w:rsidR="00A7166E" w:rsidRPr="002766C8" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>a training course with substantially similar learning outcomes provided by an alternative registered training organisation for a similar duration, but at least twelve (12) hours.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02BFB4B7" w14:textId="77777777" w:rsidR="00A7166E" w:rsidRPr="008E5A4E" w:rsidRDefault="00A7166E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w14:paraId="199304C2" w14:textId="77777777" w:rsidTr="00B62D96">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="70E7C7E7" w14:textId="7CFB73E3" w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablerowheadings"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SP 2020-033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="06ECEBAC" w14:textId="28706357" w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cr Michael Separovich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4A19D79C" w14:textId="7A9FBB0C" w:rsidR="00F601B1" w:rsidRPr="001C4A58" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Don Green</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5C71695E" w14:textId="02537ECB" w:rsidR="00F601B1" w:rsidRPr="00392E76" w:rsidRDefault="00F3128E" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting </w:t>
+            </w:r>
+            <w:r w:rsidR="00394284">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8 July 2020, the Local Government Standards Panel found that </w:t>
+            </w:r>
+            <w:r w:rsidR="00F601B1" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00F601B1" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Michael Separovich committed one breach under the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F601B1" w:rsidRPr="00A37A73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Local Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidR="00F601B1" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulation 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0095159B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F601B1" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F601B1" w:rsidRPr="00A37A73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Local Government (Rules of Conduct)</w:t>
+            </w:r>
+            <w:r w:rsidR="00205301" w:rsidRPr="00A37A73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A37A73" w:rsidRPr="00A37A73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37A73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00205301" w:rsidRPr="00205301">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>when he sent an email with an alleged threatening tone to a senior member of council staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00205301">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="300DDF17" w14:textId="77777777" w:rsidR="00EF7667" w:rsidRDefault="00EF7667" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Local Government Standards Panel Orders that Cr Michael Separovich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00816127">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>publicly apologise, as specified in paragraph 2 below, or failing compliance with paragraph 2, then paragraph 3 below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A514B0E" w14:textId="77777777" w:rsidR="00EF7667" w:rsidRDefault="00EF7667" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DF61DA6" w14:textId="1C1881C4" w:rsidR="00EF7667" w:rsidRPr="0075095F" w:rsidRDefault="0075095F" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075095F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Action taken by Cr Separovich:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E5C0EF6" w14:textId="77777777" w:rsidR="0075095F" w:rsidRDefault="0075095F" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5373B590" w14:textId="77777777" w:rsidR="00502A63" w:rsidRPr="008E5A4E" w:rsidRDefault="00502A63" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the Ordinary Council Meeting held on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 March 2021</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Cr Separovich made the following public apology:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197E57DD" w14:textId="77777777" w:rsidR="0075095F" w:rsidRDefault="0075095F" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7052B074" w14:textId="77777777" w:rsidR="00CB7A35" w:rsidRDefault="00502A63" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7A35">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7A35" w:rsidRPr="00CB7A35">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> advise this meeting that </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7A35">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7A35" w:rsidRPr="00CB7A35">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complaint was made to the Local Government Standards Panel, in which it was alleged that I contravened the Local Government (Rules of Conduct) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7A35" w:rsidRPr="00CB7A35">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Regulations 2007 (WA) when I sent an email and used a threatening tone towards a senior member of Council staff. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F9B4D8" w14:textId="77777777" w:rsidR="00CB7A35" w:rsidRDefault="00CB7A35" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71766A3C" w14:textId="77777777" w:rsidR="00CB7A35" w:rsidRDefault="00CB7A35" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7A35">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Panel found that by behaving in this manner I committed one breach of Regulation 10(1)(b) of the said Regulations as I attempted to influence, by means of a threat, the conduct of a person who is a local government employee in their capacity as a local government employee. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D107C4C" w14:textId="77777777" w:rsidR="00CB7A35" w:rsidRDefault="00CB7A35" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50C4F849" w14:textId="3CD6F852" w:rsidR="00502A63" w:rsidRDefault="00CB7A35" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB7A35">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>I accept that I should not have acted in such a manner and I now apologies to Mr Daniel Arndt for having done so.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E411FF" w14:textId="7EFCEB12" w:rsidR="00F601B1" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w14:paraId="0214BFD9" w14:textId="77777777" w:rsidTr="00B62D96">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5A04186B" w14:textId="3E09F59E" w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablerowheadings"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SP 2020-02</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6A29ACB1" w14:textId="3ABC7F84" w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cr Lee-Anne Smith</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD2EAC0" w14:textId="1AC7558D" w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="Tablebodycopy"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stephen Cain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3236" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6212D494" w14:textId="77777777" w:rsidR="00A37A73" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting </w:t>
+            </w:r>
+            <w:r w:rsidR="00394284">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 June 2021, the </w:t>
+            </w:r>
+            <w:r w:rsidR="00394284">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government Standards </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panel found that C</w:t>
+            </w:r>
+            <w:r w:rsidR="00394284">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lee-Anne Smith</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37A73">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="412D9D33" w14:textId="77777777" w:rsidR="00A37A73" w:rsidRDefault="00A37A73" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31B7F662" w14:textId="6DE19A7B" w:rsidR="006F4610" w:rsidRPr="00A845AE" w:rsidRDefault="00A845AE" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">did commit a minor breach pursuant to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00730A74">
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Act </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1995 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">egulation 7 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government (Rules of Conduct) Regulations 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>when she wrote remarks regarding the health of the Complainant on her Facebook Page on 5 November 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3493D665" w14:textId="77777777" w:rsidR="00A845AE" w:rsidRPr="00A845AE" w:rsidRDefault="00A845AE" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="02C7509D" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00730A74" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">did commit three minor breaches pursuant to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">egulation 11 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government (Rules of Conduct) Regulations </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> she failed to declare an impartiality interest in respect to the performance appraisal process for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">the Chief Executive Officer of the City at each of: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AB2696" w14:textId="77777777" w:rsidR="00A845AE" w:rsidRPr="00A845AE" w:rsidRDefault="00A845AE" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Ordinary Council Meeting of 4 November 2019; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563EBFF9" w14:textId="77777777" w:rsidR="00A845AE" w:rsidRPr="00A845AE" w:rsidRDefault="00A845AE" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Ordinary Council Meeting of 4 December 2019; and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5454EAEA" w14:textId="36FC4088" w:rsidR="00A845AE" w:rsidRPr="00A845AE" w:rsidRDefault="00A845AE" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A845AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>the Ordinary Council Meeting of 13 January 2020</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75967">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4584A988" w14:textId="2CDF04C9" w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="391"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="391" w:hanging="391"/>
-[...36 lines deleted...]
-              <w:ind w:left="391" w:hanging="391"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5DECD20B" w14:textId="11FA68D0" w:rsidR="00AB6B88" w:rsidRPr="00730A74" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="5DECD20B" w14:textId="7EB7E4A5" w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730A74">
+            <w:r w:rsidRPr="008E5A4E">
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Having regard to the Findings, the matters set out herein, and the general interests of local government in Western Australia, the Panel’s decision on how the Minor Breach is to be dealt with under s5.110(6)(a) of the Act, is that no sanction is to be </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00730A74">
+              <w:t>No sanction impose</w:t>
+            </w:r>
+            <w:r w:rsidR="00E97E46">
               <w:rPr>
                 <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0D68A1D2" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00730A74" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:t xml:space="preserve"> as Cr Lee-</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47225">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00E97E46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nne Smith had ceased to be an Elected Member </w:t>
+            </w:r>
+            <w:r w:rsidR="0009109C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by the time the Local Government Standards Panel had </w:t>
+            </w:r>
+            <w:r w:rsidR="006A1B0D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>convened</w:t>
+            </w:r>
+            <w:r w:rsidR="0009109C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to consider how it would deal with the minor breaches.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D68A1D2" w14:textId="77777777" w:rsidR="00F601B1" w:rsidRPr="008E5A4E" w:rsidRDefault="00F601B1" w:rsidP="00B62D96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6B88" w:rsidRPr="00350943" w14:paraId="6A535EC6" w14:textId="77777777" w:rsidTr="00AB6B88">
+      <w:tr w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w14:paraId="6A535EC6" w14:textId="77777777" w:rsidTr="00B62D96">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4FC85E" w14:textId="3852CBA4" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
-            <w:r w:rsidRPr="00350943">
+          <w:p w14:paraId="0E4FC85E" w14:textId="2B485BC7" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>28 March 2021 (SP 2020-052)</w:t>
+              <w:t>SP 2019-085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2738" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25C67D77" w14:textId="14AE749F" w:rsidR="00AB6B88" w:rsidRPr="00291144" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="25C67D77" w14:textId="3CEE8DC3" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="00B62D96">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Councillor Michael Separovich</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F218CE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lee-Anne Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC8045D" w14:textId="37761857" w:rsidR="00AB6B88" w:rsidRPr="00291144" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="4AC8045D" w14:textId="2D181E52" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00F218CE" w:rsidP="00B62D96">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Don Green, Director – Governance &amp; Community Services</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr Stephen Cain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="765C3E38" w14:textId="07251F15" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="765C3E38" w14:textId="25306770" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00F218CE" w:rsidP="00B62D96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00350943">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting on 16 December 2019, the Local Government Standards Panel </w:t>
+            </w:r>
+            <w:r w:rsidR="007364D5" w:rsidRPr="007364D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>found that C</w:t>
+            </w:r>
+            <w:r w:rsidR="007364D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r </w:t>
+            </w:r>
+            <w:r w:rsidR="007364D5" w:rsidRPr="007364D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Lee Anne Smith</w:t>
+            </w:r>
+            <w:r w:rsidR="007364D5" w:rsidRPr="007364D5">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007364D5" w:rsidRPr="007364D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">did commit a breach under the Act and Regulation 7(1)(b) when she did not remove material from Facebook relating to a petition that was put forward </w:t>
+            </w:r>
+            <w:r w:rsidR="007364D5" w:rsidRPr="007364D5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">one breach of Regulation 7(1)(b) of the said Regulations as his conduct was in breach of the City’s Code of Conduct and was wrongful, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> his actions were likely to cause detriment to the parties involved.</w:t>
+              <w:t>regarding the Bartram Road Footbridge.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B47260" w14:textId="6EE59511" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
-[...272 lines deleted...]
-          <w:p w14:paraId="435EBE59" w14:textId="653FA726" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="6C65954D" w14:textId="77777777" w:rsidR="00E47B20" w:rsidRDefault="00B62D96" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="55FC4AB9" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">The Local Government Standards Panel Orders that Cr </w:t>
+            </w:r>
+            <w:r w:rsidR="0092545A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lee-Anne Smith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00816127">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>publicly apologise, as specified in paragraph 2 below, or failing compliance with paragraph 2, then paragraph 3 below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A42F170" w14:textId="77777777" w:rsidR="0092545A" w:rsidRDefault="0092545A" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="107109FB" w14:textId="7D05201E" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="798BE4F3" w14:textId="77777777" w:rsidR="0092545A" w:rsidRPr="00CF75A7" w:rsidRDefault="0092545A" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="48AE2B2A" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF75A7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Action taken by Cr Lee-Anne Smith:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D927C8" w14:textId="77777777" w:rsidR="0092545A" w:rsidRDefault="0092545A" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E9BD80" w14:textId="7FA54701" w:rsidR="00BD0B7B" w:rsidRPr="008E5A4E" w:rsidRDefault="00BD0B7B" w:rsidP="00BD0B7B">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="466" w:hanging="466"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>iii.</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">At the Ordinary Council Meeting held on </w:t>
             </w:r>
             <w:r>
-              <w:tab/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">7. </w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13 August 2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Cr </w:t>
             </w:r>
             <w:r>
-              <w:tab/>
-[...211 lines deleted...]
-          <w:p w14:paraId="13AF4627" w14:textId="4F3724CA" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lee-Anne Smith </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>made the following public apology:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D98C57" w14:textId="77777777" w:rsidR="00BD0B7B" w:rsidRDefault="00BD0B7B" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...30 lines deleted...]
-          <w:p w14:paraId="03974908" w14:textId="0CF37547" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68C72F83" w14:textId="00D8493A" w:rsidR="00505FBE" w:rsidRDefault="00BD0B7B" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="57425BFF" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00505FBE" w:rsidRPr="00505FBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A complaint was made to the Local Government Standards Panel, in which it was alleged that I contravened the Local Government (Rules of Conduct) Regulations 2007 (WA) when I did not remove material from a </w:t>
+            </w:r>
+            <w:r w:rsidR="00505FBE" w:rsidRPr="00505FBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Facebook</w:t>
+            </w:r>
+            <w:r w:rsidR="00505FBE" w:rsidRPr="00505FBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> page relating to a petition regarding Bartram Road Footbridge that incorrectly referred to the involvement of the Lions Club Australia. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1157CB" w14:textId="77777777" w:rsidR="00505FBE" w:rsidRDefault="00505FBE" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="466" w:hanging="466"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="71D66814" w14:textId="2255F91C" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC0C55A" w14:textId="77777777" w:rsidR="00505FBE" w:rsidRDefault="00505FBE" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="466" w:hanging="466"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="76A7B93D" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>The Panel found that I breached regulation 7(1)(b) of the said Regulations as my conduct in refusing a reasonable request to remove the material was improper and deserving of a penalty.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16097512" w14:textId="77777777" w:rsidR="00505FBE" w:rsidRDefault="00505FBE" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="466" w:hanging="466"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="4BCBF3C3" w14:textId="3F083F03" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64B94223" w14:textId="77777777" w:rsidR="00505FBE" w:rsidRDefault="00505FBE" w:rsidP="00B62D96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="466" w:hanging="466"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>9.</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I accept that I should have removed the relevant material from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00505FBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Facebook</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00505FBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> upon request.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B454E4F" w14:textId="77777777" w:rsidR="00505FBE" w:rsidRDefault="00505FBE" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="466"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BDF40DA" w14:textId="4F6FA142" w:rsidR="00BD0B7B" w:rsidRDefault="00505FBE" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="466"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00505FBE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>I now apologise to the Lions Club Australia, my fellow Councillors and the public.</w:t>
             </w:r>
             <w:r>
-              <w:tab/>
-[...11 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCBF3C3" w14:textId="79B8B306" w:rsidR="0092545A" w:rsidRPr="008E5A4E" w:rsidRDefault="0092545A" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="466"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6B88" w:rsidRPr="00350943" w14:paraId="57B29C12" w14:textId="77777777" w:rsidTr="00AB6B88">
+      <w:tr w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w14:paraId="777C5C49" w14:textId="77777777" w:rsidTr="00B62D96">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1545" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B95810D" w14:textId="0C143F01" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
-            <w:r w:rsidRPr="00350943">
+          <w:p w14:paraId="6FBF109A" w14:textId="25565391" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1 February 2021 (SP 2020-042)</w:t>
+              <w:t>SP 2019-07</w:t>
+            </w:r>
+            <w:r w:rsidR="009706E8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2738" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="518497A7" w14:textId="6B458BF8" w:rsidR="00AB6B88" w:rsidRPr="00291144" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="0FECDC82" w14:textId="3162A3AC" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="00B62D96">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Councillor Michael Separovich</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cr Lee-Anne Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66BAC9E4" w14:textId="260A0C2D" w:rsidR="00AB6B88" w:rsidRPr="00291144" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="0CD424BF" w14:textId="137BC50B" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="009706E8" w:rsidP="00B62D96">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Don Green, Director – Governance &amp; Community Services</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr Stephen Cain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26E02312" w14:textId="7E38517B" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="22F88550" w14:textId="76565E9D" w:rsidR="009706E8" w:rsidRDefault="009706E8" w:rsidP="00B62D96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> his actions were likely to cause detriment to the parties involved.</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">October </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government Standards </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panel found that</w:t>
+            </w:r>
+            <w:r w:rsidR="00906826">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Deputy Mayor Lee-Anne Smith</w:t>
+            </w:r>
+            <w:r w:rsidR="00906826" w:rsidRPr="00906826">
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00906826" w:rsidRPr="00906826">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">did commit a minor breach pursuant to </w:t>
+            </w:r>
+            <w:r w:rsidR="00906826" w:rsidRPr="00906826">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>the Local Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidR="00906826" w:rsidRPr="00906826">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulation 7(1)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00906826" w:rsidRPr="00906826">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government (Rules of Conduct) Regulations 2007</w:t>
+            </w:r>
+            <w:r w:rsidR="00906826" w:rsidRPr="00906826">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41926BBC" w14:textId="669D3860" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00BE41A7" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE41A7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>when on 9 August 2019 she made false comments in an interview on ABC Radio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE41A7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE41A7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Perth in respect to a notice of motion raised by her in relation to off road motor vehicle use which was discussed (but not passed) at the Ordinary Council Meeting of 8 August 2019</w:t>
+            </w:r>
+            <w:r w:rsidR="0072021B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0D67D9" w14:textId="1759D508" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="7767B9FE" w14:textId="77777777" w:rsidR="00E47B20" w:rsidRDefault="0072021B" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
-[...242 lines deleted...]
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="7227DB7D" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Local Government Standards Panel Orders that Cr Lee-Anne Smith </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00816127">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>publicly apologise, as specified in paragraph 2 below, or failing compliance with paragraph 2, then paragraph 3 below.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF720B8" w14:textId="77777777" w:rsidR="00FC7306" w:rsidRDefault="00FC7306" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="14530D49" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="483B729E" w14:textId="77777777" w:rsidR="00FC7306" w:rsidRPr="00CF75A7" w:rsidRDefault="00FC7306" w:rsidP="00FC7306">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="1649E6EF" w14:textId="575C7FFD" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF75A7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Action taken by Cr Lee-Anne Smith:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275D7AC4" w14:textId="77777777" w:rsidR="00FC7306" w:rsidRDefault="00FC7306" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> and I now apologise to the City, the </w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78745457" w14:textId="35AEEB59" w:rsidR="00F6065D" w:rsidRPr="008E5A4E" w:rsidRDefault="00F6065D" w:rsidP="00F6065D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the Ordinary Council Meeting held on </w:t>
             </w:r>
             <w:r>
-              <w:t>C</w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="1C2B3472" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9 April 2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Cr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lee-Anne Smith </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>made the following public apology:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336D4D05" w14:textId="77777777" w:rsidR="00F6065D" w:rsidRDefault="00F6065D" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="33DCA22D" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D292B03" w14:textId="44BFE775" w:rsidR="00E651C7" w:rsidRDefault="00E651C7" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
-[...223 lines deleted...]
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="61FD88DA" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E651C7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>I advise this meeting that a complaint was made to the Local Government Standards Panel in which it was alleged that I contravened the Local Government Rules of Conduct Regulations 2007 WA when I made false comments in an interview on ABC Radio Perth in respect to a Notice of Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E651C7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">raised by me in relation to off road motor vehicle use, which was discussed but not passed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E651C7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">at the Ordinary Council Meeting of 8 August 2019. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC805DB" w14:textId="77777777" w:rsidR="00E651C7" w:rsidRDefault="00E651C7" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CEDCDCF" w14:textId="56780768" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FA1F6F7" w14:textId="77777777" w:rsidR="00E651C7" w:rsidRDefault="00E651C7" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="55C1166B" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E651C7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Panel found that by behaving in this manner, I made improper use of my office as Councillor, with the intention of advantaging myself, thereby committing one breach of regulation 7(1)(a) of the Local Government (Rules of Conduct) Regulations 2007. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16297DF7" w14:textId="77777777" w:rsidR="00E651C7" w:rsidRDefault="00E651C7" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="15AE2563" w14:textId="6B85E774" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CC9B36A" w14:textId="7D411497" w:rsidR="00E651C7" w:rsidRDefault="00E651C7" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="0B0D2C27" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E651C7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>I accept that I should not have acted in such a manner and I apologise to the Council and the City for having done so.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293BD58D" w14:textId="1DB1C331" w:rsidR="00FC7306" w:rsidRPr="008E5A4E" w:rsidRDefault="00FC7306" w:rsidP="0072021B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="646"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...11 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6B88" w:rsidRPr="00350943" w14:paraId="12FB3396" w14:textId="77777777" w:rsidTr="00AB6B88">
+      <w:tr w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w14:paraId="6A327C4B" w14:textId="77777777" w:rsidTr="00B62D96">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="772D42C0" w14:textId="46D81161" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
-            <w:r w:rsidRPr="00350943">
+          <w:p w14:paraId="46A5621D" w14:textId="7C2CFE76" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1 February 2021 (SP 2020-039)</w:t>
+              <w:t>SP 2018</w:t>
+            </w:r>
+            <w:r w:rsidR="0036289A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2738" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E66B9F6" w14:textId="6E117A2B" w:rsidR="00AB6B88" w:rsidRPr="00291144" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="51B1D48A" w14:textId="0C0CD4D7" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="000B6EED" w:rsidP="00B62D96">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Councillor Michael Separovich</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Deputy Mayor</w:t>
+            </w:r>
+            <w:r w:rsidR="00E47B20" w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lee-Anne Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65F8CFBB" w14:textId="5E43FB72" w:rsidR="00AB6B88" w:rsidRPr="00291144" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="2E33A274" w14:textId="044C188C" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00826DC7" w:rsidP="00B62D96">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Don Green, Director – Governance &amp; Community Services</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cr Chontelle Stone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15463013" w14:textId="15B9B2B7" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="3D176D14" w14:textId="2F3CC035" w:rsidR="001C2D76" w:rsidRDefault="001C2D76" w:rsidP="00B62D96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...10 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9 April 2019</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government Standards </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panel found that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Deputy Mayor Lee-Anne Smith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F64F66" w14:textId="77777777" w:rsidR="001C2D76" w:rsidRDefault="001C2D76" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F482E97" w14:textId="5BE6AF93" w:rsidR="001C2D76" w:rsidRPr="00BB3D90" w:rsidRDefault="00BB3D90" w:rsidP="001C2D76">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">did commit a minor breach pursuant to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, regulation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">7(1)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government (Rules of Conduct) Regulations 2007</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when, at a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>pecial Meeting of Council held 22 August 2018, she falsely stated that Cr Chontelle Sands was the subject of two minor breach complaints and an investigation by the Department of Local Government, Sport and Cultural Industries</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75967">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673BA87A" w14:textId="77777777" w:rsidR="00E47B20" w:rsidRPr="001B3CF9" w:rsidRDefault="009C5A25" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5A25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>did commit a minor breach pursuant to the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government Act 1995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C5A25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulation 7(1)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3D90">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Local Government (Rules of Conduct) Regulations 2007</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C5A25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when at a special Meeting of Council </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C5A25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>held 22 August 2018, she stated that Cr Chontelle Sands had lied about having an impartiality interest in respect to a matter previously considered by the Council</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75967">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DEBFA56" w14:textId="4A5D2883" w:rsidR="001B3CF9" w:rsidRPr="00C75967" w:rsidRDefault="001B3CF9" w:rsidP="001B3CF9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23821322" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="06EC3233" w14:textId="77777777" w:rsidR="00FD27D8" w:rsidRDefault="0082212D" w:rsidP="0082212D">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="37EC7913" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The Local Government Standards Panel Orders that Cr Lee-Anne Smith</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD27D8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D6A97D4" w14:textId="77777777" w:rsidR="00FD27D8" w:rsidRDefault="00FD27D8" w:rsidP="0082212D">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="2B465CAE" w14:textId="32992350" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12828D32" w14:textId="13ECF9B5" w:rsidR="00FD27D8" w:rsidRDefault="00FD27D8" w:rsidP="00FD27D8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>make a public apology in terms of the attached Order; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F94F27" w14:textId="7A27145B" w:rsidR="007D7BBD" w:rsidRDefault="00FD27D8" w:rsidP="007D7BBD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be publicly censured in terms </w:t>
+            </w:r>
+            <w:r w:rsidR="007D7BBD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>of the attached Order.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E48D0A" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5923D4AF" w14:textId="448AB699" w:rsidR="00962C25" w:rsidRPr="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00962C25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Action taken by Cr Lee-Anne Smith:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8DD3A5" w14:textId="77777777" w:rsidR="00962C25" w:rsidRDefault="00962C25" w:rsidP="00962C25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30EF5F94" w14:textId="4926F3C6" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="007D7BBD">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="706"/>
+                <w:tab w:val="left" w:pos="466"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...356 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB6B88" w:rsidRPr="00350943" w14:paraId="4F00AD1F" w14:textId="77777777" w:rsidTr="00AB6B88">
+      <w:tr w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w14:paraId="10C24FA9" w14:textId="77777777" w:rsidTr="00B62D96">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1545" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="60EB9EA3" w14:textId="59D58AB1" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
-            <w:r w:rsidRPr="00350943">
+          <w:p w14:paraId="55C9B682" w14:textId="0FE169DF" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1 February 2021 (SP 2020-033)</w:t>
+              <w:t>SP 2018-60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2738" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A31CEC5" w14:textId="156F4EA5" w:rsidR="00AB6B88" w:rsidRPr="00291144" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="366B76BD" w14:textId="35E91844" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="00B62D96">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Councillor Michael Separovich</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dep</w:t>
+            </w:r>
+            <w:r w:rsidR="004A515B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uty </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mayor Lee</w:t>
+            </w:r>
+            <w:r w:rsidR="004A515B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anne Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73D6498F" w14:textId="320713EA" w:rsidR="00AB6B88" w:rsidRPr="00291144" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="53B6FE83" w14:textId="72747CEE" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="004A515B" w:rsidP="00B62D96">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Don Green, Director – Governance &amp; Community Services</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mr Stephen Cain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3236" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED0E5A9" w14:textId="03E101AD" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+          <w:p w14:paraId="71622C01" w14:textId="4B6BF7AB" w:rsidR="00C53BC1" w:rsidRDefault="00C53BC1" w:rsidP="00C53BC1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...2 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At its meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on </w:t>
+            </w:r>
+            <w:r w:rsidR="00F91A2D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7 December 2018</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Government Standards </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Panel found that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Deputy Mayor Lee-Anne Smith</w:t>
+            </w:r>
+            <w:r w:rsidR="007422B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> committed one breach of regulation 7(1)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidR="007422B3" w:rsidRPr="007422B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Local Government (Rules of Conduct) Regulations 2007</w:t>
+            </w:r>
+            <w:r w:rsidR="007422B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when she:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63335F32" w14:textId="77777777" w:rsidR="007422B3" w:rsidRDefault="007422B3" w:rsidP="00C53BC1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73AA9E1D" w14:textId="77777777" w:rsidR="001E771E" w:rsidRPr="008E5A4E" w:rsidRDefault="001E771E" w:rsidP="001E771E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">had discussions and made agreements with an applicant regarding a development application for the installation of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">electronic signage on land situated in the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28780159" w14:textId="7380A269" w:rsidR="007422B3" w:rsidRDefault="001E771E" w:rsidP="001E771E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5A4E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>drafted an alternative recommendation for the approval of the Development application and inclusion of certain development approval conditions proposed to be raised at the Ordinary Council Meeting of 10 May 2018.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4EB6DE" w14:textId="4F1399FF" w:rsidR="00E47B20" w:rsidRPr="008E5A4E" w:rsidRDefault="00E47B20" w:rsidP="00B62D96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04514A46" w14:textId="49AA0C4B" w:rsidR="00AB6B88" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
-            <w:pPr>
+          <w:p w14:paraId="1BDA2BB3" w14:textId="5AD6CD47" w:rsidR="001E771E" w:rsidRDefault="001E771E" w:rsidP="001E771E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="466"/>
+              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="1BA666B9" w14:textId="77777777" w:rsidR="00AB6B88" w:rsidRPr="00350943" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The Local Government Standards Panel Orders that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, by 30 April 2019,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cr Lee-Anne Smith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shall undertake</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07E501E8" w14:textId="77777777" w:rsidR="001E771E" w:rsidRDefault="001E771E" w:rsidP="00B62D96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...291 lines deleted...]
-          <w:p w14:paraId="5A47BC0D" w14:textId="435E515C" w:rsidR="00AB6B88" w:rsidRPr="00990E80" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CBB1B38" w14:textId="489E3898" w:rsidR="001E771E" w:rsidRPr="00180F0A" w:rsidRDefault="001E771E" w:rsidP="001E771E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="46"/>
               </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="453174DB" w14:textId="2AA6C106" w:rsidR="00AB6B88" w:rsidRPr="00990E80" w:rsidRDefault="00AB6B88" w:rsidP="004074BC">
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the training </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Elected Members “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Serving on Council</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” provided by the WA Local Government Association (WALGA) for a period of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>7.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hours; or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7110040A" w14:textId="3B5DA73F" w:rsidR="001E771E" w:rsidRPr="002766C8" w:rsidRDefault="001E771E" w:rsidP="001E771E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="46"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...181 lines deleted...]
-            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:i/>
-[...28 lines deleted...]
-              </w:tabs>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>a training course with substantially similar learning outcomes provided by an alternative registered training organisation for a similar duration, but at least twelve (</w:t>
+            </w:r>
+            <w:r w:rsidR="007D015A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00180F0A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>) hours.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CCA1CDF" w14:textId="7316CAF9" w:rsidR="00E47B20" w:rsidRPr="007D015A" w:rsidRDefault="00E47B20" w:rsidP="007D015A">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-[...1559 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D0F9656" w14:textId="04B50D3D" w:rsidR="003540FB" w:rsidRDefault="003540FB" w:rsidP="006D7DF6"/>
-    <w:sectPr w:rsidR="003540FB" w:rsidSect="003622AF">
+    <w:sectPr w:rsidR="003540FB" w:rsidSect="0036289A">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="284" w:footer="284" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="400"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F4DC806" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="004F36D9">
+    <w:p w14:paraId="0CBF78D5" w14:textId="77777777" w:rsidR="00FE1270" w:rsidRDefault="00FE1270" w:rsidP="004F36D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D3BC1F1" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="004F36D9">
+    <w:p w14:paraId="7FEF5F49" w14:textId="77777777" w:rsidR="00FE1270" w:rsidRDefault="00FE1270" w:rsidP="004F36D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01E717C4" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRDefault="00A43D84">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="2C6E6B6D" wp14:editId="231BF137">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-408940</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9845040</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="8392160" cy="1268095"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 26" descr="City of Cockburn corporate illustration."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5680,51 +5429,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="8392160" cy="1268095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28F8F822" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="00BE36BB"/>
   <w:p w14:paraId="7253F462" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRPr="0080160E" w:rsidRDefault="00A43D84" w:rsidP="00BE36BB">
     <w:pPr>
       <w:rPr>
         <w:color w:val="0563C1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0021401F">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>9 Coleville Crescent, Spearwood WA 6163</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="0021401F">
@@ -5803,160 +5552,170 @@
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="0021401F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cockburn.wa.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="0021401F">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  ABN 27 471 341 209</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1796C606" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="004F36D9">
+    <w:p w14:paraId="0C9FCD09" w14:textId="77777777" w:rsidR="00FE1270" w:rsidRDefault="00FE1270" w:rsidP="004F36D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="065B872D" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="004F36D9">
+    <w:p w14:paraId="5B7266D8" w14:textId="77777777" w:rsidR="00FE1270" w:rsidRDefault="00FE1270" w:rsidP="004F36D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2481DAB2" w14:textId="43756AA8" w:rsidR="00A43D84" w:rsidRDefault="00A43D84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0A8997A2" w14:textId="5B8AEB34" w:rsidR="00A43D84" w:rsidRDefault="00A43D84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7B6E236C" w14:textId="3D768042" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="003622AF">
+  <w:p w14:paraId="7B6E236C" w14:textId="6BBD4D0A" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="003622AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="36"/>
         <w:szCs w:val="34"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003622AF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="34"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Register of Minor Breach Complaints</w:t>
+    </w:r>
+    <w:r w:rsidR="0036289A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="34"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (up until 1 January 2026)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6725566E" w14:textId="16A5E3B8" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="003622AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="GridTable4-Accent31"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         <w:left w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         <w:bottom w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         <w:right w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
         <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1545"/>
       <w:gridCol w:w="2738"/>
       <w:gridCol w:w="2672"/>
       <w:gridCol w:w="3236"/>
       <w:gridCol w:w="4253"/>
     </w:tblGrid>
     <w:tr w:rsidR="00836228" w:rsidRPr="00836228" w14:paraId="528214A9" w14:textId="77777777" w:rsidTr="00774B53">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:cantSplit/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tcW w:w="1545" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             <w:right w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:noWrap/>
         </w:tcPr>
-        <w:p w14:paraId="142269CB" w14:textId="77777777" w:rsidR="0092383A" w:rsidRPr="00836228" w:rsidRDefault="0092383A" w:rsidP="00020806">
+        <w:p w14:paraId="142269CB" w14:textId="7F430EBB" w:rsidR="0092383A" w:rsidRPr="00836228" w:rsidRDefault="009558A2" w:rsidP="00020806">
           <w:pPr>
             <w:pStyle w:val="Tablerowheadings"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00836228">
+          <w:r>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
-            <w:t>Date of Hearing</w:t>
+            <w:t>Standards Panel Reference Number</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2738" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             <w:left w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
             <w:right w:val="dotted" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p w14:paraId="07413A2F" w14:textId="77777777" w:rsidR="0092383A" w:rsidRPr="00836228" w:rsidRDefault="0092383A" w:rsidP="003A4A44">
           <w:pPr>
             <w:pStyle w:val="Tablebodycopy"/>
             <w:framePr w:wrap="around"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           </w:pPr>
           <w:r w:rsidRPr="00836228">
             <w:t>Name of Council Member whom the complaint is about</w:t>
           </w:r>
         </w:p>
       </w:tc>
@@ -6029,51 +5788,51 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00836228">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Details of action taken under section 5.110(6)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="751DB4A0" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRPr="0092383A" w:rsidRDefault="00A43D84" w:rsidP="0092383A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4ADC11F2" w14:textId="0FF20BED" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="00350943">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0201A2CD" wp14:editId="38F34A6D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7435215</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>64770</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1864360" cy="1155700"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21363"/>
               <wp:lineTo x="21409" y="21363"/>
               <wp:lineTo x="21409" y="0"/>
@@ -6160,51 +5919,51 @@
     <w:r w:rsidRPr="00350943">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Register of Minor Breach Orders</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="007FC907" w14:textId="4588D8CF" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="00350943">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2DF25637" w14:textId="77777777" w:rsidR="00A43D84" w:rsidRDefault="00A43D84" w:rsidP="00350943">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="D58A4912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCE63C13"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographDigital"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -6300,50 +6059,142 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5887" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6722" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7556" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01722F47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A10CE99A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05AB2E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F078C442"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1952" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2672" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6385,51 +6236,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6272" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6992" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7712" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CDC15E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B080E76"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E6D24C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15A4B5A4"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6471,51 +6411,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8B6E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E04D30C"/>
     <w:lvl w:ilvl="0" w:tplc="D360A33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6560,51 +6500,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12950E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B54A4F90"/>
     <w:lvl w:ilvl="0" w:tplc="9CB2E752">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6650,51 +6590,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12BA2DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1206EDDA"/>
     <w:lvl w:ilvl="0" w:tplc="5B2C40AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1426" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6739,51 +6679,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5386" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6826" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F484BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AF0BCEC"/>
     <w:lvl w:ilvl="0" w:tplc="3FF04122">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1771" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6828,51 +6768,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5371" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6091" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6811" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FA64E7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="106661D8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23967311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="605E8126"/>
     <w:lvl w:ilvl="0" w:tplc="2D9E7C8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6917,51 +6946,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="284514EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F01A9A72"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EA525C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AFC6148"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7003,51 +7121,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE66DF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C2AF4B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7089,51 +7207,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="316528BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CBCEDDC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7175,51 +7293,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32CB6638"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E145BAC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34CB7FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BB83894"/>
     <w:lvl w:ilvl="0" w:tplc="49E432A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7264,51 +7471,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="359E291C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6628926C"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1952" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2312" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7353,51 +7560,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5912" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6632" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7352" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A615BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D706AA0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7442,51 +7649,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C1940BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7586218C"/>
     <w:lvl w:ilvl="0" w:tplc="3E94FD42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7531,51 +7738,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5134" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5854" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6574" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CBD6305"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A10CE99A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5B2C40AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D6F0833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59D2581E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="784" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1504" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7617,51 +7916,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5104" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5824" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6544" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ED2375C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E70EC12"/>
     <w:lvl w:ilvl="0" w:tplc="6E3EA20E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1633" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7706,51 +8005,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5233" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5953" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6673" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F6C4E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EA856E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2012" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2732" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7819,51 +8118,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7052" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7772" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44B35451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BF69346"/>
     <w:lvl w:ilvl="0" w:tplc="1870EC16">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7908,51 +8207,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47096735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78D04F40"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7994,51 +8293,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="496F75A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3282142E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8083,51 +8382,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A2D544B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E145BAC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C7E4F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28489868"/>
     <w:lvl w:ilvl="0" w:tplc="8FC614A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="913" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1633" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8172,51 +8560,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5233" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5953" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6673" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D964732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B7485E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8258,51 +8646,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="516B365F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="505C43F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8344,51 +8732,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55060B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12B041E0"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8430,51 +8818,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5943220F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0A6C868"/>
+    <w:lvl w:ilvl="0" w:tplc="4EA6B9C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C002CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B99E754A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8516,51 +8993,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C6005DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F3EE316"/>
     <w:lvl w:ilvl="0" w:tplc="69F077F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8606,51 +9083,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DDE4F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55062D18"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="784" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1504" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8692,51 +9169,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5104" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5824" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6544" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EE844F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B4494B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8778,51 +9255,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F8407A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="106661D8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C1555D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AB65B56"/>
     <w:lvl w:ilvl="0" w:tplc="49E432A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8867,51 +9433,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA749AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E145BAC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70BE6625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2443126"/>
     <w:lvl w:ilvl="0" w:tplc="207CAE1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8956,51 +9611,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77C63D53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F01A9A72"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5447D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F0CB3E6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -9045,51 +9789,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E154976"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E145BAC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F970BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4B42254"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9132,372 +9965,513 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="246352448">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1460031955">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1469857456">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1900094491">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1660965055">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="134491944">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1469858477">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1927573601">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="537160947">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="765729630">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1067922920">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1460031955">
+  <w:num w:numId="12" w16cid:durableId="929582348">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1930431741">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1932934591">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="623970186">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1404645759">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="299042976">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1361277394">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="667253049">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1230387729">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="869144770">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="911963353">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1662002210">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1588878157">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1970931773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1518471591">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1469857456">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="27" w16cid:durableId="1983654196">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1900094491">
-[...38 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="299042976">
+  <w:num w:numId="28" w16cid:durableId="1907913166">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1361277394">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="29" w16cid:durableId="874776916">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1495796721">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1563717704">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="925772892">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="124082203">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="440418057">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="945236120">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1833255627">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="154760004">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="3635081">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1869028963">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="193076669">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1870102035">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="327950160">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1279337746">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1501889475">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1692992492">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1175268737">
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="89"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyM7cwNTAxMTI0NjE2NbVU0lEKTi0uzszPAykwqQUAYax3ICwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0093565D"/>
     <w:rsid w:val="00016C21"/>
     <w:rsid w:val="00020215"/>
     <w:rsid w:val="00020806"/>
     <w:rsid w:val="00042EF0"/>
+    <w:rsid w:val="000573E1"/>
+    <w:rsid w:val="0009109C"/>
     <w:rsid w:val="00093AAD"/>
+    <w:rsid w:val="000A12CE"/>
     <w:rsid w:val="000A6828"/>
     <w:rsid w:val="000B10E6"/>
+    <w:rsid w:val="000B6EED"/>
     <w:rsid w:val="000B75B7"/>
+    <w:rsid w:val="000C045A"/>
     <w:rsid w:val="000C5CA0"/>
     <w:rsid w:val="000D2CC1"/>
     <w:rsid w:val="00124252"/>
+    <w:rsid w:val="001344A2"/>
     <w:rsid w:val="0014436F"/>
+    <w:rsid w:val="0014511A"/>
     <w:rsid w:val="0016703C"/>
+    <w:rsid w:val="00180F0A"/>
     <w:rsid w:val="0018187C"/>
     <w:rsid w:val="001869B8"/>
     <w:rsid w:val="001A1A73"/>
     <w:rsid w:val="001A7831"/>
+    <w:rsid w:val="001B3CF9"/>
     <w:rsid w:val="001B40CD"/>
+    <w:rsid w:val="001C154F"/>
+    <w:rsid w:val="001C2D76"/>
+    <w:rsid w:val="001C4A58"/>
     <w:rsid w:val="001C4CEA"/>
+    <w:rsid w:val="001E771E"/>
+    <w:rsid w:val="001F0B65"/>
     <w:rsid w:val="001F19CE"/>
+    <w:rsid w:val="00205301"/>
     <w:rsid w:val="0021401F"/>
     <w:rsid w:val="002149CD"/>
     <w:rsid w:val="002259AC"/>
     <w:rsid w:val="002332CF"/>
     <w:rsid w:val="00237B9F"/>
     <w:rsid w:val="00242A72"/>
     <w:rsid w:val="00243C58"/>
     <w:rsid w:val="00275B83"/>
+    <w:rsid w:val="002766C8"/>
     <w:rsid w:val="00290680"/>
     <w:rsid w:val="00291144"/>
     <w:rsid w:val="00292937"/>
+    <w:rsid w:val="00297632"/>
     <w:rsid w:val="002B44F1"/>
     <w:rsid w:val="002D7B95"/>
+    <w:rsid w:val="002E1CAF"/>
     <w:rsid w:val="002F56A3"/>
     <w:rsid w:val="00350943"/>
     <w:rsid w:val="003540FB"/>
     <w:rsid w:val="003622AF"/>
+    <w:rsid w:val="0036289A"/>
     <w:rsid w:val="00372BEF"/>
     <w:rsid w:val="003803F9"/>
+    <w:rsid w:val="00383BBC"/>
     <w:rsid w:val="00386798"/>
+    <w:rsid w:val="003914D5"/>
+    <w:rsid w:val="00392E76"/>
+    <w:rsid w:val="00394284"/>
     <w:rsid w:val="003A4A44"/>
+    <w:rsid w:val="003D5AA8"/>
+    <w:rsid w:val="003E3D0B"/>
     <w:rsid w:val="003F7CCA"/>
     <w:rsid w:val="004074BC"/>
     <w:rsid w:val="0042641B"/>
     <w:rsid w:val="004472C2"/>
+    <w:rsid w:val="00467581"/>
+    <w:rsid w:val="004931F7"/>
+    <w:rsid w:val="004A515B"/>
     <w:rsid w:val="004B1A2E"/>
+    <w:rsid w:val="004D2355"/>
     <w:rsid w:val="004E6831"/>
     <w:rsid w:val="004F36D9"/>
+    <w:rsid w:val="00502A63"/>
+    <w:rsid w:val="00505FBE"/>
     <w:rsid w:val="00537FB4"/>
+    <w:rsid w:val="00574D04"/>
     <w:rsid w:val="005764E9"/>
     <w:rsid w:val="00580E21"/>
     <w:rsid w:val="005821E4"/>
+    <w:rsid w:val="00590E0C"/>
     <w:rsid w:val="005A2E45"/>
     <w:rsid w:val="005A67B4"/>
+    <w:rsid w:val="005A7066"/>
     <w:rsid w:val="005B7196"/>
+    <w:rsid w:val="005E33E3"/>
     <w:rsid w:val="005F3084"/>
     <w:rsid w:val="00601C9B"/>
+    <w:rsid w:val="0060520D"/>
     <w:rsid w:val="00614F0B"/>
+    <w:rsid w:val="0063331E"/>
     <w:rsid w:val="00681D4F"/>
     <w:rsid w:val="00696EF8"/>
+    <w:rsid w:val="006A1B0D"/>
     <w:rsid w:val="006A4F6A"/>
     <w:rsid w:val="006A6B0F"/>
+    <w:rsid w:val="006D3C45"/>
     <w:rsid w:val="006D67BF"/>
     <w:rsid w:val="006D7DF6"/>
     <w:rsid w:val="006F2C9F"/>
+    <w:rsid w:val="006F4610"/>
     <w:rsid w:val="007048FC"/>
+    <w:rsid w:val="0072021B"/>
     <w:rsid w:val="00720C18"/>
+    <w:rsid w:val="0072116C"/>
     <w:rsid w:val="00721D4E"/>
     <w:rsid w:val="00730A74"/>
+    <w:rsid w:val="007364D5"/>
+    <w:rsid w:val="007422B3"/>
+    <w:rsid w:val="0075095F"/>
     <w:rsid w:val="00755223"/>
     <w:rsid w:val="00767DFE"/>
+    <w:rsid w:val="00773226"/>
     <w:rsid w:val="0077401E"/>
     <w:rsid w:val="00774B53"/>
     <w:rsid w:val="00774D65"/>
+    <w:rsid w:val="007A2893"/>
     <w:rsid w:val="007A449A"/>
     <w:rsid w:val="007C19ED"/>
+    <w:rsid w:val="007D015A"/>
+    <w:rsid w:val="007D7BBD"/>
     <w:rsid w:val="007F2014"/>
     <w:rsid w:val="0080160E"/>
     <w:rsid w:val="0080362F"/>
+    <w:rsid w:val="008040A5"/>
+    <w:rsid w:val="00807012"/>
     <w:rsid w:val="00810254"/>
+    <w:rsid w:val="00816127"/>
+    <w:rsid w:val="0082212D"/>
+    <w:rsid w:val="00826DC7"/>
     <w:rsid w:val="00836228"/>
+    <w:rsid w:val="0084626A"/>
     <w:rsid w:val="008467E2"/>
     <w:rsid w:val="0085189F"/>
     <w:rsid w:val="0087094E"/>
     <w:rsid w:val="00883578"/>
+    <w:rsid w:val="008B5D38"/>
     <w:rsid w:val="008C4275"/>
+    <w:rsid w:val="008E5A4E"/>
+    <w:rsid w:val="008F3F3A"/>
     <w:rsid w:val="008F4F1E"/>
+    <w:rsid w:val="00906826"/>
     <w:rsid w:val="00907770"/>
+    <w:rsid w:val="009134C3"/>
     <w:rsid w:val="0092383A"/>
+    <w:rsid w:val="0092545A"/>
     <w:rsid w:val="0093565D"/>
+    <w:rsid w:val="00950F13"/>
+    <w:rsid w:val="0095159B"/>
+    <w:rsid w:val="009558A2"/>
+    <w:rsid w:val="00962C25"/>
+    <w:rsid w:val="009706E8"/>
     <w:rsid w:val="00977C8A"/>
     <w:rsid w:val="00984D4A"/>
     <w:rsid w:val="00990E80"/>
     <w:rsid w:val="009919A8"/>
     <w:rsid w:val="009A5B13"/>
     <w:rsid w:val="009C4DEC"/>
+    <w:rsid w:val="009C5A25"/>
     <w:rsid w:val="009E1740"/>
     <w:rsid w:val="009F709B"/>
     <w:rsid w:val="00A064D2"/>
     <w:rsid w:val="00A270CB"/>
     <w:rsid w:val="00A30BBC"/>
     <w:rsid w:val="00A3110A"/>
+    <w:rsid w:val="00A37A73"/>
     <w:rsid w:val="00A42233"/>
     <w:rsid w:val="00A43D84"/>
+    <w:rsid w:val="00A52F09"/>
     <w:rsid w:val="00A644B8"/>
+    <w:rsid w:val="00A7166E"/>
     <w:rsid w:val="00A75B6F"/>
+    <w:rsid w:val="00A845AE"/>
+    <w:rsid w:val="00AA3C05"/>
     <w:rsid w:val="00AB6B88"/>
+    <w:rsid w:val="00B03CB9"/>
     <w:rsid w:val="00B1334B"/>
     <w:rsid w:val="00B25295"/>
     <w:rsid w:val="00B31CF9"/>
+    <w:rsid w:val="00B41935"/>
+    <w:rsid w:val="00B62D96"/>
+    <w:rsid w:val="00BB3D90"/>
+    <w:rsid w:val="00BB5DE2"/>
     <w:rsid w:val="00BC3391"/>
+    <w:rsid w:val="00BD0B7B"/>
     <w:rsid w:val="00BD6CEB"/>
     <w:rsid w:val="00BE1158"/>
     <w:rsid w:val="00BE36BB"/>
+    <w:rsid w:val="00BE41A7"/>
     <w:rsid w:val="00C1127A"/>
     <w:rsid w:val="00C1743E"/>
     <w:rsid w:val="00C34F97"/>
+    <w:rsid w:val="00C34FB4"/>
     <w:rsid w:val="00C37414"/>
     <w:rsid w:val="00C4576D"/>
+    <w:rsid w:val="00C53BC1"/>
     <w:rsid w:val="00C67A14"/>
+    <w:rsid w:val="00C71B18"/>
+    <w:rsid w:val="00C75967"/>
     <w:rsid w:val="00C863E8"/>
     <w:rsid w:val="00C96D7C"/>
     <w:rsid w:val="00C97A8D"/>
     <w:rsid w:val="00CA0749"/>
+    <w:rsid w:val="00CA4B13"/>
     <w:rsid w:val="00CA5AD8"/>
+    <w:rsid w:val="00CB7A35"/>
     <w:rsid w:val="00CB7B88"/>
     <w:rsid w:val="00CD3A62"/>
     <w:rsid w:val="00CF5F08"/>
+    <w:rsid w:val="00CF75A7"/>
     <w:rsid w:val="00D043DE"/>
     <w:rsid w:val="00D14570"/>
     <w:rsid w:val="00D161FF"/>
     <w:rsid w:val="00D248DD"/>
     <w:rsid w:val="00D6346C"/>
     <w:rsid w:val="00D64AC2"/>
     <w:rsid w:val="00D70013"/>
     <w:rsid w:val="00D71F8A"/>
     <w:rsid w:val="00D74F65"/>
     <w:rsid w:val="00D76D43"/>
     <w:rsid w:val="00D87581"/>
     <w:rsid w:val="00E13DF9"/>
+    <w:rsid w:val="00E1696F"/>
     <w:rsid w:val="00E22CB3"/>
+    <w:rsid w:val="00E325AB"/>
+    <w:rsid w:val="00E47B20"/>
     <w:rsid w:val="00E55DD3"/>
+    <w:rsid w:val="00E651C7"/>
+    <w:rsid w:val="00E71AD3"/>
     <w:rsid w:val="00E83AF6"/>
     <w:rsid w:val="00E977BE"/>
+    <w:rsid w:val="00E97E46"/>
+    <w:rsid w:val="00EA5841"/>
     <w:rsid w:val="00EB15DC"/>
     <w:rsid w:val="00EB5835"/>
     <w:rsid w:val="00EC73BF"/>
+    <w:rsid w:val="00EF7667"/>
+    <w:rsid w:val="00F16E6D"/>
+    <w:rsid w:val="00F218CE"/>
+    <w:rsid w:val="00F3128E"/>
+    <w:rsid w:val="00F3202E"/>
+    <w:rsid w:val="00F47225"/>
+    <w:rsid w:val="00F601B1"/>
+    <w:rsid w:val="00F6065D"/>
     <w:rsid w:val="00F658B0"/>
     <w:rsid w:val="00F838D9"/>
+    <w:rsid w:val="00F91A2D"/>
+    <w:rsid w:val="00FC7306"/>
     <w:rsid w:val="00FD2079"/>
     <w:rsid w:val="00FD26CD"/>
+    <w:rsid w:val="00FD27D8"/>
+    <w:rsid w:val="00FE1270"/>
     <w:rsid w:val="00FE1914"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0103253C"/>
   <w15:docId w15:val="{8275EFBC-4FFD-4A90-A6F4-601D7ADBC20B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="5" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="6" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="7" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10052,51 +11026,50 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006A4F6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -10857,51 +11830,51 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="DengXian" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="004074BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customer@cockburn.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rdunn\AppData\Local\Temp\Temp1_corporate%20templates%20_updated.zip\corporate%20templates%20_updated\ECM_4298898_v2_Corporate%20Template%20-%20Letterhead_Accessible.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -11158,60 +12131,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100733055986EF0E04F80F6B3F635790231" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="427075074c4c2b985acd950a8bc42e6c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="5d019a01-56bf-4fb6-8a34-52bdbaa25346" xmlns:ns4="6eccbc3c-fab7-4b15-a2fd-b56c61c7848a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4a5f73328c29f22f82760139f5a3a74" ns3:_="" ns4:_="">
     <xsd:import namespace="5d019a01-56bf-4fb6-8a34-52bdbaa25346"/>
     <xsd:import namespace="6eccbc3c-fab7-4b15-a2fd-b56c61c7848a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -11378,141 +12350,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F8A1EB-240F-4016-BF59-45FCF1018786}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D2AC8F1-FAF6-46C6-ADE7-3A432C3DADE7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E76D6A3-E4C3-4357-83E6-22D7645DA651}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70939495-9CFA-4C28-8072-DE9D4C6A6442}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5d019a01-56bf-4fb6-8a34-52bdbaa25346"/>
     <ds:schemaRef ds:uri="6eccbc3c-fab7-4b15-a2fd-b56c61c7848a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E76D6A3-E4C3-4357-83E6-22D7645DA651}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D2AC8F1-FAF6-46C6-ADE7-3A432C3DADE7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F8A1EB-240F-4016-BF59-45FCF1018786}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ECM_4298898_v2_Corporate Template - Letterhead_Accessible.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>36</Pages>
-[...1 lines deleted...]
-  <Characters>26944</Characters>
+  <Pages>14</Pages>
+  <Words>2076</Words>
+  <Characters>10466</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1347</Lines>
-  <Paragraphs>248</Paragraphs>
+  <Lines>581</Lines>
+  <Paragraphs>119</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Corporate Template - Letterhead</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32095</CharactersWithSpaces>
+  <CharactersWithSpaces>12423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7471151</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>cockburn.wa.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4849787</vt:i4>
       </vt:variant>
       <vt:variant>