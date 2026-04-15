--- v0 (2025-10-23)
+++ v1 (2026-04-15)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3FA85870" w14:textId="77777777" w:rsidR="00DA2F4F" w:rsidRPr="00FD5287" w:rsidRDefault="00DA2F4F" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="385591E9" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -179,66 +179,66 @@
     </w:p>
     <w:p w14:paraId="068FB0EC" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00FD5287" w:rsidRDefault="00151611" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5183087A" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00FD5287" w:rsidRDefault="00151611" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE919BF" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="00AB5086" w:rsidP="00656C9D">
+    <w:p w14:paraId="2AE919BF" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00FD5287">
+        <w:r w:rsidRPr="00FD5287">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B8D7DAB" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5287">
@@ -291,318 +291,346 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="376AEB3E" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGzQT05QEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815JTOG4FyznYSC9p&#10;a8DpB0xISiLKDRzGsv++Q8p2lt6K6kAMZ3mcN/O0ujtaww4qovau5fNZzZlywkvt+pb/erz/9IUz&#10;TOAkGO9Uy08K+d3644fVGBp14wdvpIqMQBw2Y2j5kFJoqgrFoCzgzAflKNj5aCHRNfaVjDASujXV&#10;TV3fVqOPMkQvFCJ5t1OQrwt+1ymRfnYdqsRMy6m3VM5Yzqd8VusVNH2EMGhxbgP+oQsL2tGjV6gt&#10;JGDPUf8FZbWIHn2XZsLbynedFqpwIDbz+h2b/QBBFS40HAzXMeH/gxU/DrvItKTdcebA0or2KYLu&#10;h8Q23jkaoI9smec0BmwofeN2MTMVR7cPD178RopVb4L5gmFKO3bR5nSiyo5l7qfr3NUxMUHO23qx&#10;/FrTesQlVkFzKQwR0zflLctGy412eSTQwOEBU34amktKdjt/r40pazWOjS3/PF8uCBlIXJ2BRKYN&#10;RBddzxmYnlQrUiyI6I2WuTrj4Ak3JrIDkHBIb9KPj9QuZwYwUYA4lK8Ummf73cspd5Hdk6zITeJ7&#10;56Z2J+jS+ZsnM40t4DBVlFAGogrjckuq6PnM+mXG2Xry8rSLl0WQVkrZWddZjK/vZL/++9Z/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFxqiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D&#10;7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaRt3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIO&#10;jbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOP&#10;vqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BVqf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEARs0E9OUBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3DEC91" w14:textId="77777777" w:rsidR="00C776FD" w:rsidRDefault="00C776FD" w:rsidP="00C776FD">
-[...229 lines deleted...]
-    <w:p w14:paraId="0557E9E0" w14:textId="77777777" w:rsidR="00C776FD" w:rsidRDefault="00C776FD" w:rsidP="00C776FD">
+    <w:p w14:paraId="55920866" w14:textId="01ADF4AF" w:rsidR="00955681" w:rsidRDefault="00955681" w:rsidP="00C776FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The aim of this policy is</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64398">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D3118A" w14:textId="77777777" w:rsidR="00955681" w:rsidRDefault="00955681" w:rsidP="00C776FD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520C6056" w14:textId="14F2C177" w:rsidR="00462FD1" w:rsidRDefault="00D64398" w:rsidP="00955681">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2787">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Council </w:t>
+      </w:r>
+      <w:r w:rsidR="00462FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>actively consider the purpose of and benefits to the community from Elected Members and the CEO attending events</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD18F3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630D90AB" w14:textId="77777777" w:rsidR="00AA51F1" w:rsidRDefault="00AA51F1" w:rsidP="00AA51F1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6775EC2D" w14:textId="66CCED6E" w:rsidR="00AA51F1" w:rsidRPr="00A858F0" w:rsidRDefault="00AA51F1" w:rsidP="001879B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a framework for the acceptance </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5851">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and sharing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="0068163F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tickets or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invitations to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>events</w:t>
+      </w:r>
+      <w:r w:rsidR="0068163F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001879B6">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001879B6">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD18F3" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">larify who </w:t>
+      </w:r>
+      <w:r w:rsidR="00605041" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pays for tickets or the equivalent value of an invitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD18F3" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1B7D34" w14:textId="77777777" w:rsidR="00462FD1" w:rsidRDefault="00462FD1" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AEFD32" w14:textId="79D2E0F1" w:rsidR="00955681" w:rsidRDefault="00955681" w:rsidP="00955681">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meet the requirements of section 5.90A of the Local Government Act 1995 </w:t>
+      </w:r>
+      <w:r w:rsidR="009403F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(The Act) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC10AA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ity to have a policy about attendance by Elected Members and the CEO at events</w:t>
+      </w:r>
+      <w:r w:rsidR="003702CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515EF609" w14:textId="77777777" w:rsidR="00D3505D" w:rsidRPr="001D6608" w:rsidRDefault="00D3505D" w:rsidP="00D3505D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:ind w:right="-43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="515EF609" w14:textId="77777777" w:rsidR="00D3505D" w:rsidRPr="001D6608" w:rsidRDefault="00D3505D" w:rsidP="00D3505D">
-[...11 lines deleted...]
-    <w:p w14:paraId="69324089" w14:textId="5EA12FD6" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="00AB5086" w:rsidP="00656C9D">
+    <w:p w14:paraId="69324089" w14:textId="5EA12FD6" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00FD5287">
+        <w:r w:rsidRPr="00FD5287">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47E2C7F9" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="009A0A01" w:rsidP="00BA0F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -648,5360 +676,10898 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="6E681DBF" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUIBEM5wEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SLsZcXpI0F26&#10;LUC7H8DKsi1MEgVRjZN/P0pO0o/dhvkgSKT4xPf4vLo9OCv2OpJB38jFbC6F9gpb4/tG/nq8+/RF&#10;CkrgW7DodSOPmuTt+uOH1RhqfYUD2lZHwSCe6jE0ckgp1FVFatAOaIZBe052GB0kPsa+aiOMjO5s&#10;dTWfX1cjxjZEVJqIo9spKdcFv+u0Sj+7jnQStpHcWyprLOtTXqv1Cuo+QhiMOrUB/9CFA+P50QvU&#10;FhKI52j+gnJGRSTs0kyhq7DrjNKFA7NZzN+xeRgg6MKFxaFwkYn+H6z6sd9FYVqeHcvjwfGMHlIE&#10;0w9JbNB7VhCj4CQrNQaquWDjdzFzVQf/EO5R/SbOVW+S+UBhunboosvXmaw4FOWPF+X1IQnFwev5&#10;8ubrnDtQ51wF9bkwRErfNDqRN420xmdRoIb9PaX8NNTnKzns8c5YWwZrvRgb+Xlxs2RkYHt1FhJv&#10;XWDC5HspwPbsW5ViQSS0ps3VGYeOtLFR7IGtw45rcXzkdqWwQIkTzKF8pdA+u+/YTneXOTwZi8Ns&#10;v3dhbneCLp2/eTLT2AINU0VJZSCusD63pIujT6xfNM67J2yPu3geBLullJ2cne34+sz71//f+g8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcGb3URqsTGbUqXiTWgV0ds0OybR3dmQ3Tbx3zt60ePHG977plxN3qkjDbELbCCfZaCI&#10;62A7bgw8P91fXIOKCdmiC0wGvijCqjo9KbGwYeQtHXepUVLCsUADbUp9oXWsW/IYZ6Enluw9DB6T&#10;4NBoO+Ao5d7pyyxbaI8dy0KLPd21VH/uDt7Ag+1u3eO49Yu39Us2zz82rzRtjDk/m9Y3oBJN6e8Y&#10;fvRFHSpx2ocD26icAXkkGVjmoCRcXs2F97+sq1L/l6++AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANQgEQznAQAAxwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFwt/urZAAAABAEAAA8AAAAAAAAAAAAAAAAAQQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F984BA5" w14:textId="77777777" w:rsidR="00E765FE" w:rsidRDefault="00E765FE" w:rsidP="00E765FE">
-[...17 lines deleted...]
-    <w:p w14:paraId="409AD8ED" w14:textId="3CE62F0F" w:rsidR="00E765FE" w:rsidRDefault="00E202B7" w:rsidP="00E202B7">
+    <w:p w14:paraId="6F984BA5" w14:textId="397FF23A" w:rsidR="00E765FE" w:rsidRDefault="00E765FE" w:rsidP="00E765FE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F635EF">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E10454" w14:textId="1FEB1175" w:rsidR="00636D53" w:rsidRDefault="00E202B7" w:rsidP="00A17D74">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00E765FE">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1.1. The purpose of the policy is for Council to actively consider the purpose of and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F80C9CD" w14:textId="0B5FD4DB" w:rsidR="00E765FE" w:rsidRDefault="00671970" w:rsidP="00E765FE">
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="009403F9">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recognises that a relationship is formed between a gift donor and recipient, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6194C203" w14:textId="18097D96" w:rsidR="00A17D74" w:rsidRDefault="00636D53" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00380CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>which could be perceived to affect the decisions made by the recipient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E3C8A8" w14:textId="7E3B8843" w:rsidR="00A17D74" w:rsidRDefault="009403F9" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Act requires that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Elected Members</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must disclose an interest and not</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17958729" w14:textId="042E1C6D" w:rsidR="00A17D74" w:rsidRDefault="00A17D74" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00380CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  participate in any discussion or decision-making about a matter involving the donor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6EF73A" w14:textId="68704446" w:rsidR="00A17D74" w:rsidRDefault="00A17D74" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00380CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a Gift (or Gifts) valued at over $300, unless the Gift is an Excluded Gift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620F42E9" w14:textId="629E58CC" w:rsidR="00A17D74" w:rsidRDefault="009403F9" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. The Act requires that the CEO must disclose an interest and not provide advice or a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E86D27C" w14:textId="4ADBD4F0" w:rsidR="00A17D74" w:rsidRDefault="00A17D74" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00380CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>report (directly or indirectly) about a matter involving the donor of a Gift (or Gifts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1545EA31" w14:textId="4E00B49F" w:rsidR="00A17D74" w:rsidRDefault="00A17D74" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00380CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>valued at over $300 unless the Gift is an Excluded Gift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD3FCB6" w14:textId="13300D2B" w:rsidR="00281909" w:rsidRDefault="009403F9" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In accordance with section 5.62(1)(b) of the Act, </w:t>
+      </w:r>
+      <w:r w:rsidR="00380CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gifted </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets</w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are an </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546E5A08" w14:textId="0469272F" w:rsidR="00A17D74" w:rsidRDefault="00281909" w:rsidP="00A17D74">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidR="005B6F53">
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Excluded Gift if</w:t>
+      </w:r>
+      <w:r w:rsidR="00380CCD">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E765FE">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A17D74">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>they relate to an event that is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2880BF59" w14:textId="0FBFD840" w:rsidR="00A17D74" w:rsidRDefault="00A17D74" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2487">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="000612C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pre-Approved Event in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lause </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this policy; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E397605" w14:textId="282B89D3" w:rsidR="00A17D74" w:rsidRDefault="00A17D74" w:rsidP="00A17D74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2487">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="000612C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pproved in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lause </w:t>
+      </w:r>
+      <w:r w:rsidR="00544EE6" w:rsidRPr="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEFD3D1" w14:textId="77777777" w:rsidR="004461D7" w:rsidRDefault="004461D7" w:rsidP="00E202B7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F3C7BA" w14:textId="3ADF0CD0" w:rsidR="00722451" w:rsidRDefault="00544EE6" w:rsidP="00722451">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Pre-Approved Events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4300B65C" w14:textId="1C15BF0F" w:rsidR="004461D7" w:rsidRDefault="00722451" w:rsidP="00722451">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1. Events that meet any of the following criteria are Pre-Approved Events</w:t>
+      </w:r>
+      <w:r w:rsidR="004461D7">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E765FE">
-[...7 lines deleted...]
-    <w:p w14:paraId="2AD5F5AE" w14:textId="77777777" w:rsidR="00E202B7" w:rsidRDefault="00E202B7" w:rsidP="00E202B7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>under this</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2F46FB" w14:textId="2141B9D5" w:rsidR="00722451" w:rsidRDefault="004461D7" w:rsidP="00722451">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC2CDA4" w14:textId="42DCBF90" w:rsidR="00722451" w:rsidRDefault="00722451" w:rsidP="00722451">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00E765FE">
-[...4 lines deleted...]
-        <w:t>1.2. Where Elected Member and CEO attendance delivers a benefit to the</w:t>
+      <w:r w:rsidR="00B07E99">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.1. Where the Elected Member or the CEO is attending in an official capacity,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F581133" w14:textId="0DECC372" w:rsidR="00722451" w:rsidRDefault="00722451" w:rsidP="00722451">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="001A69BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2098BEDA" w14:textId="4F129B18" w:rsidR="00722451" w:rsidRDefault="00221875" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.1.1. performing a speaking role or some other welcoming role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDE6546" w14:textId="17D4C7C8" w:rsidR="00722451" w:rsidRDefault="00221875" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.1.2. participating as a member of a discussion panel or judging panel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DFEB1F" w14:textId="5900F1E3" w:rsidR="00722451" w:rsidRDefault="00221875" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.1.3. presenting at the event as part of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00544EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">official </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>event program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17589E48" w14:textId="7D83EAA6" w:rsidR="00722451" w:rsidRDefault="00221875" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. presenting awards or prizes to others on behalf of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3DBCEAE7" w14:textId="1A978815" w:rsidR="00722451" w:rsidRDefault="00221875" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. attending an exhibition or display where the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, its programs or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F37AC9" w14:textId="0A417A93" w:rsidR="00B07E99" w:rsidRDefault="00BD74A7" w:rsidP="00BD74A7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="008128EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>services are being showcased at the event</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFD917E" w14:textId="77777777" w:rsidR="00B07E99" w:rsidRDefault="00B07E99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21113D2B" w14:textId="56358A50" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00BD74A7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDDB48F" w14:textId="6CE117BB" w:rsidR="00551E63" w:rsidRDefault="004156E2" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.1.6. representing the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to a sponsorship agreement, but </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F33830" w14:textId="224204DD" w:rsidR="00551E63" w:rsidRDefault="00551E63" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64F36">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E765FE">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only where the primary purpose of attendance is not for the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18815957" w14:textId="10B78BB7" w:rsidR="00551E63" w:rsidRDefault="00551E63" w:rsidP="00551E63">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entertainment of the Elected Member or CEO, but enable the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E723A30" w14:textId="5A21B3E9" w:rsidR="00032984" w:rsidRDefault="00551E63" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00032984">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>fulfil its role as a sponsor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2F2047" w14:textId="77777777" w:rsidR="00032984" w:rsidRDefault="00032984">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B3570B" w14:textId="44C98A3F" w:rsidR="00BD74A7" w:rsidRDefault="00851C4D" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64F36">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.2. Where the </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gifted </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ticket</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F45">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or invitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is offered by</w:t>
+      </w:r>
+      <w:r w:rsidR="00252220">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or is</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1324A170" w14:textId="02C96310" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.1. the Western Australian Local Government Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F51EEBF" w14:textId="02EA1DEE" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.2. the Australian Local Government Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A60DE31" w14:textId="6A8AE104" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.3. Local Government Professionals WA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D31816" w14:textId="36A1DEA5" w:rsidR="0C186ECB" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF130E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1.2.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="0C186ECB" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>South West Metropolitan Alliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3FB220" w14:textId="022AAC3E" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF130E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. a department of the Public Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A13D1B" w14:textId="40A807BD" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF130E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. a government department of another State, a Territory or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB21997" w14:textId="093DC644" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Commonwealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C277167" w14:textId="32B03C11" w:rsidR="00544EE6" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF130E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. a State or Federal Member of Parliament, other than party political</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5274FF3F" w14:textId="2DFD1CF6" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>events or fundraisers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D70F272" w14:textId="393F8ABD" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF130E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. a local government, regional local government, or alliance of local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2111E219" w14:textId="55BA4CB3" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>governments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461B9519" w14:textId="6BF6C1FF" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF130E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. major professional or industry association(s) relevant to local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B33CCE1" w14:textId="747D3F3B" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>government activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D47A3AF" w14:textId="1DE65BD4" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF130E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. a stakeholder partner of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="405F6982" w14:textId="1987F2D8" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5797B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a civic/cultural/sporting</w:t>
+      </w:r>
+      <w:r w:rsidR="002567C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community organisation within the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C837E88" w14:textId="65E114F8" w:rsidR="00175242" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00252220">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2.1.2.12. a</w:t>
+      </w:r>
+      <w:r w:rsidR="7C3D05C1" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> civic/cultural/sporting or community event occurring within the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A06DAF8" w14:textId="06EE5FD7" w:rsidR="7C3D05C1" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB360C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...57 lines deleted...]
-    <w:p w14:paraId="07D75395" w14:textId="553D7753" w:rsidR="00525441" w:rsidRDefault="0090744C" w:rsidP="00E765FE">
+      <w:r w:rsidR="7C3D05C1" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAD2B38" w14:textId="3955766F" w:rsidR="000C4F45" w:rsidRDefault="00E64F36" w:rsidP="00536410">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidR="00E765FE">
-[...637 lines deleted...]
-        <w:t xml:space="preserve">3.6. In accordance with section 5.62(1)(b) of the Act, Gift tickets are an Excluded Gift </w:t>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F45">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00175242">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F45">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a residents association</w:t>
+      </w:r>
+      <w:r w:rsidR="008158B0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representing residents of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>if</w:t>
+      <w:r w:rsidR="008158B0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7D26FA65" w14:textId="50E5CC69" w:rsidR="003E0CC5" w:rsidRDefault="00974866" w:rsidP="003E0CC5">
-[...178 lines deleted...]
-    <w:p w14:paraId="6F581133" w14:textId="03D7590F" w:rsidR="00722451" w:rsidRDefault="00722451" w:rsidP="00722451">
+    <w:p w14:paraId="275F80A9" w14:textId="72156DA5" w:rsidR="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-        <w:t xml:space="preserve">             </w:t>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00722451">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">award ceremony, where the primary purpose of attendance is not for </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">             </w:t>
+        <w:t>.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5797B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00175242">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5797B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. educational</w:t>
       </w:r>
       <w:r w:rsidR="00722451">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="00544EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00722451">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">entertainment of the individual Elected Member or employee, but </w:t>
-[...542 lines deleted...]
-        <w:ind w:left="1440"/>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AC283B" w14:textId="479AA788" w:rsidR="00722451" w:rsidRPr="00722451" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>4.1.2.12.</w:t>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="0047724D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00175242">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00722451">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A5797B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00722451">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a not-for profit organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDB2E8C" w14:textId="77777777" w:rsidR="00E765FE" w:rsidRDefault="00E765FE" w:rsidP="00BD74A7">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2BE0C52C" w14:textId="77777777" w:rsidR="00E765FE" w:rsidRDefault="00E765FE" w:rsidP="00E765FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58AC8A03" w14:textId="77777777" w:rsidR="00CD046B" w:rsidRDefault="00CD046B" w:rsidP="00CD046B">
-[...17 lines deleted...]
-    <w:p w14:paraId="02DBF856" w14:textId="6192AD77" w:rsidR="0053531F" w:rsidRDefault="00F61274" w:rsidP="00F61274">
+    <w:p w14:paraId="58AC8A03" w14:textId="1319E8B9" w:rsidR="00CD046B" w:rsidRDefault="00281909" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Approval for Events</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52E73">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Become an Excluded Gift</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B2641F" w14:textId="44D5797F" w:rsidR="008158B0" w:rsidRDefault="00F61274" w:rsidP="00F61274">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.1. Attendance at events not listed in Clause 2 of this Policy will require approval </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">.1. Attendance at events not listed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00823FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clause </w:t>
       </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>unde</w:t>
+        <w:t>2 of this Policy will require approval unde</w:t>
       </w:r>
       <w:r w:rsidR="000E6F28">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4281EE6C" w14:textId="1C7A5960" w:rsidR="00281909" w:rsidRDefault="008158B0" w:rsidP="00F61274">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>this clause in order for a Gift ticket to that event to become an Excluded</w:t>
-[...1156 lines deleted...]
-        <w:t xml:space="preserve">7.1.3. Where the Gift is an Excluded Gift due to approval under this policy, the </w:t>
+        <w:t xml:space="preserve">this clause </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>date</w:t>
+        <w:t>in order for</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>and reasons for approval must also be recorded in the Gift Register.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">                     </w:t>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gifted </w:t>
       </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">that do not meet the specified value threshold. These disclosures will </w:t>
+        <w:t xml:space="preserve">ticket </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or invitation </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event to become an </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623F7442" w14:textId="33966A1C" w:rsidR="00CD046B" w:rsidRDefault="00281909" w:rsidP="00F61274">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Excluded</w:t>
+      </w:r>
+      <w:r w:rsidR="0053531F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Gift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375BE88F" w14:textId="2C71901C" w:rsidR="00CD046B" w:rsidRDefault="00F61274" w:rsidP="00F61274">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2. Approval may be granted by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF594F5" w14:textId="68233ABB" w:rsidR="00CD046B" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64F36">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00707610">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he CEO for Mayor and </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Councillor</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attendance at </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>be</w:t>
+        <w:t>events</w:t>
+      </w:r>
+      <w:r w:rsidR="00445833">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1FF07215" w14:textId="4157DB20" w:rsidR="00CD046B" w:rsidRDefault="00503B46" w:rsidP="00CD046B">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">                     </w:t>
+    <w:p w14:paraId="77606121" w14:textId="53F507D2" w:rsidR="00CD046B" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>published in the City’s Gift Register.</w:t>
-[...96 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">.2.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00707610">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>7.2. Interest Disclosures</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">          </w:t>
+        <w:t>he Mayor for CEO attendance at events</w:t>
+      </w:r>
+      <w:r w:rsidR="00445833">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73997339" w14:textId="7EF24346" w:rsidR="00281909" w:rsidRDefault="00E64F36" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>7.2.1. Elected Members and the CEO are required to disclose an interest in a</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">           </w:t>
+        <w:t xml:space="preserve">.2.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00707610">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">matter concerning a donor to be considered by Council unless the </w:t>
+        <w:t>imple majority resolution of Council, if considered appropriate by the</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6F28">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>gift</w:t>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E6F28">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB34757" w14:textId="0C78BF03" w:rsidR="00CD046B" w:rsidRDefault="00281909" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>or CEO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E848B3" w14:textId="496B4305" w:rsidR="00281909" w:rsidRDefault="00503B46" w:rsidP="00F61274">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00281909">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>application for approval must address the following</w:t>
+      </w:r>
+      <w:r w:rsidR="00445833">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="0053531F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ecision-maker to</w:t>
+      </w:r>
+      <w:r w:rsidR="0053531F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EF9969" w14:textId="5299ECC1" w:rsidR="00CD046B" w:rsidRDefault="00281909" w:rsidP="00F61274">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DD1854" w14:textId="19F7B748" w:rsidR="00CD046B" w:rsidRDefault="0053531F" w:rsidP="00F61274">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk221090129"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00503B46">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00B53184">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3.1. the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>donor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="01FB176D" w14:textId="3737C020" w:rsidR="00CD046B" w:rsidRDefault="0053531F" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53184">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3.2. the location of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>event;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4CD0062E" w14:textId="5071D016" w:rsidR="0053531F" w:rsidRDefault="0053531F" w:rsidP="00F61274">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53184">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3.3. the role of the Elected Member or CEO when attending the event </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598DF009" w14:textId="2122B8E0" w:rsidR="00CD046B" w:rsidRDefault="0053531F" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(participant,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">observer, presenter) and the value of their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00454DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00454DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F134E5" w14:textId="31F7E592" w:rsidR="00CD046B" w:rsidRDefault="00C6715B" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53184">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00951C20">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. the benefit </w:t>
+      </w:r>
+      <w:r w:rsidR="00454DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00454DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00454DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the applicant attending the event</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018710D5" w14:textId="71A0051A" w:rsidR="00CD046B" w:rsidRDefault="00C6715B" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53184">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00951C20">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. the number of </w:t>
+      </w:r>
+      <w:r w:rsidR="004D76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets/invitations offered</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9E8EDD" w14:textId="77777777" w:rsidR="00CD046B" w:rsidRDefault="00CD046B" w:rsidP="00F61274">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E382FC" w14:textId="22F0AC16" w:rsidR="00F455AE" w:rsidRDefault="00A34033" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Non-Approved Events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C72CB6E" w14:textId="42F31413" w:rsidR="004D76E7" w:rsidRDefault="00503B46" w:rsidP="00503B46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34033">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. Any event that is not a Pre-Approved Event </w:t>
+      </w:r>
+      <w:r w:rsidR="00927DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D76E7">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lause 2 or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56F84">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pproved under</w:t>
+      </w:r>
+      <w:r w:rsidR="00F455AE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744E5715" w14:textId="0BB9D2B4" w:rsidR="00CD046B" w:rsidRDefault="004D76E7" w:rsidP="00503B46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00927DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lause 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00927DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00927DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non-Approved Event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B53A94B" w14:textId="6DC4E331" w:rsidR="00E56F84" w:rsidRDefault="00503B46" w:rsidP="00503B46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34033">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. A </w:t>
+      </w:r>
+      <w:r w:rsidR="00927DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gifted </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ticket </w:t>
+      </w:r>
+      <w:r w:rsidR="00927DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or invitation </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to a Non-Approved Event is not an Excluded Gift and the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678D2E61" w14:textId="5AE85690" w:rsidR="00CD046B" w:rsidRDefault="00E56F84" w:rsidP="00503B46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Act’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disclosure of interest provisions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>apply</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CD046B">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C2669A" w14:textId="77777777" w:rsidR="004E2511" w:rsidRDefault="004E2511" w:rsidP="00503B46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285798EF" w14:textId="79B023FB" w:rsidR="00CD046B" w:rsidRDefault="00A34033" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Disclosure Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4392BE2C" w14:textId="7561434D" w:rsidR="00CD046B" w:rsidRDefault="00503B46" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34033">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1. Gift Disclosures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F968469" w14:textId="08B6767B" w:rsidR="00CD046B" w:rsidRDefault="00851C4D" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34033">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.1. The Act’s Gift disclosure obligations require Elected Members (s5.87A) and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C629598" w14:textId="5AEC1510" w:rsidR="00CD046B" w:rsidRDefault="00605C03" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the CEO (s5.87B) to disclose Gifts over the specified value threshold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D11E652" w14:textId="2DF0F27C" w:rsidR="00CD046B" w:rsidRDefault="00503B46" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidR="00605C03">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>regardless of a Gift being an Excluded Gift under s.5.62(1B).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BDCC9A" w14:textId="464721DC" w:rsidR="00CD046B" w:rsidRDefault="00851C4D" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34033">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2. The acceptance of a</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ticket or</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invitation to an event</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is considered a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118C1BC9" w14:textId="16F12D30" w:rsidR="00503B46" w:rsidRDefault="00503B46" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00605C03">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Gift and where required</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to be disclosed and added to the City’s Gift</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280FA9CC" w14:textId="3D5F51B2" w:rsidR="00CD046B" w:rsidRDefault="00503B46" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00605C03">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Register</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>published on the City’s website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF1AEA1" w14:textId="52851EBC" w:rsidR="00CD046B" w:rsidRDefault="00605C03" w:rsidP="00503B46">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34033">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.3. Where the Gift is an Excluded Gift due to approval under this policy, the date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C5472F" w14:textId="57F8F6B3" w:rsidR="00CD046B" w:rsidRDefault="00503B46" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00445256">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and reasons for approval must also be recorded in the Gift Register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3353791D" w14:textId="48811DF0" w:rsidR="004E2511" w:rsidRDefault="00445256" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34033">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.4. Elected Members and the CEO may make discretionary disclosures of </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gifted </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6EFEDE" w14:textId="1E05CB4E" w:rsidR="004E2511" w:rsidRDefault="00445256" w:rsidP="00445256">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tickets and invitations to events </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that do not meet the specified value </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF07215" w14:textId="5F9B5D71" w:rsidR="00CD046B" w:rsidRDefault="00445256" w:rsidP="00536410">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>threshold. These disclosures will be</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>published in the City’s Gift Register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721856B1" w14:textId="77777777" w:rsidR="00503B46" w:rsidRDefault="00503B46" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6655431A" w14:textId="092A5FEF" w:rsidR="00CD046B" w:rsidRDefault="0027575C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2. Interest Disclosures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFC347A" w14:textId="0AF16410" w:rsidR="00CD046B" w:rsidRDefault="001D7102" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2.1. Elected Members and the CEO are required to disclose an interest in a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F38C0FA" w14:textId="16B9CC2A" w:rsidR="00035523" w:rsidRDefault="0027575C" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">matter concerning a donor </w:t>
+      </w:r>
+      <w:r w:rsidR="00035523">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which is </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>to be considered by Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00035523">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A10A078" w14:textId="714BCBFF" w:rsidR="00503B46" w:rsidRDefault="0027575C" w:rsidP="00CD046B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>unless the gift is an</w:t>
+      </w:r>
       <w:r w:rsidR="00AF7A01">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Excluded Gift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D2D49C" w14:textId="7604A13A" w:rsidR="00CD046B" w:rsidRDefault="001D7102" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2.2. A Gift is an Excluded Gift if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B2C2B8" w14:textId="59B053F0" w:rsidR="00284FEB" w:rsidRDefault="0027575C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.2.1. the Gift relates to attendance at an event </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attendance </w:t>
+      </w:r>
+      <w:r w:rsidR="00284FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A10A078" w14:textId="48116113" w:rsidR="00503B46" w:rsidRDefault="00AF7A01" w:rsidP="00CD046B">
+    <w:p w14:paraId="69162133" w14:textId="5C90FD0C" w:rsidR="00284FEB" w:rsidRDefault="007F359C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>has been</w:t>
+      </w:r>
+      <w:r w:rsidR="00284FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>approved in accordance with this Policy (refer</w:t>
+      </w:r>
+      <w:r w:rsidR="00284FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C7BADB" w14:textId="41488D8D" w:rsidR="00CD046B" w:rsidRDefault="007F359C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>section 5.62(1B) of the Act),</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DA1B16" w14:textId="05858953" w:rsidR="004F7642" w:rsidRDefault="007F359C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.2.2. the Gift is from specified entities detailed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6B30">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regulation 20B of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB96320" w14:textId="168B6C3A" w:rsidR="000E7279" w:rsidRDefault="007F359C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6B30">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Local Government</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(Administration) Regulations 1996</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6B30">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1924B543" w14:textId="37CD30E1" w:rsidR="00202DFA" w:rsidRDefault="001D7102" w:rsidP="000947EC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2.3. However, to support transparency in decision making, Elected</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C96D4A" w14:textId="55D8FAFC" w:rsidR="00202DFA" w:rsidRDefault="007F359C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Members and</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the CEO are strongly encouraged to disclose an </w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFD87A0" w14:textId="0DCA4809" w:rsidR="006131A7" w:rsidRDefault="007F359C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">impartiality interest </w:t>
+      </w:r>
+      <w:r w:rsidR="006131A7">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>where a matter concerning the donor is</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF78699" w14:textId="0930793F" w:rsidR="00CD046B" w:rsidRDefault="007F359C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD046B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>considered by Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629051C0" w14:textId="77777777" w:rsidR="002612A4" w:rsidRDefault="002612A4" w:rsidP="006131A7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C75ADF" w14:textId="4E37FEBF" w:rsidR="00683C0D" w:rsidRDefault="00E1189E" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002612A4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00683C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002612A4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2D26" w:rsidRPr="006D2D26">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gifts That Do Not Need </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006D2D26" w:rsidRPr="006D2D26">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006D2D26" w:rsidRPr="006D2D26">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Be Disclosed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE2FC38" w14:textId="6A65C73B" w:rsidR="008413AB" w:rsidRDefault="001D7102" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="008413AB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74C58">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the event is free to the public and no reimbursement is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>requested</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E6E6A7" w14:textId="2A0D53A3" w:rsidR="004E2511" w:rsidRDefault="00E1189E" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>no action is required. This ticket would not be considered a Gift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122C7B23" w14:textId="50CA83CB" w:rsidR="008413AB" w:rsidRDefault="001D7102" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511" w:rsidRPr="008413AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008413AB" w:rsidRPr="008413AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008413AB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the event is a paid event and Elected Member or CEO pays the full </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478F6F75" w14:textId="31A9CF49" w:rsidR="007C0953" w:rsidRDefault="00E1189E" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ticketed price and does not seek reimbursement or expenses, then no </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436171B0" w14:textId="5A81FA83" w:rsidR="000E75C2" w:rsidRDefault="00E1189E" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2511">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>action is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1031186D" w14:textId="77777777" w:rsidR="00C93827" w:rsidRDefault="00C93827">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C275BB" w14:textId="71C42605" w:rsidR="00C93827" w:rsidRDefault="000947EC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004B352D" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Payment of </w:t>
+      </w:r>
+      <w:r w:rsidR="004B352D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="004B352D" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ravel </w:t>
+      </w:r>
+      <w:r w:rsidR="004B352D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="004B352D" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xpenses </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABD431E" w14:textId="5E4D4074" w:rsidR="00B32F0E" w:rsidRDefault="00E92808">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74C58">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC43C8">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Pre-Approved Events or events approved under clause </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1547CC" w14:textId="7727FAE0" w:rsidR="00C74C58" w:rsidRDefault="00E1189E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0051149D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74C58">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051149D">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which are </w:t>
+      </w:r>
+      <w:r w:rsidR="00201902">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>being held</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the district or Perth </w:t>
+      </w:r>
+      <w:r w:rsidR="000E75C2">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etropolitan </w:t>
+      </w:r>
+      <w:r w:rsidR="000E75C2">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rea - the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE57680" w14:textId="281AE673" w:rsidR="00C74C58" w:rsidRDefault="00E1189E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>will pay travel expenses for travel to and from the event (</w:t>
+      </w:r>
+      <w:r w:rsidR="004378B0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mileage, cab, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E07A4D5" w14:textId="48937F14" w:rsidR="004B352D" w:rsidRDefault="00E1189E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Uber, public transport etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243DC161" w14:textId="308D4C8A" w:rsidR="00705951" w:rsidRDefault="00E1189E" w:rsidP="00705951">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74C58">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which are </w:t>
+      </w:r>
+      <w:r w:rsidR="00201902">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>being held</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00786BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outside the Perth metropolitan area </w:t>
+      </w:r>
+      <w:r w:rsidR="00705951">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>or interstate</w:t>
+      </w:r>
+      <w:r w:rsidR="00786BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F651864" w14:textId="282B60BF" w:rsidR="002F3F5A" w:rsidRDefault="00E1189E" w:rsidP="00705951">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA71A0" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the City will only fund travel expenses</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA71A0" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92808" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incidentals </w:t>
+      </w:r>
+      <w:r w:rsidR="00705951">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD54AFA" w14:textId="61A7B94A" w:rsidR="003D7D5E" w:rsidRDefault="00E1189E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00705951">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>events pre-approved</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00705951">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under clause </w:t>
+      </w:r>
+      <w:r w:rsidR="001A69BE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2.1.1 only</w:t>
+      </w:r>
+      <w:r w:rsidR="00D122B5">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92808" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="007B326A" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Elected Member </w:t>
+      </w:r>
+      <w:r w:rsidR="686E7A16" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADF11A6" w14:textId="47744902" w:rsidR="00E1189E" w:rsidRDefault="00E1189E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="686E7A16" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r w:rsidR="007B326A" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B326A" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>has sought prior approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00814595" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00814595">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to attend the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00814595">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00814595">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00814595" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004413FD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they can </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122515A3" w14:textId="25A5C36C" w:rsidR="000E75C2" w:rsidRDefault="00E1189E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="004413FD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">demonstrate their </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92808" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attendance </w:t>
+      </w:r>
+      <w:r w:rsidR="00403763">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is in the public/community interest</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041F792E" w14:textId="77777777" w:rsidR="00B34146" w:rsidRDefault="00E1189E" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2CBE" w:rsidRPr="00814595">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00951C20">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74C58">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2CBE" w:rsidRPr="00814595">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004378B0" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which are </w:t>
+      </w:r>
+      <w:r w:rsidR="00330512">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">being </w:t>
+      </w:r>
+      <w:r w:rsidR="00D122B5">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>held</w:t>
+      </w:r>
+      <w:r w:rsidR="004378B0" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overseas – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34146" w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the City will only fund travel expenses, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F9921E" w14:textId="77777777" w:rsidR="00B34146" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accommodation and other incidentals where the CEO </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satisfied that the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B21D59C" w14:textId="77777777" w:rsidR="00B34146" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost of the international travel is within budget and beneficial to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59584B44" w14:textId="5D60368D" w:rsidR="00B34146" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when having regard to existing relationships with the destination of travel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8AA7F2" w14:textId="4F199A43" w:rsidR="00E92808" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7988861B" w14:textId="77777777" w:rsidR="00B34146" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     6.1.3.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volume of trade with the destination of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>travel;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08ADDC01" w14:textId="77777777" w:rsidR="00B34146" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     6.1.3.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expatriate communities within the City of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Cockburn;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3617281A" w14:textId="77777777" w:rsidR="00B34146" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     6.1.3.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">defence ties; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23259894" w14:textId="1A417CDF" w:rsidR="00B34146" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     6.1.3.4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34146">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>other significant ties to the Cockburn community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF240DA" w14:textId="6DD44E1E" w:rsidR="00B377F3" w:rsidRDefault="00B34146" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814595">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B377F3" w:rsidRPr="00B377F3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B377F3" w:rsidRPr="00B377F3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>making a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B377F3" w:rsidRPr="00B377F3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under clause 6.1.3, the CEO must notify all </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4528B0" w14:textId="493E15BA" w:rsidR="00B34146" w:rsidRDefault="00B377F3" w:rsidP="00B34146">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B377F3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Elected Members of the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E0ED27" w14:textId="77777777" w:rsidR="001F7D13" w:rsidRDefault="001F7D13">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F4057A" w14:textId="604AC297" w:rsidR="000B5EDB" w:rsidRDefault="000947EC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7D13">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Sharing of Invitations to Events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6525E2CF" w14:textId="5E67AC97" w:rsidR="000B5EDB" w:rsidRPr="00A858F0" w:rsidRDefault="000B5EDB" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00986020">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11ECB18C" w14:textId="39B1725A" w:rsidR="003350A3" w:rsidRDefault="008D1296" w:rsidP="003350A3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00986020">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The objective of this clause is to ensure fairness, equity and transparency in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AD1D5C" w14:textId="7D321E28" w:rsidR="003350A3" w:rsidRDefault="001D7102" w:rsidP="003350A3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the allocation of tickets or invitations addressed to the Mayor or Council </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC67905" w14:textId="5C702AD6" w:rsidR="003350A3" w:rsidRDefault="001D7102" w:rsidP="003350A3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>generally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676854AA" w14:textId="6280FAA9" w:rsidR="000B5EDB" w:rsidRDefault="008D1296" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00986020">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This clause applies to </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> addressed to the Mayor or Council </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070C597A" w14:textId="6D89098B" w:rsidR="000B5EDB" w:rsidRDefault="001D7102" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1296">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>generally</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B5E5F0" w14:textId="1640F875" w:rsidR="00551CFC" w:rsidRPr="00A858F0" w:rsidRDefault="008D1296" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00986020">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>This clause does not apply to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCAC9F3" w14:textId="30FFB46F" w:rsidR="00551CFC" w:rsidRDefault="00DA616E" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00986020">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> addressed personally to Councillors, who may </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E31A01" w14:textId="038D86EE" w:rsidR="000B5EDB" w:rsidRDefault="00551CFC" w:rsidP="000B5EDB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00EA7F51">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...12 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA616E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>accept or decline invitations or tickets as they see fit; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7303205F" w14:textId="3A5DDA80" w:rsidR="00986020" w:rsidRDefault="00AE7BAC" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00986020">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addressed to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which the event </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0827270B" w14:textId="1BAE30BE" w:rsidR="00A84186" w:rsidRDefault="00986020" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA616E">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>organiser has indicated are non-transferable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271C997B" w14:textId="4401246A" w:rsidR="00DA616E" w:rsidRDefault="00AE7BAC" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53C68">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to events which are open to the public, unless </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194EC03D" w14:textId="77777777" w:rsidR="00DA616E" w:rsidRDefault="00DA616E" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the invitee is playing a formal role or part of the official event </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC2E641" w14:textId="77777777" w:rsidR="00DA616E" w:rsidRDefault="00DA616E" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proceedings, or there are some other benefits offered to the invitee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61401E02" w14:textId="79E640F0" w:rsidR="00A84186" w:rsidRPr="00A858F0" w:rsidRDefault="00DA616E" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>such as a VIP pass or parking etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEFA9D0" w14:textId="4E2726B1" w:rsidR="331AAADA" w:rsidRDefault="008D1296" w:rsidP="7F9329E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="331AAADA" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53C68">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="331AAADA" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tickets or invitations </w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addressed </w:t>
+      </w:r>
+      <w:r w:rsidR="331AAADA" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>to the CEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFDF92E" w14:textId="2390E02B" w:rsidR="00365FFA" w:rsidRDefault="008D1296" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00551CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Notw</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0125">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thstanding clause </w:t>
+      </w:r>
+      <w:r w:rsidR="008C23CD">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above, this policy does apply to </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1457BD25" w14:textId="4187283C" w:rsidR="002E29EE" w:rsidRDefault="000B5EDB" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1296">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invitations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">received and declined by a Councillor, which are transferable and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FF8F3F" w14:textId="6FB74C01" w:rsidR="000B5EDB" w:rsidRDefault="002E29EE" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1296">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5EDB" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the event organiser has indicated a desire for Councillor attendance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A12B52F" w14:textId="1CCF2D20" w:rsidR="00A84186" w:rsidRDefault="008D1296" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...17 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="000947EC">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ticket or invitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is ambiguous in respect of whether it is </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20814C46" w14:textId="77777777" w:rsidR="008D1296" w:rsidRDefault="00A84186" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1296">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transferable or directed to an Elected Member personally or not, the CEO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E5E8EB" w14:textId="77777777" w:rsidR="008D1296" w:rsidRDefault="008D1296" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00284FEB">
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may make enquiries of the event organiser for the purposes of understanding </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E70A4B7" w14:textId="1DE57A76" w:rsidR="00A84186" w:rsidRPr="00A858F0" w:rsidRDefault="008D1296" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84186">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>if this clause applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12272527" w14:textId="77777777" w:rsidR="000B5EDB" w:rsidRDefault="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A58993A" w14:textId="7DC351E2" w:rsidR="000B5EDB" w:rsidRPr="00A858F0" w:rsidRDefault="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Principles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA989A9" w14:textId="6086B784" w:rsidR="00365FFA" w:rsidRDefault="00874010" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are addressed to the Mayor or Council generally, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F5CF13" w14:textId="2BEA89C7" w:rsidR="00532778" w:rsidRPr="00A858F0" w:rsidRDefault="00874010" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will have the first right of acceptance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A88507" w14:textId="12A9656B" w:rsidR="00887C59" w:rsidRDefault="00365FFA" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051692F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Mayor is unavailable, unwilling, or unable to attend, the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ticket or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C15E632" w14:textId="3AA5C116" w:rsidR="00532778" w:rsidRPr="00A858F0" w:rsidRDefault="00887C59" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   I</w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nvitation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>will be offered to the Deputy Mayor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E86A335" w14:textId="08E596C6" w:rsidR="00365FFA" w:rsidRDefault="00365FFA" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051692F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Deputy Mayor is unavailable, unwilling, or unable to attend, the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ticket</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E944ED5" w14:textId="62CBF3B7" w:rsidR="00365FFA" w:rsidRDefault="00365FFA" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>invitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be offered to Councillors on a rotational and equitable basis, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2CBAEB" w14:textId="37C68619" w:rsidR="00532778" w:rsidRPr="00A858F0" w:rsidRDefault="00365FFA" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00EA7F51">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...4 lines deleted...]
-        <w:t>approved in accordance with this Policy (refer</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">except as provided in clause </w:t>
+      </w:r>
+      <w:r w:rsidR="009777DA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55129">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6155">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD790B8" w14:textId="092FBD85" w:rsidR="00887C59" w:rsidRDefault="00365FFA" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051692F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For school graduation invitations, the Mayor and Deputy Mayor retain first </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0E6F09" w14:textId="54AC6612" w:rsidR="00887C59" w:rsidRDefault="00887C59" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      <w:r w:rsidR="00202DFA">
+      <w:r w:rsidR="00EA7F51">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...31 lines deleted...]
-        <w:ind w:left="2160"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">right of acceptance. If both decline, the invitation will be offered to Councillors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77081DB8" w14:textId="77777777" w:rsidR="00874010" w:rsidRDefault="00887C59" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Ward in which the school </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is located</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, on a rotational and equitable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320BB066" w14:textId="191EC2D5" w:rsidR="00532778" w:rsidRPr="00A858F0" w:rsidRDefault="00874010" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F8165C" w14:textId="3B5A1A3A" w:rsidR="001B243C" w:rsidRDefault="00365FFA" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051692F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001B243C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will determine which Councillor is next in line to be offered a </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E08571F" w14:textId="14911961" w:rsidR="001B243C" w:rsidRDefault="001B243C" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ticket or invitation</w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clause</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, applying the principles of fairness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057B0988" w14:textId="59C8059A" w:rsidR="00532778" w:rsidRPr="00A858F0" w:rsidRDefault="001B243C" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and equity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B87000" w14:textId="309BD67E" w:rsidR="0051692F" w:rsidRDefault="00365FFA" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00874010">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051692F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Councillors are expected to respond to </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offered under this </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A680F39" w14:textId="22417852" w:rsidR="00874010" w:rsidRDefault="0053068F" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="001B243C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clause</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a timely manner to allow re-offering if necessary. If a response is </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482A9C3F" w14:textId="77777777" w:rsidR="009777DA" w:rsidRDefault="0053068F" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not received within 2 business days, the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ticket or invitation</w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be re-offered </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C295D07" w14:textId="045A4273" w:rsidR="00532778" w:rsidRPr="00A858F0" w:rsidRDefault="009777DA" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>to another Councillor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17020925" w14:textId="2B226910" w:rsidR="0051692F" w:rsidRDefault="0053068F" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidR="000E7279">
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051692F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Councillors who receive and decline </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">captured by clause </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA6DD99" w14:textId="4B294F1B" w:rsidR="0053068F" w:rsidRDefault="0053068F" w:rsidP="0051692F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="009777DA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="001B243C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003350A3">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must, in a timely manner, forward the invitation to the </w:t>
+      </w:r>
+      <w:r w:rsidR="0051692F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E2BF58" w14:textId="1115B4B9" w:rsidR="00532778" w:rsidRDefault="0053068F" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allocation under this </w:t>
+      </w:r>
+      <w:r w:rsidR="001B243C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clause</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B17CDB" w14:textId="495EDA59" w:rsidR="00854420" w:rsidRDefault="0053068F" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00854420">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00854420">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The CEO is to keep a register of </w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tickets or invitations</w:t>
+      </w:r>
+      <w:r w:rsidR="002E29EE" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00854420">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allocated under this </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F52A406" w14:textId="53D11226" w:rsidR="00854420" w:rsidRPr="00A858F0" w:rsidRDefault="00854420" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="0053068F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   clause, and upload it on the Elected Members Portal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012026F5" w14:textId="414DE4FD" w:rsidR="001B243C" w:rsidRDefault="0053068F" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00854420">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00365FFA" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="001B243C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clause</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not oblige the </w:t>
+      </w:r>
+      <w:r w:rsidR="0051692F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to advocate to any event organiser to </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040A2518" w14:textId="7BFD5D25" w:rsidR="00351FDB" w:rsidRDefault="0053068F" w:rsidP="000B5EDB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>make a ticket</w:t>
+      </w:r>
+      <w:r w:rsidR="00351FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or invitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transferable, where the event organiser has </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD358BA" w14:textId="75EBE738" w:rsidR="00532778" w:rsidRDefault="00351FDB" w:rsidP="00A858F0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="0053068F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00532778" w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicated a ticket is non-transferable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331D34F1" w14:textId="3A7AFC2B" w:rsidR="00887C59" w:rsidRDefault="0053068F" w:rsidP="00720503">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4705">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="134F0231" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.2.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C59">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="134F0231" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CEO may allocate a ticket or invitation addressed to the CEO to an </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADB0632" w14:textId="077FEB52" w:rsidR="00EA7F51" w:rsidRDefault="0053068F" w:rsidP="00720503">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02B89">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="134F0231" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>employee or Elected Member at the CEO’s discretion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C277398" w14:textId="77777777" w:rsidR="00EA7F51" w:rsidRDefault="00EA7F51" w:rsidP="00720503">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58828806" w14:textId="147B0C58" w:rsidR="00720503" w:rsidRPr="00720503" w:rsidRDefault="0053068F" w:rsidP="00720503">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dispute Resolution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5696A69B" w14:textId="102D57E7" w:rsidR="00720503" w:rsidRDefault="0053068F" w:rsidP="00720503">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1D72">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00DB653C">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any disputes regarding this </w:t>
+      </w:r>
+      <w:r w:rsidR="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>clause</w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be referred to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the first </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68676B0C" w14:textId="22C57ED7" w:rsidR="00EA7F51" w:rsidRDefault="00720503" w:rsidP="00720503">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02B89">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...6 lines deleted...]
-      <w:r w:rsidR="000E7279">
+      <w:r w:rsidR="68336393" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nstance</w:t>
+      </w:r>
+      <w:r w:rsidR="68336393" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, or in the case of the CEO, the Mayor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the </w:t>
+      </w:r>
+      <w:r w:rsidR="10F3E860" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mayor or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F51">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CEO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230206BA" w14:textId="5FCAB519" w:rsidR="00EA7F51" w:rsidRDefault="00EA7F51" w:rsidP="00720503">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02B89">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...58 lines deleted...]
-      <w:r w:rsidR="00202DFA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cannot </w:t>
+      </w:r>
+      <w:r w:rsidR="5C8FC63F" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">achieve </w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="7F9329E4">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agreement, the matter will be referred to </w:t>
+      </w:r>
+      <w:r w:rsidR="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00720503" w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ED868A" w14:textId="1B24DFC5" w:rsidR="00720503" w:rsidRPr="00A858F0" w:rsidRDefault="00EA7F51" w:rsidP="00720503">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02B89">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD046B">
-[...149 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...130 lines deleted...]
-          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+      <w:r w:rsidR="00720503" w:rsidRPr="00720503">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CC2E22" w14:textId="77777777" w:rsidR="007A4AF5" w:rsidRPr="00202DFA" w:rsidRDefault="007A4AF5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4085A3FC" w14:textId="77777777" w:rsidR="00B81325" w:rsidRPr="009A57F2" w:rsidRDefault="00B81325" w:rsidP="00B81325">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Related policies: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAF470D" w14:textId="6AF82DC5" w:rsidR="00B81325" w:rsidRDefault="00B81325" w:rsidP="00B81325">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="000E309A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lected Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Entitlements Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E8A39F" w14:textId="091402DB" w:rsidR="00B81325" w:rsidRPr="009A57F2" w:rsidRDefault="003B753A" w:rsidP="00B81325">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Elected Member Professional Development Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B96EA54" w14:textId="77777777" w:rsidR="00B81325" w:rsidRPr="00202DFA" w:rsidRDefault="00B81325">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34430EAE" w14:textId="77777777" w:rsidR="00B81325" w:rsidRPr="00202DFA" w:rsidRDefault="00B81325">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F3FD1BC" w14:textId="33E4F560" w:rsidR="000E7279" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202DFA">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35204822" w14:textId="77777777" w:rsidR="00202DFA" w:rsidRPr="00202DFA" w:rsidRDefault="00202DFA" w:rsidP="00A5797B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E6D16D1" w14:textId="65996C97" w:rsidR="00202DFA" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+    <w:p w14:paraId="5C055826" w14:textId="77777777" w:rsidR="00D3684A" w:rsidRPr="00A858F0" w:rsidRDefault="00D3684A" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Event </w:t>
-[...126 lines deleted...]
-      <w:r>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means the Chief Executive Officer of the City of Cockburn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2606EA95" w14:textId="77777777" w:rsidR="00D3684A" w:rsidRDefault="00D3684A" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Excluded Gift </w:t>
-[...71 lines deleted...]
-          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3FB7C2" w14:textId="75E5F8FF" w:rsidR="00D3684A" w:rsidRPr="00A858F0" w:rsidRDefault="00D3684A" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gift </w:t>
-[...101 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Councillors </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elected members of the City of Cockburn Council, excluding the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4375FB38" w14:textId="77777777" w:rsidR="00D3684A" w:rsidRDefault="00D3684A" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guest </w:t>
-[...48 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E84D3AD" w14:textId="32C40BD6" w:rsidR="00D3684A" w:rsidRDefault="00D3684A" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Deputy Mayor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means the elected Deputy Mayor of the City of Cockburn, who assumes the responsibilities of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is unwilling, unavailable or unable to act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662A7FDF" w14:textId="77777777" w:rsidR="00D3684A" w:rsidRDefault="00D3684A" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6D16D1" w14:textId="315D5FA1" w:rsidR="00202DFA" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is defined under s5.90A(1) of the Act as including a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CBB3A8" w14:textId="327C1CE4" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>concert;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="16B82733" w14:textId="77777777" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>conference;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="31C48A0C" w14:textId="77777777" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>function;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5BF0C2E1" w14:textId="77777777" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• sporting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>event;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3E710762" w14:textId="77777777" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>• prescribed occasion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B49E5F6" w14:textId="77777777" w:rsidR="00202DFA" w:rsidRDefault="00202DFA" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113505AF" w14:textId="77777777" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excluded Gift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is defined under s5.62(1B) of the Act as a ticket to an event </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6E292CDC" w14:textId="1EF0661D" w:rsidR="009D444C" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>attendance at the event is approved in accordance with this Policy OR the gift is made by</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B88A23" w14:textId="77777777" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>prescribed entities (refer Admin Regulation 20B).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B71027" w14:textId="77777777" w:rsidR="00202DFA" w:rsidRDefault="00202DFA" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156B67D7" w14:textId="15510806" w:rsidR="00202DFA" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>is defined under s5.57 of the Act as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C8DB3F" w14:textId="77777777" w:rsidR="00202DFA" w:rsidRDefault="00A5797B" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>• the conferral of financial benefit from one person to another, unless adequate</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259F610D" w14:textId="6008BB20" w:rsidR="00A5797B" w:rsidRDefault="00202DFA" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5797B">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>consideration in money or money’s worth is provided to the donor in return; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5AF8DA" w14:textId="77777777" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00202DFA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>• a travel contribution (including accommodation incidental to a journey).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F22069C" w14:textId="77777777" w:rsidR="00202DFA" w:rsidRDefault="00202DFA" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC1EE44" w14:textId="33F41408" w:rsidR="009D444C" w:rsidRDefault="009D444C" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3684A">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the elected Mayor of the City of Cockburn, recognised as the spokesperson of the City of Cockburn under the Local Government Act 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A1A0A4" w14:textId="77777777" w:rsidR="00D3684A" w:rsidRDefault="00D3684A" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A12CCFA" w14:textId="5D42233E" w:rsidR="00887437" w:rsidRDefault="00887437" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Rotational Basis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means a system of offering invitations or tickets to Councillors in turn, ensuring equal opportunity over time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABE81D4" w14:textId="77777777" w:rsidR="00887437" w:rsidRDefault="00887437" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA5EE11" w14:textId="77777777" w:rsidR="00A5797B" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ticket </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>includes an admission ticket to an event, or an invitation to attend an event, or a</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC4FADF" w14:textId="7BAADBDD" w:rsidR="00CD046B" w:rsidRDefault="00A5797B" w:rsidP="00A5797B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>complimentary registration to an event, that is offered by a third party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323C1DDB" w14:textId="77777777" w:rsidR="00E765FE" w:rsidRDefault="00E765FE" w:rsidP="00E765FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03F3DDD2" w14:textId="77777777" w:rsidR="00D3505D" w:rsidRPr="00EF6273" w:rsidRDefault="00D3505D" w:rsidP="00D3505D">
+    <w:p w14:paraId="03F3DDD2" w14:textId="5C8EDD08" w:rsidR="00D3505D" w:rsidRPr="00EF6273" w:rsidRDefault="00BC4218" w:rsidP="00D3505D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A858F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Ward</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means the electoral district within the City of Cockburn to which a Councillor is elected.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:tblpY="589"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="10661"/>
         <w:tblW w:w="9661" w:type="dxa"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="104BFC81" w14:textId="77777777" w:rsidTr="00202DFA">
+      <w:tr w:rsidR="009D444C" w:rsidRPr="00FD5287" w14:paraId="7F4D8959" w14:textId="77777777" w:rsidTr="009D444C">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="0" w:name="Dropdown1"/>
-          <w:p w14:paraId="7BED9CA0" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="002C51C6" w:rsidP="00202DFA">
+          <w:p w14:paraId="79A8CC50" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink w:anchor="Bookmark3" w:tooltip="Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance" w:history="1">
+              <w:r w:rsidRPr="00FD5287">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Strategic Link</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00FD5287">
-              <w:rPr>
-[...36 lines deleted...]
-            <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659E9877" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00586238" w:rsidP="00202DFA">
+          <w:p w14:paraId="5BB30ED9" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Governance Framework</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="6F4668F1" w14:textId="77777777" w:rsidTr="00202DFA">
+      <w:tr w:rsidR="009D444C" w:rsidRPr="00FD5287" w14:paraId="1DE71AAB" w14:textId="77777777" w:rsidTr="009D444C">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E228A39" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00AB5086" w:rsidP="00202DFA">
+          <w:p w14:paraId="5C9B1876" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="002C51C6" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1D90BD" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00586238" w:rsidP="00202DFA">
+          <w:p w14:paraId="45064DE5" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Elected Members</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="5486C51F" w14:textId="77777777" w:rsidTr="00202DFA">
+      <w:tr w:rsidR="009D444C" w:rsidRPr="00FD5287" w14:paraId="762C0668" w14:textId="77777777" w:rsidTr="009D444C">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B34CDEC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00AB5086" w:rsidP="00202DFA">
+          <w:p w14:paraId="45F6C8BE" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
+            <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33CCD7FD" w14:textId="3533D425" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="002B0098" w:rsidP="00202DFA">
+          <w:p w14:paraId="27800AD3" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Legal</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> and Compliance</w:t>
+              <w:t>Governance and Council Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="432FB140" w14:textId="77777777" w:rsidTr="00202DFA">
+      <w:tr w:rsidR="009D444C" w:rsidRPr="00FD5287" w14:paraId="23E9FE9B" w14:textId="77777777" w:rsidTr="009D444C">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514529A7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00AB5086" w:rsidP="00202DFA">
+          <w:p w14:paraId="11FEC81C" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
+            <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="655BBB04" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="003B222D" w:rsidP="00202DFA">
+          <w:p w14:paraId="764F8541" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">(Yes or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B227002" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="004A4D42" w:rsidP="00202DFA">
+          <w:p w14:paraId="63B7F976" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="0773DC52" w14:textId="77777777" w:rsidTr="00202DFA">
+      <w:tr w:rsidR="009D444C" w:rsidRPr="00FD5287" w14:paraId="701A5AE5" w14:textId="77777777" w:rsidTr="009D444C">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AFCAC1" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00AB5086" w:rsidP="00202DFA">
+          <w:p w14:paraId="62D958DF" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
+            <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E02142C" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="000E59C0" w:rsidP="00202DFA">
+          <w:p w14:paraId="473357AD" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t>Purpose Only)</w:t>
+              <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40CCAF74" w14:textId="17C466D9" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00D3505D" w:rsidP="00202DFA">
+          <w:p w14:paraId="17B75A92" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...17 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>10 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="4EDD1D4D" w14:textId="77777777" w:rsidTr="00202DFA">
+      <w:tr w:rsidR="009D444C" w:rsidRPr="00FD5287" w14:paraId="1218A49D" w14:textId="77777777" w:rsidTr="009D444C">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D7EDD7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00AB5086" w:rsidP="00202DFA">
+          <w:p w14:paraId="3E1DE473" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
+            <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30CBFF7D" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="000E59C0" w:rsidP="00202DFA">
+          <w:p w14:paraId="1BD1E0ED" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Purpose Only)</w:t>
+              <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D15229A" w14:textId="1FC89357" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00202DFA" w:rsidP="00202DFA">
+          <w:p w14:paraId="5DAEB312" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 202</w:t>
-[...5 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>March 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="1240C694" w14:textId="77777777" w:rsidTr="00202DFA">
+      <w:tr w:rsidR="009D444C" w:rsidRPr="00FD5287" w14:paraId="72D226C1" w14:textId="77777777" w:rsidTr="009D444C">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B9E506" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00AB5086" w:rsidP="00202DFA">
+          <w:p w14:paraId="566FE42A" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="007B053D" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
+            <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D93C6AF" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00050F8B" w:rsidP="00202DFA">
+          <w:p w14:paraId="1D9103E4" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="093A0790" w14:textId="34B91D64" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="007304DD" w:rsidP="00202DFA">
+          <w:p w14:paraId="5F4EF321" w14:textId="77777777" w:rsidR="009D444C" w:rsidRPr="00FD5287" w:rsidRDefault="009D444C" w:rsidP="009D444C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>11304363</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A0ED622" w14:textId="77777777" w:rsidR="00721265" w:rsidRPr="00FD5287" w:rsidRDefault="00721265" w:rsidP="00F94F2C"/>
     <w:sectPr w:rsidR="00721265" w:rsidRPr="00FD5287" w:rsidSect="00623C8C">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C430273" w14:textId="77777777" w:rsidR="001A017F" w:rsidRDefault="001A017F">
+    <w:p w14:paraId="2534B2B4" w14:textId="77777777" w:rsidR="00747DE3" w:rsidRDefault="00747DE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A4E212F" w14:textId="77777777" w:rsidR="001A017F" w:rsidRDefault="001A017F">
+    <w:p w14:paraId="47F757B3" w14:textId="77777777" w:rsidR="00747DE3" w:rsidRDefault="00747DE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F464282" w14:textId="77777777" w:rsidR="00A70163" w:rsidRDefault="00A70163"/>
+    <w:p w14:paraId="617CA218" w14:textId="77777777" w:rsidR="00747DE3" w:rsidRDefault="00747DE3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial"/>
-[...7 lines deleted...]
-  <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2C4A257D" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6031,121 +11597,119 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12414097" w14:textId="77777777" w:rsidR="001A017F" w:rsidRDefault="001A017F">
+    <w:p w14:paraId="4BE1DF57" w14:textId="77777777" w:rsidR="00747DE3" w:rsidRDefault="00747DE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A5D6A75" w14:textId="77777777" w:rsidR="001A017F" w:rsidRDefault="001A017F">
+    <w:p w14:paraId="03DBE1F3" w14:textId="77777777" w:rsidR="00747DE3" w:rsidRDefault="00747DE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C3DA832" w14:textId="77777777" w:rsidR="00A70163" w:rsidRDefault="00A70163"/>
+    <w:p w14:paraId="029429D7" w14:textId="77777777" w:rsidR="00747DE3" w:rsidRDefault="00747DE3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="1CB11E40" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="132FFA23" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="329BC3BE" w14:textId="717F88E9" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00FD5287">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FAAC0C7" wp14:editId="44B26CA8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -6224,51 +11788,51 @@
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Events</w:t>
           </w:r>
           <w:r w:rsidR="00FD5287">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="51E24900" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9E1ADE3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F794F143"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -6567,50 +12131,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151F75AB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DED6328C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D823913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B8E2B46"/>
     <w:lvl w:ilvl="0" w:tplc="CAA80F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6655,51 +12332,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="214E5A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="517A29CA"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6771,51 +12448,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23FF3769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08F26FEA"/>
     <w:lvl w:ilvl="0" w:tplc="7ABE38DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6887,51 +12564,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="309924AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="221272EC"/>
     <w:lvl w:ilvl="0" w:tplc="38E29336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E78EC4B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7027,51 +12704,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7B8E5436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37644902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F04C996"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7140,51 +12817,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38513348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4072BE00"/>
     <w:lvl w:ilvl="0" w:tplc="CAA80F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7229,51 +12906,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46C95AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1ABC2920"/>
     <w:lvl w:ilvl="0" w:tplc="020AB39C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7318,51 +12995,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C30556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1EC0C60"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="780"/>
         </w:tabs>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1500"/>
         </w:tabs>
         <w:ind w:left="1500" w:hanging="360"/>
@@ -7431,51 +13108,171 @@
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5820"/>
         </w:tabs>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6540"/>
         </w:tabs>
         <w:ind w:left="6540" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52DE5EF1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CA7482BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1247" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1247"/>
+        </w:tabs>
+        <w:ind w:left="1814" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2948" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56C86F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C108DDD0"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7517,51 +13314,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ECA43AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AEC83C8"/>
     <w:lvl w:ilvl="0" w:tplc="CAA80F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7606,51 +13403,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602E06E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="962A44A6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7719,51 +13516,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61293436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F4C4B4A"/>
     <w:lvl w:ilvl="0" w:tplc="CAA80F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7811,51 +13608,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DF48C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C463084"/>
     <w:lvl w:ilvl="0" w:tplc="9154B268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B66E3B86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7951,51 +13748,257 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="911A39C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68D331FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A73C2A82"/>
+    <w:lvl w:ilvl="0" w:tplc="685282E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E6F72E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="558C30A8"/>
+    <w:lvl w:ilvl="0" w:tplc="72EC59F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7725141E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50868160"/>
     <w:lvl w:ilvl="0" w:tplc="6F5215C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8040,51 +14043,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7A7DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EF01D26"/>
     <w:lvl w:ilvl="0" w:tplc="BFEEC4FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="37EA6BCC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8180,51 +14183,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8894F8A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E2A6A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="152EDBAE"/>
     <w:lvl w:ilvl="0" w:tplc="5E7E5DFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8269,51 +14272,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E7D49D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7464BFA6"/>
     <w:lvl w:ilvl="0" w:tplc="CAA80F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1723" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2443" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8359,925 +14362,1155 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6043" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6763" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7483" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="977078522">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="507015270">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1474299480">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1474299480">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="1509949711">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="223418127">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="538326204">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="828519905">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="75444610">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2137598996">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1845969886">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1490756216">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="722558949">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="951209217">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1490756216">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="14" w16cid:durableId="1609577125">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1992714215">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2094349818">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="345794277">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1563977944">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1255866512">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="154692478">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="669452036">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1406608943">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1847475371">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="533351901">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1477213673">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="669452036">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="26" w16cid:durableId="156193276">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00120633"/>
     <w:rsid w:val="00011BF4"/>
     <w:rsid w:val="00017BC9"/>
     <w:rsid w:val="00023FB9"/>
     <w:rsid w:val="0003189C"/>
+    <w:rsid w:val="00032984"/>
     <w:rsid w:val="00034B3B"/>
+    <w:rsid w:val="00035523"/>
+    <w:rsid w:val="000375F6"/>
+    <w:rsid w:val="000405EB"/>
+    <w:rsid w:val="0004279F"/>
     <w:rsid w:val="00050F8B"/>
     <w:rsid w:val="00052969"/>
     <w:rsid w:val="0005413B"/>
     <w:rsid w:val="00055B3A"/>
     <w:rsid w:val="00056E0D"/>
+    <w:rsid w:val="000612C0"/>
     <w:rsid w:val="0006383C"/>
+    <w:rsid w:val="0007406F"/>
     <w:rsid w:val="00075196"/>
+    <w:rsid w:val="0007713B"/>
+    <w:rsid w:val="00080B8F"/>
+    <w:rsid w:val="00083D56"/>
+    <w:rsid w:val="000947EC"/>
     <w:rsid w:val="00094E6D"/>
+    <w:rsid w:val="00096522"/>
     <w:rsid w:val="000A0634"/>
+    <w:rsid w:val="000A0685"/>
     <w:rsid w:val="000A5CAC"/>
     <w:rsid w:val="000B002D"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000B32E7"/>
     <w:rsid w:val="000B5111"/>
     <w:rsid w:val="000B546B"/>
+    <w:rsid w:val="000B5EDB"/>
     <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C34CC"/>
+    <w:rsid w:val="000C4F45"/>
     <w:rsid w:val="000C6F2F"/>
     <w:rsid w:val="000D7BF5"/>
     <w:rsid w:val="000E1BF6"/>
     <w:rsid w:val="000E2527"/>
+    <w:rsid w:val="000E309A"/>
     <w:rsid w:val="000E59C0"/>
     <w:rsid w:val="000E6F28"/>
     <w:rsid w:val="000E7279"/>
+    <w:rsid w:val="000E75C2"/>
     <w:rsid w:val="000F29F7"/>
+    <w:rsid w:val="000F2B5F"/>
     <w:rsid w:val="000F5278"/>
     <w:rsid w:val="00103203"/>
     <w:rsid w:val="001038D6"/>
     <w:rsid w:val="001053A3"/>
     <w:rsid w:val="00116A63"/>
     <w:rsid w:val="00120633"/>
     <w:rsid w:val="00122F79"/>
     <w:rsid w:val="00123731"/>
     <w:rsid w:val="00133F68"/>
     <w:rsid w:val="00140FC9"/>
+    <w:rsid w:val="00141EE7"/>
+    <w:rsid w:val="001433C0"/>
     <w:rsid w:val="001439BE"/>
     <w:rsid w:val="001449BB"/>
     <w:rsid w:val="00151611"/>
     <w:rsid w:val="0016013C"/>
     <w:rsid w:val="0016654E"/>
     <w:rsid w:val="00166692"/>
     <w:rsid w:val="00167FA1"/>
     <w:rsid w:val="00170EF8"/>
     <w:rsid w:val="001745F4"/>
+    <w:rsid w:val="00175242"/>
     <w:rsid w:val="001857FE"/>
     <w:rsid w:val="00186387"/>
     <w:rsid w:val="0018680C"/>
+    <w:rsid w:val="00186AE9"/>
+    <w:rsid w:val="001879B6"/>
     <w:rsid w:val="001930F4"/>
     <w:rsid w:val="001939CD"/>
+    <w:rsid w:val="00193B7D"/>
     <w:rsid w:val="00195107"/>
     <w:rsid w:val="00197056"/>
     <w:rsid w:val="001A017F"/>
     <w:rsid w:val="001A067B"/>
+    <w:rsid w:val="001A69BE"/>
+    <w:rsid w:val="001B243C"/>
     <w:rsid w:val="001B366F"/>
     <w:rsid w:val="001C0E71"/>
+    <w:rsid w:val="001C2CBE"/>
     <w:rsid w:val="001C34A2"/>
     <w:rsid w:val="001C4ABB"/>
     <w:rsid w:val="001D08BD"/>
     <w:rsid w:val="001D36B6"/>
+    <w:rsid w:val="001D6155"/>
     <w:rsid w:val="001D6608"/>
+    <w:rsid w:val="001D7102"/>
     <w:rsid w:val="001D77C2"/>
     <w:rsid w:val="001E04C8"/>
     <w:rsid w:val="001E0AE9"/>
     <w:rsid w:val="001E3ACA"/>
     <w:rsid w:val="001E6833"/>
     <w:rsid w:val="001F2365"/>
     <w:rsid w:val="001F4542"/>
+    <w:rsid w:val="001F7D13"/>
+    <w:rsid w:val="00201902"/>
     <w:rsid w:val="00202DF8"/>
     <w:rsid w:val="00202DFA"/>
     <w:rsid w:val="0020753E"/>
     <w:rsid w:val="00216660"/>
+    <w:rsid w:val="00221875"/>
     <w:rsid w:val="00221ECF"/>
+    <w:rsid w:val="0023457E"/>
     <w:rsid w:val="00247502"/>
     <w:rsid w:val="002511E6"/>
     <w:rsid w:val="0025176B"/>
+    <w:rsid w:val="00252220"/>
+    <w:rsid w:val="002567C5"/>
+    <w:rsid w:val="002612A4"/>
     <w:rsid w:val="0026482F"/>
     <w:rsid w:val="00264967"/>
     <w:rsid w:val="00265F19"/>
     <w:rsid w:val="0026753C"/>
     <w:rsid w:val="00267AB7"/>
     <w:rsid w:val="00273A3A"/>
     <w:rsid w:val="00275596"/>
+    <w:rsid w:val="0027575C"/>
+    <w:rsid w:val="00281909"/>
     <w:rsid w:val="002824FA"/>
     <w:rsid w:val="00284FEB"/>
     <w:rsid w:val="0029436A"/>
     <w:rsid w:val="00296543"/>
     <w:rsid w:val="002A0321"/>
+    <w:rsid w:val="002A3E4B"/>
+    <w:rsid w:val="002A4397"/>
     <w:rsid w:val="002B0098"/>
     <w:rsid w:val="002B0A72"/>
     <w:rsid w:val="002B2F32"/>
+    <w:rsid w:val="002C235D"/>
     <w:rsid w:val="002C387F"/>
     <w:rsid w:val="002C51BC"/>
     <w:rsid w:val="002C51C6"/>
     <w:rsid w:val="002E0A79"/>
+    <w:rsid w:val="002E23D3"/>
+    <w:rsid w:val="002E29EE"/>
     <w:rsid w:val="002F0A79"/>
+    <w:rsid w:val="002F3F5A"/>
     <w:rsid w:val="002F511F"/>
     <w:rsid w:val="002F65BA"/>
     <w:rsid w:val="00300214"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="003207CC"/>
     <w:rsid w:val="00321059"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003226D2"/>
     <w:rsid w:val="00326A3C"/>
+    <w:rsid w:val="00330512"/>
     <w:rsid w:val="00330C4E"/>
+    <w:rsid w:val="00332C3F"/>
+    <w:rsid w:val="003350A3"/>
     <w:rsid w:val="00341489"/>
+    <w:rsid w:val="00344F65"/>
     <w:rsid w:val="00346FF8"/>
     <w:rsid w:val="00347EFF"/>
+    <w:rsid w:val="00351FDB"/>
     <w:rsid w:val="00357873"/>
+    <w:rsid w:val="00365FFA"/>
     <w:rsid w:val="00370298"/>
+    <w:rsid w:val="003702CF"/>
+    <w:rsid w:val="00380CCD"/>
     <w:rsid w:val="00383752"/>
     <w:rsid w:val="00383B44"/>
     <w:rsid w:val="00384A9A"/>
     <w:rsid w:val="0039128B"/>
     <w:rsid w:val="00393627"/>
     <w:rsid w:val="003939FD"/>
     <w:rsid w:val="00394C98"/>
     <w:rsid w:val="003970C1"/>
     <w:rsid w:val="003A51B4"/>
+    <w:rsid w:val="003A594F"/>
     <w:rsid w:val="003B222D"/>
     <w:rsid w:val="003B33D7"/>
     <w:rsid w:val="003B3B58"/>
     <w:rsid w:val="003B5116"/>
+    <w:rsid w:val="003B753A"/>
     <w:rsid w:val="003C04E9"/>
+    <w:rsid w:val="003C5B6C"/>
     <w:rsid w:val="003D202F"/>
     <w:rsid w:val="003D45D8"/>
     <w:rsid w:val="003D4DA6"/>
+    <w:rsid w:val="003D7D5E"/>
     <w:rsid w:val="003D7F20"/>
     <w:rsid w:val="003E0CC5"/>
     <w:rsid w:val="003E60BC"/>
     <w:rsid w:val="003F077C"/>
     <w:rsid w:val="003F1EF2"/>
     <w:rsid w:val="003F7ABB"/>
+    <w:rsid w:val="00403763"/>
     <w:rsid w:val="00406C52"/>
     <w:rsid w:val="00413583"/>
+    <w:rsid w:val="004156E2"/>
     <w:rsid w:val="004161B1"/>
     <w:rsid w:val="00425164"/>
     <w:rsid w:val="00430A6F"/>
     <w:rsid w:val="00430BCE"/>
     <w:rsid w:val="00431825"/>
     <w:rsid w:val="00433164"/>
+    <w:rsid w:val="004378B0"/>
     <w:rsid w:val="004402BD"/>
     <w:rsid w:val="00440902"/>
+    <w:rsid w:val="004413FD"/>
+    <w:rsid w:val="00445256"/>
     <w:rsid w:val="00445781"/>
+    <w:rsid w:val="00445833"/>
+    <w:rsid w:val="004461D7"/>
+    <w:rsid w:val="00450C9A"/>
+    <w:rsid w:val="00454DC8"/>
     <w:rsid w:val="0045580F"/>
+    <w:rsid w:val="004573F0"/>
+    <w:rsid w:val="00462FD1"/>
     <w:rsid w:val="00464623"/>
     <w:rsid w:val="0047440F"/>
+    <w:rsid w:val="0047724D"/>
     <w:rsid w:val="00477831"/>
     <w:rsid w:val="0047E810"/>
+    <w:rsid w:val="00480787"/>
     <w:rsid w:val="004826C8"/>
     <w:rsid w:val="004828F5"/>
     <w:rsid w:val="00482B85"/>
+    <w:rsid w:val="00483E4D"/>
     <w:rsid w:val="00497FD1"/>
     <w:rsid w:val="004A2680"/>
     <w:rsid w:val="004A30B6"/>
     <w:rsid w:val="004A46E4"/>
     <w:rsid w:val="004A4D42"/>
     <w:rsid w:val="004B22CA"/>
+    <w:rsid w:val="004B352D"/>
     <w:rsid w:val="004B4BF5"/>
+    <w:rsid w:val="004C297C"/>
     <w:rsid w:val="004C54B2"/>
     <w:rsid w:val="004C5929"/>
     <w:rsid w:val="004C6466"/>
     <w:rsid w:val="004D5FB7"/>
+    <w:rsid w:val="004D76E7"/>
     <w:rsid w:val="004D7DC6"/>
     <w:rsid w:val="004E0BF9"/>
+    <w:rsid w:val="004E2511"/>
     <w:rsid w:val="004F5C70"/>
+    <w:rsid w:val="004F7642"/>
     <w:rsid w:val="00500D65"/>
     <w:rsid w:val="005029E0"/>
     <w:rsid w:val="00503B46"/>
     <w:rsid w:val="0050448D"/>
+    <w:rsid w:val="00507DC9"/>
     <w:rsid w:val="005110B4"/>
+    <w:rsid w:val="0051149D"/>
     <w:rsid w:val="0051575B"/>
+    <w:rsid w:val="0051692F"/>
     <w:rsid w:val="005214AE"/>
     <w:rsid w:val="005247D3"/>
     <w:rsid w:val="00525441"/>
     <w:rsid w:val="00526C27"/>
     <w:rsid w:val="0052CFCB"/>
+    <w:rsid w:val="0053068F"/>
+    <w:rsid w:val="00532778"/>
     <w:rsid w:val="0053531F"/>
+    <w:rsid w:val="00536410"/>
     <w:rsid w:val="00542300"/>
     <w:rsid w:val="00543075"/>
     <w:rsid w:val="00544179"/>
+    <w:rsid w:val="00544EE6"/>
     <w:rsid w:val="00547404"/>
     <w:rsid w:val="005519F3"/>
+    <w:rsid w:val="00551CFC"/>
+    <w:rsid w:val="00551E63"/>
     <w:rsid w:val="00563963"/>
     <w:rsid w:val="005673FC"/>
     <w:rsid w:val="0056768C"/>
+    <w:rsid w:val="0057408C"/>
     <w:rsid w:val="0058202F"/>
     <w:rsid w:val="005848AB"/>
+    <w:rsid w:val="00584D1F"/>
     <w:rsid w:val="00584DA2"/>
     <w:rsid w:val="00586238"/>
     <w:rsid w:val="005862F3"/>
     <w:rsid w:val="00587AC3"/>
     <w:rsid w:val="00591991"/>
     <w:rsid w:val="00592B54"/>
     <w:rsid w:val="00596BA1"/>
+    <w:rsid w:val="00597B29"/>
     <w:rsid w:val="005A0F9E"/>
     <w:rsid w:val="005A6067"/>
     <w:rsid w:val="005A7267"/>
     <w:rsid w:val="005B6F53"/>
     <w:rsid w:val="005C1008"/>
     <w:rsid w:val="005C1A5D"/>
+    <w:rsid w:val="005C2C89"/>
+    <w:rsid w:val="005C688A"/>
     <w:rsid w:val="005D5E98"/>
+    <w:rsid w:val="005E2945"/>
     <w:rsid w:val="005E4CCF"/>
     <w:rsid w:val="005E6063"/>
     <w:rsid w:val="005E7982"/>
     <w:rsid w:val="00601F6A"/>
+    <w:rsid w:val="00605041"/>
+    <w:rsid w:val="00605C03"/>
     <w:rsid w:val="00606E6A"/>
     <w:rsid w:val="0061091B"/>
     <w:rsid w:val="00613067"/>
+    <w:rsid w:val="006131A7"/>
     <w:rsid w:val="00620D57"/>
     <w:rsid w:val="006222BD"/>
     <w:rsid w:val="00622B74"/>
     <w:rsid w:val="00623C8C"/>
     <w:rsid w:val="00634362"/>
+    <w:rsid w:val="00636D53"/>
     <w:rsid w:val="00650938"/>
+    <w:rsid w:val="00650A52"/>
     <w:rsid w:val="00651F5C"/>
     <w:rsid w:val="00652E76"/>
     <w:rsid w:val="00653F1D"/>
     <w:rsid w:val="00656C9D"/>
     <w:rsid w:val="00667973"/>
     <w:rsid w:val="00671303"/>
     <w:rsid w:val="00671970"/>
     <w:rsid w:val="00671A66"/>
     <w:rsid w:val="00676101"/>
+    <w:rsid w:val="0068163F"/>
     <w:rsid w:val="00682CCF"/>
     <w:rsid w:val="00682F33"/>
+    <w:rsid w:val="00683C0D"/>
+    <w:rsid w:val="00684E83"/>
     <w:rsid w:val="00695397"/>
     <w:rsid w:val="0069563F"/>
     <w:rsid w:val="00697939"/>
     <w:rsid w:val="006A61DE"/>
     <w:rsid w:val="006A651B"/>
     <w:rsid w:val="006A6C9F"/>
     <w:rsid w:val="006B6503"/>
     <w:rsid w:val="006B79CB"/>
     <w:rsid w:val="006C06AC"/>
     <w:rsid w:val="006C167C"/>
     <w:rsid w:val="006C38A1"/>
     <w:rsid w:val="006C6DA5"/>
     <w:rsid w:val="006D14CC"/>
+    <w:rsid w:val="006D2D26"/>
     <w:rsid w:val="006D46D3"/>
     <w:rsid w:val="006D59E4"/>
+    <w:rsid w:val="006F1891"/>
     <w:rsid w:val="006F2288"/>
+    <w:rsid w:val="00700957"/>
     <w:rsid w:val="00701F96"/>
+    <w:rsid w:val="00705951"/>
+    <w:rsid w:val="007060DB"/>
+    <w:rsid w:val="00707610"/>
     <w:rsid w:val="007124BA"/>
     <w:rsid w:val="0071634F"/>
     <w:rsid w:val="007166EF"/>
     <w:rsid w:val="00717FB2"/>
+    <w:rsid w:val="00720503"/>
     <w:rsid w:val="00720E55"/>
     <w:rsid w:val="00721265"/>
     <w:rsid w:val="00722451"/>
     <w:rsid w:val="007304DD"/>
     <w:rsid w:val="00734DD3"/>
+    <w:rsid w:val="00735487"/>
     <w:rsid w:val="00745B3E"/>
     <w:rsid w:val="00746471"/>
+    <w:rsid w:val="00747DE3"/>
     <w:rsid w:val="00750725"/>
+    <w:rsid w:val="00751F82"/>
     <w:rsid w:val="00754B55"/>
     <w:rsid w:val="00755DED"/>
     <w:rsid w:val="007637E4"/>
     <w:rsid w:val="00772BAA"/>
     <w:rsid w:val="00773928"/>
     <w:rsid w:val="0078693D"/>
+    <w:rsid w:val="00786BE2"/>
     <w:rsid w:val="007A446A"/>
+    <w:rsid w:val="007A4AF5"/>
     <w:rsid w:val="007A6E71"/>
     <w:rsid w:val="007B053D"/>
     <w:rsid w:val="007B2051"/>
+    <w:rsid w:val="007B326A"/>
+    <w:rsid w:val="007B43F7"/>
     <w:rsid w:val="007B6760"/>
+    <w:rsid w:val="007C0953"/>
     <w:rsid w:val="007C2854"/>
     <w:rsid w:val="007C2F5F"/>
     <w:rsid w:val="007C2FEE"/>
     <w:rsid w:val="007C3826"/>
     <w:rsid w:val="007C6378"/>
     <w:rsid w:val="007D20F1"/>
+    <w:rsid w:val="007D2487"/>
     <w:rsid w:val="007D6FF3"/>
     <w:rsid w:val="007E210A"/>
     <w:rsid w:val="007E2A0D"/>
     <w:rsid w:val="007E5C21"/>
     <w:rsid w:val="007E7468"/>
     <w:rsid w:val="007E760F"/>
+    <w:rsid w:val="007F359C"/>
     <w:rsid w:val="007F63AE"/>
     <w:rsid w:val="007F70E8"/>
+    <w:rsid w:val="00800814"/>
     <w:rsid w:val="00801368"/>
     <w:rsid w:val="00803D54"/>
     <w:rsid w:val="00805D3D"/>
     <w:rsid w:val="008119A4"/>
+    <w:rsid w:val="008128EC"/>
+    <w:rsid w:val="00814595"/>
+    <w:rsid w:val="008158B0"/>
     <w:rsid w:val="008201E8"/>
+    <w:rsid w:val="00823FB5"/>
     <w:rsid w:val="00831AC7"/>
     <w:rsid w:val="00831DE6"/>
+    <w:rsid w:val="00832A56"/>
     <w:rsid w:val="00835AAD"/>
+    <w:rsid w:val="008413AB"/>
     <w:rsid w:val="0084361F"/>
     <w:rsid w:val="00846234"/>
     <w:rsid w:val="00850966"/>
     <w:rsid w:val="00850D34"/>
     <w:rsid w:val="00851349"/>
+    <w:rsid w:val="00851C4D"/>
+    <w:rsid w:val="00854420"/>
     <w:rsid w:val="008556EC"/>
     <w:rsid w:val="008731E9"/>
+    <w:rsid w:val="00874010"/>
     <w:rsid w:val="008816A0"/>
+    <w:rsid w:val="00887437"/>
+    <w:rsid w:val="00887C59"/>
     <w:rsid w:val="0089223F"/>
     <w:rsid w:val="008926B0"/>
     <w:rsid w:val="00892CA8"/>
     <w:rsid w:val="0089314E"/>
     <w:rsid w:val="00896B8A"/>
+    <w:rsid w:val="008A0125"/>
     <w:rsid w:val="008A1F64"/>
     <w:rsid w:val="008A56DD"/>
     <w:rsid w:val="008A6166"/>
     <w:rsid w:val="008A7361"/>
     <w:rsid w:val="008B171B"/>
+    <w:rsid w:val="008C23CD"/>
     <w:rsid w:val="008C298C"/>
     <w:rsid w:val="008C3FF1"/>
     <w:rsid w:val="008C4977"/>
     <w:rsid w:val="008C5628"/>
+    <w:rsid w:val="008D1296"/>
     <w:rsid w:val="008D1C90"/>
     <w:rsid w:val="008D6D1F"/>
     <w:rsid w:val="008E049D"/>
     <w:rsid w:val="008E591E"/>
     <w:rsid w:val="008E7228"/>
     <w:rsid w:val="008E7DAC"/>
+    <w:rsid w:val="008F0869"/>
     <w:rsid w:val="008F2920"/>
+    <w:rsid w:val="008F795D"/>
     <w:rsid w:val="009001CF"/>
     <w:rsid w:val="00903E7F"/>
     <w:rsid w:val="00905A5B"/>
     <w:rsid w:val="0090744C"/>
     <w:rsid w:val="00910CB5"/>
     <w:rsid w:val="00911AA3"/>
     <w:rsid w:val="009123B9"/>
     <w:rsid w:val="00912C3F"/>
+    <w:rsid w:val="00927DBB"/>
     <w:rsid w:val="0093222B"/>
     <w:rsid w:val="0093323D"/>
     <w:rsid w:val="00934339"/>
+    <w:rsid w:val="009403F9"/>
     <w:rsid w:val="00943C72"/>
     <w:rsid w:val="00947D75"/>
+    <w:rsid w:val="00951C20"/>
+    <w:rsid w:val="00955681"/>
     <w:rsid w:val="0096736A"/>
+    <w:rsid w:val="0097370D"/>
     <w:rsid w:val="00974866"/>
     <w:rsid w:val="00974D13"/>
     <w:rsid w:val="00975604"/>
     <w:rsid w:val="00976124"/>
+    <w:rsid w:val="009777DA"/>
     <w:rsid w:val="00981F38"/>
+    <w:rsid w:val="00986020"/>
     <w:rsid w:val="00987C9F"/>
     <w:rsid w:val="00991C08"/>
     <w:rsid w:val="009A0A01"/>
     <w:rsid w:val="009A0FB1"/>
     <w:rsid w:val="009A1548"/>
     <w:rsid w:val="009A1584"/>
+    <w:rsid w:val="009B2787"/>
     <w:rsid w:val="009B3F72"/>
     <w:rsid w:val="009B5727"/>
     <w:rsid w:val="009B5837"/>
+    <w:rsid w:val="009D444C"/>
     <w:rsid w:val="009D44BE"/>
     <w:rsid w:val="009E25EF"/>
     <w:rsid w:val="009E4B91"/>
     <w:rsid w:val="009E5977"/>
     <w:rsid w:val="00A016E1"/>
     <w:rsid w:val="00A11DD3"/>
     <w:rsid w:val="00A132C6"/>
     <w:rsid w:val="00A13A64"/>
+    <w:rsid w:val="00A17D74"/>
     <w:rsid w:val="00A213DD"/>
     <w:rsid w:val="00A31A03"/>
     <w:rsid w:val="00A31FCB"/>
+    <w:rsid w:val="00A34033"/>
     <w:rsid w:val="00A34E8C"/>
     <w:rsid w:val="00A375C7"/>
     <w:rsid w:val="00A4031A"/>
     <w:rsid w:val="00A4400E"/>
     <w:rsid w:val="00A44E27"/>
     <w:rsid w:val="00A46FE3"/>
     <w:rsid w:val="00A52AE0"/>
     <w:rsid w:val="00A54BEF"/>
     <w:rsid w:val="00A5797B"/>
     <w:rsid w:val="00A70163"/>
     <w:rsid w:val="00A76059"/>
+    <w:rsid w:val="00A84186"/>
     <w:rsid w:val="00A84CD3"/>
+    <w:rsid w:val="00A858F0"/>
     <w:rsid w:val="00A85FE0"/>
     <w:rsid w:val="00A9008C"/>
     <w:rsid w:val="00A96F20"/>
+    <w:rsid w:val="00AA1D72"/>
     <w:rsid w:val="00AA3E86"/>
+    <w:rsid w:val="00AA51F1"/>
     <w:rsid w:val="00AB1A42"/>
     <w:rsid w:val="00AB5086"/>
     <w:rsid w:val="00AB5559"/>
     <w:rsid w:val="00AC04AD"/>
     <w:rsid w:val="00AC42A9"/>
     <w:rsid w:val="00AC75A1"/>
     <w:rsid w:val="00AC785E"/>
     <w:rsid w:val="00AC7FBC"/>
     <w:rsid w:val="00AD2332"/>
     <w:rsid w:val="00AD2E46"/>
     <w:rsid w:val="00AD2E8B"/>
     <w:rsid w:val="00AE2B7A"/>
     <w:rsid w:val="00AE3274"/>
     <w:rsid w:val="00AE6B12"/>
+    <w:rsid w:val="00AE7BAC"/>
     <w:rsid w:val="00AF7A01"/>
     <w:rsid w:val="00B02BB0"/>
+    <w:rsid w:val="00B07E99"/>
     <w:rsid w:val="00B12E2C"/>
     <w:rsid w:val="00B14CD3"/>
     <w:rsid w:val="00B21BD5"/>
     <w:rsid w:val="00B3044A"/>
+    <w:rsid w:val="00B32397"/>
+    <w:rsid w:val="00B32F0E"/>
+    <w:rsid w:val="00B34146"/>
     <w:rsid w:val="00B34BA7"/>
+    <w:rsid w:val="00B35B6F"/>
     <w:rsid w:val="00B36C16"/>
+    <w:rsid w:val="00B3704B"/>
+    <w:rsid w:val="00B377F3"/>
     <w:rsid w:val="00B41629"/>
     <w:rsid w:val="00B46674"/>
     <w:rsid w:val="00B472C6"/>
+    <w:rsid w:val="00B53184"/>
+    <w:rsid w:val="00B53C68"/>
+    <w:rsid w:val="00B56A43"/>
     <w:rsid w:val="00B60317"/>
     <w:rsid w:val="00B64DAE"/>
+    <w:rsid w:val="00B81325"/>
     <w:rsid w:val="00B830AA"/>
     <w:rsid w:val="00B857CC"/>
     <w:rsid w:val="00B85BAF"/>
     <w:rsid w:val="00B86BBC"/>
     <w:rsid w:val="00B9080D"/>
+    <w:rsid w:val="00B91A8D"/>
+    <w:rsid w:val="00B93683"/>
     <w:rsid w:val="00B95CB8"/>
     <w:rsid w:val="00B9616D"/>
     <w:rsid w:val="00B962FF"/>
     <w:rsid w:val="00B9700F"/>
     <w:rsid w:val="00BA093F"/>
     <w:rsid w:val="00BA0F37"/>
     <w:rsid w:val="00BA333D"/>
+    <w:rsid w:val="00BA6731"/>
     <w:rsid w:val="00BA67BD"/>
     <w:rsid w:val="00BB2FD9"/>
     <w:rsid w:val="00BC1113"/>
+    <w:rsid w:val="00BC4218"/>
+    <w:rsid w:val="00BC4705"/>
     <w:rsid w:val="00BD0158"/>
     <w:rsid w:val="00BD109B"/>
     <w:rsid w:val="00BD245B"/>
     <w:rsid w:val="00BD297C"/>
+    <w:rsid w:val="00BD5851"/>
+    <w:rsid w:val="00BD6B30"/>
     <w:rsid w:val="00BD74A7"/>
     <w:rsid w:val="00BE240E"/>
+    <w:rsid w:val="00BE3FBB"/>
     <w:rsid w:val="00BE4CB2"/>
     <w:rsid w:val="00BE5A81"/>
     <w:rsid w:val="00C00CD9"/>
     <w:rsid w:val="00C01C1A"/>
     <w:rsid w:val="00C02A6D"/>
     <w:rsid w:val="00C1480B"/>
     <w:rsid w:val="00C21A16"/>
     <w:rsid w:val="00C21C64"/>
     <w:rsid w:val="00C2394E"/>
     <w:rsid w:val="00C272A2"/>
     <w:rsid w:val="00C45D80"/>
     <w:rsid w:val="00C51328"/>
     <w:rsid w:val="00C6706F"/>
+    <w:rsid w:val="00C6715B"/>
     <w:rsid w:val="00C67FAD"/>
     <w:rsid w:val="00C723E2"/>
+    <w:rsid w:val="00C74C58"/>
     <w:rsid w:val="00C75BE0"/>
     <w:rsid w:val="00C776FD"/>
     <w:rsid w:val="00C837E5"/>
+    <w:rsid w:val="00C93827"/>
     <w:rsid w:val="00C97ED1"/>
+    <w:rsid w:val="00CA3B94"/>
     <w:rsid w:val="00CA4438"/>
+    <w:rsid w:val="00CB360C"/>
     <w:rsid w:val="00CC10B8"/>
     <w:rsid w:val="00CC17AA"/>
     <w:rsid w:val="00CC406A"/>
     <w:rsid w:val="00CC41CE"/>
     <w:rsid w:val="00CD046B"/>
     <w:rsid w:val="00CD2F0C"/>
     <w:rsid w:val="00CD4391"/>
     <w:rsid w:val="00CF6B08"/>
     <w:rsid w:val="00D10ADC"/>
+    <w:rsid w:val="00D122B5"/>
     <w:rsid w:val="00D1320C"/>
     <w:rsid w:val="00D13686"/>
     <w:rsid w:val="00D13FCD"/>
+    <w:rsid w:val="00D22DE2"/>
     <w:rsid w:val="00D2524E"/>
     <w:rsid w:val="00D27C32"/>
     <w:rsid w:val="00D30679"/>
     <w:rsid w:val="00D338A7"/>
     <w:rsid w:val="00D3505D"/>
+    <w:rsid w:val="00D3684A"/>
     <w:rsid w:val="00D373E0"/>
     <w:rsid w:val="00D402C4"/>
     <w:rsid w:val="00D417D4"/>
     <w:rsid w:val="00D45D18"/>
     <w:rsid w:val="00D45F33"/>
     <w:rsid w:val="00D46257"/>
     <w:rsid w:val="00D46B3E"/>
     <w:rsid w:val="00D520DC"/>
     <w:rsid w:val="00D52896"/>
+    <w:rsid w:val="00D55129"/>
+    <w:rsid w:val="00D55D72"/>
+    <w:rsid w:val="00D64398"/>
     <w:rsid w:val="00D6607A"/>
     <w:rsid w:val="00D67BE0"/>
     <w:rsid w:val="00D70583"/>
     <w:rsid w:val="00D7285D"/>
     <w:rsid w:val="00D7501B"/>
     <w:rsid w:val="00D82536"/>
     <w:rsid w:val="00DA0B0C"/>
+    <w:rsid w:val="00DA2731"/>
     <w:rsid w:val="00DA2C3D"/>
     <w:rsid w:val="00DA2F4F"/>
+    <w:rsid w:val="00DA616E"/>
     <w:rsid w:val="00DA6E3F"/>
     <w:rsid w:val="00DA72DE"/>
     <w:rsid w:val="00DB6D2C"/>
+    <w:rsid w:val="00DC10AA"/>
+    <w:rsid w:val="00DD18F3"/>
+    <w:rsid w:val="00DD3E32"/>
     <w:rsid w:val="00DD4CAE"/>
     <w:rsid w:val="00DD6ABD"/>
     <w:rsid w:val="00DD71F6"/>
+    <w:rsid w:val="00DF269E"/>
     <w:rsid w:val="00DF32B7"/>
     <w:rsid w:val="00E01B96"/>
     <w:rsid w:val="00E029F2"/>
+    <w:rsid w:val="00E1189E"/>
     <w:rsid w:val="00E15966"/>
+    <w:rsid w:val="00E17B08"/>
     <w:rsid w:val="00E202B7"/>
     <w:rsid w:val="00E23998"/>
     <w:rsid w:val="00E26A11"/>
+    <w:rsid w:val="00E32529"/>
     <w:rsid w:val="00E3320D"/>
     <w:rsid w:val="00E40789"/>
+    <w:rsid w:val="00E52E73"/>
     <w:rsid w:val="00E53D68"/>
     <w:rsid w:val="00E54401"/>
+    <w:rsid w:val="00E56F84"/>
     <w:rsid w:val="00E628B9"/>
     <w:rsid w:val="00E63239"/>
     <w:rsid w:val="00E636A3"/>
+    <w:rsid w:val="00E64F36"/>
     <w:rsid w:val="00E71F5F"/>
     <w:rsid w:val="00E72FD1"/>
+    <w:rsid w:val="00E7495A"/>
     <w:rsid w:val="00E759DD"/>
     <w:rsid w:val="00E765FE"/>
     <w:rsid w:val="00E877F5"/>
     <w:rsid w:val="00E91D16"/>
+    <w:rsid w:val="00E92808"/>
     <w:rsid w:val="00E94A41"/>
     <w:rsid w:val="00E97D77"/>
     <w:rsid w:val="00EA2F53"/>
     <w:rsid w:val="00EA57F7"/>
     <w:rsid w:val="00EA58D1"/>
     <w:rsid w:val="00EA6528"/>
+    <w:rsid w:val="00EA71A0"/>
     <w:rsid w:val="00EA765A"/>
+    <w:rsid w:val="00EA7F51"/>
     <w:rsid w:val="00EB0134"/>
     <w:rsid w:val="00EB15AE"/>
     <w:rsid w:val="00EB379E"/>
     <w:rsid w:val="00EC0E38"/>
+    <w:rsid w:val="00ED7571"/>
     <w:rsid w:val="00EE674E"/>
     <w:rsid w:val="00EF127D"/>
     <w:rsid w:val="00EF27FF"/>
     <w:rsid w:val="00EF47E0"/>
     <w:rsid w:val="00EF6273"/>
     <w:rsid w:val="00EF6619"/>
+    <w:rsid w:val="00F02B89"/>
     <w:rsid w:val="00F067F9"/>
     <w:rsid w:val="00F06F73"/>
     <w:rsid w:val="00F073E8"/>
     <w:rsid w:val="00F10236"/>
     <w:rsid w:val="00F142FB"/>
     <w:rsid w:val="00F31FEA"/>
     <w:rsid w:val="00F3799C"/>
     <w:rsid w:val="00F43819"/>
     <w:rsid w:val="00F455AE"/>
     <w:rsid w:val="00F46166"/>
     <w:rsid w:val="00F51BB0"/>
     <w:rsid w:val="00F60BE1"/>
     <w:rsid w:val="00F61274"/>
+    <w:rsid w:val="00F635EF"/>
     <w:rsid w:val="00F65C79"/>
     <w:rsid w:val="00F65E0F"/>
     <w:rsid w:val="00F66DDC"/>
     <w:rsid w:val="00F673C3"/>
+    <w:rsid w:val="00F72B48"/>
     <w:rsid w:val="00F92B76"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
     <w:rsid w:val="00F9633A"/>
     <w:rsid w:val="00FA00D8"/>
+    <w:rsid w:val="00FA092B"/>
+    <w:rsid w:val="00FB1EBC"/>
     <w:rsid w:val="00FB327A"/>
+    <w:rsid w:val="00FB7D1F"/>
+    <w:rsid w:val="00FC43C8"/>
     <w:rsid w:val="00FC4F99"/>
     <w:rsid w:val="00FD01B1"/>
     <w:rsid w:val="00FD2336"/>
     <w:rsid w:val="00FD5287"/>
+    <w:rsid w:val="00FE7893"/>
+    <w:rsid w:val="00FF130E"/>
     <w:rsid w:val="00FF39AD"/>
     <w:rsid w:val="0235E5E5"/>
     <w:rsid w:val="02480293"/>
     <w:rsid w:val="028F959C"/>
     <w:rsid w:val="03156E11"/>
     <w:rsid w:val="052C7875"/>
     <w:rsid w:val="05FF91D5"/>
     <w:rsid w:val="065D8B56"/>
     <w:rsid w:val="07362C8D"/>
     <w:rsid w:val="079B65DD"/>
     <w:rsid w:val="089ECFF9"/>
     <w:rsid w:val="0924A08B"/>
     <w:rsid w:val="0966828B"/>
     <w:rsid w:val="098131DB"/>
     <w:rsid w:val="0A2A598F"/>
+    <w:rsid w:val="0C186ECB"/>
     <w:rsid w:val="0D182A76"/>
     <w:rsid w:val="1075603C"/>
+    <w:rsid w:val="10F3E860"/>
     <w:rsid w:val="1253F735"/>
     <w:rsid w:val="12DF5E8C"/>
+    <w:rsid w:val="134F0231"/>
     <w:rsid w:val="13E56532"/>
     <w:rsid w:val="13EF3DE5"/>
     <w:rsid w:val="13FD76FF"/>
     <w:rsid w:val="144F9475"/>
     <w:rsid w:val="15FDD6F1"/>
     <w:rsid w:val="1616FF4E"/>
     <w:rsid w:val="1639E372"/>
     <w:rsid w:val="17D62566"/>
     <w:rsid w:val="180488A0"/>
     <w:rsid w:val="186EF30E"/>
     <w:rsid w:val="19A005EF"/>
     <w:rsid w:val="19F22465"/>
     <w:rsid w:val="1BFAD97B"/>
     <w:rsid w:val="1C6D1875"/>
     <w:rsid w:val="1D05012A"/>
     <w:rsid w:val="1D2E4E40"/>
     <w:rsid w:val="1DAD0EB7"/>
     <w:rsid w:val="1F1C5B86"/>
     <w:rsid w:val="1F22484A"/>
     <w:rsid w:val="20B561F1"/>
     <w:rsid w:val="218806C8"/>
     <w:rsid w:val="229C9EA9"/>
     <w:rsid w:val="22DD7201"/>
     <w:rsid w:val="2300B44D"/>
     <w:rsid w:val="26203208"/>
     <w:rsid w:val="262D2318"/>
     <w:rsid w:val="26DE4875"/>
     <w:rsid w:val="27B7B8A2"/>
     <w:rsid w:val="297176BD"/>
+    <w:rsid w:val="2B4FCBA5"/>
     <w:rsid w:val="2C04316D"/>
     <w:rsid w:val="2C97DBA3"/>
     <w:rsid w:val="2C9B6B4F"/>
     <w:rsid w:val="31709CA7"/>
     <w:rsid w:val="31CCF003"/>
     <w:rsid w:val="32555C72"/>
+    <w:rsid w:val="331AAADA"/>
     <w:rsid w:val="335AD95F"/>
     <w:rsid w:val="34DD8163"/>
     <w:rsid w:val="359F0E84"/>
+    <w:rsid w:val="35E8041B"/>
     <w:rsid w:val="3629548A"/>
     <w:rsid w:val="379EF546"/>
     <w:rsid w:val="37D7330B"/>
     <w:rsid w:val="39D89132"/>
     <w:rsid w:val="3A338F58"/>
     <w:rsid w:val="3A757E02"/>
     <w:rsid w:val="3A8D68A8"/>
     <w:rsid w:val="3D2D45A3"/>
     <w:rsid w:val="3DD9F971"/>
     <w:rsid w:val="3E9402C5"/>
     <w:rsid w:val="3F7128B5"/>
     <w:rsid w:val="3FD8EE51"/>
     <w:rsid w:val="40CBF071"/>
     <w:rsid w:val="41389B8D"/>
     <w:rsid w:val="43108F13"/>
     <w:rsid w:val="4314EA89"/>
     <w:rsid w:val="432D8A5E"/>
     <w:rsid w:val="43D08462"/>
     <w:rsid w:val="44362236"/>
     <w:rsid w:val="44AC5F74"/>
     <w:rsid w:val="4566744F"/>
     <w:rsid w:val="4581D579"/>
     <w:rsid w:val="464B2870"/>
+    <w:rsid w:val="4693F9A7"/>
     <w:rsid w:val="47DD7DEA"/>
     <w:rsid w:val="48205090"/>
     <w:rsid w:val="488B6505"/>
     <w:rsid w:val="48BE9ACC"/>
     <w:rsid w:val="48EE2804"/>
     <w:rsid w:val="493E3B63"/>
     <w:rsid w:val="4A2B3EFB"/>
     <w:rsid w:val="4A5E60E8"/>
     <w:rsid w:val="4B82F9DE"/>
     <w:rsid w:val="4C473422"/>
     <w:rsid w:val="4C83E3C4"/>
     <w:rsid w:val="4CB77159"/>
     <w:rsid w:val="4D06A498"/>
     <w:rsid w:val="4D13917E"/>
     <w:rsid w:val="4D27B7DC"/>
     <w:rsid w:val="4D35F0F6"/>
     <w:rsid w:val="4D920BEF"/>
     <w:rsid w:val="4DB7F7F5"/>
     <w:rsid w:val="4F287E87"/>
     <w:rsid w:val="4F67F471"/>
     <w:rsid w:val="4F93C194"/>
     <w:rsid w:val="50325AF5"/>
     <w:rsid w:val="504E054D"/>
     <w:rsid w:val="50C9ACB1"/>
     <w:rsid w:val="5167E242"/>
     <w:rsid w:val="517042F3"/>
     <w:rsid w:val="51DD63AD"/>
     <w:rsid w:val="524C54B5"/>
     <w:rsid w:val="53971F94"/>
+    <w:rsid w:val="54D1FD9C"/>
     <w:rsid w:val="54D84CB6"/>
     <w:rsid w:val="556C6413"/>
     <w:rsid w:val="559D1DD4"/>
     <w:rsid w:val="564AA66C"/>
+    <w:rsid w:val="56523E83"/>
     <w:rsid w:val="56D6E1F1"/>
     <w:rsid w:val="57011277"/>
     <w:rsid w:val="57F0D5C0"/>
     <w:rsid w:val="587DB7B6"/>
     <w:rsid w:val="58C3DEA3"/>
     <w:rsid w:val="58F3B0BE"/>
     <w:rsid w:val="59091226"/>
     <w:rsid w:val="5A618623"/>
     <w:rsid w:val="5A798652"/>
     <w:rsid w:val="5AA4E287"/>
     <w:rsid w:val="5ABB9AEA"/>
+    <w:rsid w:val="5C8FC63F"/>
     <w:rsid w:val="5CC06453"/>
     <w:rsid w:val="5D8E08D4"/>
     <w:rsid w:val="5E601BF8"/>
     <w:rsid w:val="61174B39"/>
     <w:rsid w:val="6262787F"/>
     <w:rsid w:val="63B6A988"/>
     <w:rsid w:val="63DB17C5"/>
     <w:rsid w:val="6550A392"/>
     <w:rsid w:val="65A206C7"/>
     <w:rsid w:val="65D4D5B4"/>
     <w:rsid w:val="677CE7F9"/>
+    <w:rsid w:val="68336393"/>
+    <w:rsid w:val="686E7A16"/>
     <w:rsid w:val="68771323"/>
     <w:rsid w:val="68D4A2EB"/>
     <w:rsid w:val="68DF91D8"/>
     <w:rsid w:val="6910A9AE"/>
     <w:rsid w:val="6A14FAAB"/>
     <w:rsid w:val="6ABFB5D8"/>
     <w:rsid w:val="6B802ECA"/>
     <w:rsid w:val="6BF6AFE0"/>
     <w:rsid w:val="6C095AC5"/>
     <w:rsid w:val="6D1873D9"/>
     <w:rsid w:val="6D9E702F"/>
     <w:rsid w:val="6DA52B26"/>
     <w:rsid w:val="6E0927BD"/>
     <w:rsid w:val="6E2CE7D8"/>
     <w:rsid w:val="6F13FDDB"/>
     <w:rsid w:val="6FA95723"/>
     <w:rsid w:val="7051C654"/>
     <w:rsid w:val="719625C7"/>
     <w:rsid w:val="719CA7A0"/>
     <w:rsid w:val="71EFCEE3"/>
     <w:rsid w:val="74971E7D"/>
     <w:rsid w:val="74B44304"/>
     <w:rsid w:val="75137BE1"/>
     <w:rsid w:val="754B3B7F"/>
     <w:rsid w:val="76501365"/>
     <w:rsid w:val="769EA1C6"/>
     <w:rsid w:val="76C15205"/>
     <w:rsid w:val="76EF5B92"/>
     <w:rsid w:val="7855D42B"/>
     <w:rsid w:val="78774B1D"/>
     <w:rsid w:val="798300A8"/>
     <w:rsid w:val="7A8B9BB4"/>
     <w:rsid w:val="7B18D216"/>
     <w:rsid w:val="7B66364A"/>
+    <w:rsid w:val="7C3D05C1"/>
     <w:rsid w:val="7C5773C2"/>
     <w:rsid w:val="7CA62C8C"/>
     <w:rsid w:val="7D72196E"/>
     <w:rsid w:val="7D9E61A0"/>
     <w:rsid w:val="7DAE3FDF"/>
     <w:rsid w:val="7E41FCED"/>
     <w:rsid w:val="7F9002E8"/>
+    <w:rsid w:val="7F9329E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B0B72CD"/>
   <w15:docId w15:val="{71D9E3B3-2236-4551-9A51-28D5C3159AD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9943,55 +16176,123 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00C1480B"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7893"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00332C3F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00332C3F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00332C3F"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00332C3F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00332C3F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10499,176 +16800,183 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C79B53D283E32489AA49E835D55606A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4ddd1459960cdae5826d5e0aba76bac1">
-[...2 lines deleted...]
-    <xsd:import namespace="e33779e7-8a29-4136-b2c1-2febdf240b21"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010060FA2BB230965A4AB065D1C8B24B7219" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="34fbe5e126220a84ef6b28dc0727a41c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67df90f4-afc3-46a5-b124-2bbcc1e80d9c" xmlns:ns3="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="513602f8b4fe0739b54fe2cf37e83533" ns2:_="" ns3:_="">
+    <xsd:import namespace="67df90f4-afc3-46a5-b124-2bbcc1e80d9c"/>
+    <xsd:import namespace="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ff90b21-b521-413c-941a-707378f3b625" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67df90f4-afc3-46a5-b124-2bbcc1e80d9c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8639e090-301a-49c9-b4ec-77b1caa9daf7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...32 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e33779e7-8a29-4136-b2c1-2febdf240b21" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{588621bd-c557-4e41-a7f5-b6a5b3d76c2f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e33779e7-8a29-4136-b2c1-2febdf240b21">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f1ae199c-3dbf-4fdb-bb3e-21e32da0bc59}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -10735,309 +17043,276 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="e33779e7-8a29-4136-b2c1-2febdf240b21" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3ff90b21-b521-413c-941a-707378f3b625">
+    <TaxCatchAll xmlns="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67df90f4-afc3-46a5-b124-2bbcc1e80d9c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <SharedWithUsers xmlns="e33779e7-8a29-4136-b2c1-2febdf240b21">
+    <SharedWithUsers xmlns="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744">
       <UserInfo>
         <DisplayName>Emma Milne</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50825C44-F463-44C3-9DD2-41DED0A22617}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFC7206B-11FC-48FD-B430-9D874B92F58D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B846B2AD-09E2-489D-98B9-89B600DD5B23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="3ff90b21-b521-413c-941a-707378f3b625"/>
-    <ds:schemaRef ds:uri="e33779e7-8a29-4136-b2c1-2febdf240b21"/>
+    <ds:schemaRef ds:uri="67df90f4-afc3-46a5-b124-2bbcc1e80d9c"/>
+    <ds:schemaRef ds:uri="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E1D5FF-4D37-4A2F-A6AF-1DE660107D33}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACCAB124-878E-42CD-809E-3279BF04DCE1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744"/>
+    <ds:schemaRef ds:uri="67df90f4-afc3-46a5-b124-2bbcc1e80d9c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACCAB124-878E-42CD-809E-3279BF04DCE1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E1D5FF-4D37-4A2F-A6AF-1DE660107D33}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="e33779e7-8a29-4136-b2c1-2febdf240b21"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>New Policy template</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11042</Characters>
+  <Pages>6</Pages>
+  <Words>2110</Words>
+  <Characters>11014</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>25</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>279</Lines>
+  <Paragraphs>234</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERFORMANCE REVIEW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12544</CharactersWithSpaces>
+  <CharactersWithSpaces>16089</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="66" baseType="variant">
+    <vt:vector size="60" baseType="variant">
+      <vt:variant>
+        <vt:i4>917522</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Bookmark3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917522</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Bookmark3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917522</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Bookmark3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917522</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Bookmark3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917522</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Bookmark3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917522</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Bookmark3</vt:lpwstr>
+      </vt:variant>
       <vt:variant>
         <vt:i4>917522</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Bookmark3</vt:lpwstr>
-      </vt:variant>
-[...124 lines deleted...]
-        <vt:lpwstr>Bookmark2</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>917522</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Bookmark2</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>917522</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
@@ -11100,32 +17375,32 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DWDocClass">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DWDocClassId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DWDocPrecis">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DWDocNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DWDocSetID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DWDocType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DWDocVersion">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_DocHome">
     <vt:i4>-1283751176</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
-    <vt:lpwstr>0x0101006C79B53D283E32489AA49E835D55606A</vt:lpwstr>
+    <vt:lpwstr>0x01010060FA2BB230965A4AB065D1C8B24B7219</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>