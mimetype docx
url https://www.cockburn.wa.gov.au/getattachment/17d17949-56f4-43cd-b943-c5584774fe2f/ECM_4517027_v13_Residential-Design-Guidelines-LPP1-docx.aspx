--- v0 (2026-01-23)
+++ v1 (2026-05-31)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31950790" w14:textId="77777777" w:rsidR="00DA2F4F" w:rsidRPr="00F94F2C" w:rsidRDefault="00DA2F4F" w:rsidP="00151EFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31950791" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00151EFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -177,66 +177,66 @@
     </w:p>
     <w:p w14:paraId="31950794" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00151EFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31950795" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00151EFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31950796" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00000000" w:rsidP="00151EFA">
+    <w:p w14:paraId="31950796" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00151EFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31950797" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00151EFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
@@ -310,175 +310,126 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="31950798" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="000666A1" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The policy aims to ensure that</w:t>
       </w:r>
       <w:r w:rsidRPr="000666A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the 10 design principles of State Planning Policy 7.0 ‘Design of the Built Environment’ are implemented </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> the 10 design principles of State Planning Policy 7.0 ‘Design of the Built Environment’ are implemented with regard to</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> medium density development. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the policy aims to ensure that development contributes to:</w:t>
+        <w:t xml:space="preserve"> medium density development. Specifically the policy aims to ensure that development contributes to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31950799" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="0066220D" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3195079A" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="0066220D" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066220D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Local context and identified neighbourhood </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Local context and identified neighbourhood character;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3195079B" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="0066220D" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066220D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Diversity and quality of the City's housing stock, providing sustainable, safe, functional, comfortable </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Diversity and quality of the City's housing stock, providing sustainable, safe, functional, comfortable homes;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3195079C" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="0066220D" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066220D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tree canopy cover and minimisation of the heat Island </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Tree canopy cover and minimisation of the heat Island effect;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3195079D" w14:textId="77777777" w:rsidR="00582225" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066220D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>A safe and comfortable pedestrian and cycling e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
@@ -559,64 +510,64 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319507A0" w14:textId="77777777" w:rsidR="008042FC" w:rsidRPr="008042FC" w:rsidRDefault="008042FC" w:rsidP="00151EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="319507A1" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00F94F2C" w:rsidRDefault="00151611" w:rsidP="00151EFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="319507A2" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00000000" w:rsidP="00151EFA">
+    <w:p w14:paraId="319507A2" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="00656C9D" w:rsidP="00151EFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00F94F2C">
+        <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="319507A3" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00151EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -859,77 +810,63 @@
         <w:t>split coded lot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s (Clause 9.1 &amp; 9.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319507AE" w14:textId="77777777" w:rsidR="00582225" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">retained </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>retained dwellings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>dwellings</w:t>
-[...18 lines deleted...]
-        <w:t>Clause 10.3)</w:t>
+        <w:t xml:space="preserve"> (Clause 10.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319507AF" w14:textId="77777777" w:rsidR="00582225" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>garage widths (Clause 10.4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319507B0" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="00B76165" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1056,59 +993,57 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>‘New Garden N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">eighbourhood </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A52B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Character‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="319507B8" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="00A52B8E" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>‘Urban Character</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -1182,65 +1117,51 @@
       <w:r w:rsidRPr="00582225">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Design Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319507BD" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="00582225" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="319507BE" w14:textId="77777777" w:rsidR="00582225" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008118AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Development applications relating to three or more grouped dwellings; or any number of multiple dwellings (in areas coded less than R40</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> shall be accompanied by a Design Statement</w:t>
+        <w:t>Development applications relating to three or more grouped dwellings; or any number of multiple dwellings (in areas coded less than R40) , shall be accompanied by a Design Statement</w:t>
       </w:r>
       <w:r w:rsidRPr="008042FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, demonstrating the application addresses the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319507BF" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="008042FC" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="319507C0" w14:textId="77777777" w:rsidR="00582225" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
@@ -1254,60 +1175,52 @@
         </w:rPr>
         <w:t>The Design P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rinciples of the R-Codes where ‘d</w:t>
       </w:r>
       <w:r w:rsidRPr="008042FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>eemed to comply</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="008042FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provisions have not been </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> provisions have not been met;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="319507C1" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="008042FC" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Providing an explanation of how the proposal addresses the identified future neighbourhood character, Design Principles of SPP 7 and this Policy; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319507C2" w14:textId="77777777" w:rsidR="00582225" w:rsidRPr="008042FC" w:rsidRDefault="00582225" w:rsidP="00582225">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1376,51 +1289,50 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00151EFA" w14:paraId="319507C8" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="2" w:name="Dropdown1"/>
           <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="319507C6" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="002C51C6" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="000E59C0" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText>HYPERLINK  \l "Bookmark3" \o "Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance"</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00151EFA">
@@ -1436,515 +1348,494 @@
             </w:r>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Strategic Link</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319507C7" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00151EFA" w:rsidP="00151EFA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Town Planning Scheme No.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00151EFA" w14:paraId="319507CB" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319507C9" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00000000" w:rsidP="00151EFA">
+          <w:p w14:paraId="319507C9" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="002C51C6" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="002C51C6" w:rsidRPr="00151EFA">
+              <w:r w:rsidRPr="00151EFA">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319507CA" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00151EFA" w:rsidP="00151EFA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Planning – Town Planning &amp; Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00151EFA" w14:paraId="319507CE" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319507CC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00000000" w:rsidP="00151EFA">
+          <w:p w14:paraId="319507CC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00BA0F37" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00151EFA">
+              <w:r w:rsidRPr="00151EFA">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319507CD" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00151EFA" w:rsidP="00151EFA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Statutory Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00151EFA" w14:paraId="319507D2" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319507CF" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00151EFA" w:rsidRDefault="00000000" w:rsidP="00151EFA">
+          <w:p w14:paraId="319507CF" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00151EFA" w:rsidRDefault="00BA0F37" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00151EFA">
+              <w:r w:rsidRPr="00151EFA">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319507D0" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="003B222D" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Yes or </w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Yes or No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319507D1" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00151EFA" w:rsidP="00151EFA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00151EFA" w14:paraId="319507D6" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319507D3" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00151EFA" w:rsidRDefault="00000000" w:rsidP="00151EFA">
+          <w:p w14:paraId="319507D3" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00151EFA" w:rsidRDefault="00BA0F37" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00151EFA">
+              <w:r w:rsidRPr="00151EFA">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319507D4" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="000E59C0" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance </w:t>
             </w:r>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319507D5" w14:textId="4D483FE6" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00A9343D" w:rsidP="00151EFA">
+          <w:p w14:paraId="319507D5" w14:textId="14C77EC5" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00A9343D" w:rsidP="00151EFA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>12 November 2024</w:t>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+            <w:r w:rsidR="00350EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00151EFA" w14:paraId="319507DA" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319507D7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00151EFA" w:rsidRDefault="00000000" w:rsidP="00151EFA">
+          <w:p w14:paraId="319507D7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00151EFA" w:rsidRDefault="00BA0F37" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00151EFA">
+              <w:r w:rsidRPr="00151EFA">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319507D8" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="000E59C0" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319507D9" w14:textId="0157F4B5" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00A9343D" w:rsidP="00151EFA">
+          <w:p w14:paraId="319507D9" w14:textId="2C0E3EF6" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00350EC7" w:rsidP="00151EFA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>November 2026</w:t>
+              <w:t>May 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00151EFA" w14:paraId="319507DE" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319507DB" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00151EFA" w:rsidRDefault="00000000" w:rsidP="00151EFA">
+          <w:p w14:paraId="319507DB" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00151EFA" w:rsidRDefault="007B053D" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="007B053D" w:rsidRPr="00151EFA">
+              <w:r w:rsidRPr="00151EFA">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319507DC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00050F8B" w:rsidP="00151EFA">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319507DD" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00151EFA" w:rsidRDefault="00151EFA" w:rsidP="00151EFA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4517027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="319507DF" w14:textId="77777777" w:rsidR="00582225" w:rsidRDefault="00582225" w:rsidP="00151EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00582225" w:rsidSect="00623C8C">
           <w:headerReference w:type="default" r:id="rId8"/>
@@ -2781,70 +2672,70 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="8649970"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00582225" w:rsidRPr="008042FC" w:rsidSect="00623C8C">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2098" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5BB1B951" w14:textId="77777777" w:rsidR="004356C6" w:rsidRDefault="004356C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="65311CDB" w14:textId="77777777" w:rsidR="004356C6" w:rsidRDefault="004356C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2858,77 +2749,76 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="31950816" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2958,118 +2848,116 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="22115E73" w14:textId="77777777" w:rsidR="004356C6" w:rsidRDefault="004356C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1F8995F6" w14:textId="77777777" w:rsidR="004356C6" w:rsidRDefault="004356C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="31950810" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3195080E" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3195080F" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00151EFA" w:rsidRDefault="009A0A01" w:rsidP="00151EFA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00151EFA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31950817" wp14:editId="31950818">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-301625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1975485" cy="1603375"/>
@@ -3122,127 +3010,125 @@
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00151EFA" w:rsidRPr="00151EFA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Residential Design Guidelines</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="31950814" w14:textId="77777777" w:rsidTr="00623C8C">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="31950811" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00000000" w:rsidP="00F94F2C">
+        <w:p w14:paraId="31950811" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_top" w:tooltip="Admin Purpose only, do not ammend" w:history="1">
-            <w:r w:rsidR="00623C8C" w:rsidRPr="00F94F2C">
+            <w:r w:rsidRPr="00F94F2C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Policy Number</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="31950812" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00F94F2C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>(Governance Purpose)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="31950813" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00151EFA" w:rsidRDefault="00151EFA" w:rsidP="00623C8C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00151EFA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
             <w:t>LPP 1.2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="31950815" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA2EED5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5866,55 +5752,54 @@
   <w:num w:numId="19" w16cid:durableId="711266978">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2066365693">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1792088927">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="573590776">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="133526312">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1015419393">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1282495819">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008042FC"/>
@@ -5975,50 +5860,51 @@
     <w:rsid w:val="0026482F"/>
     <w:rsid w:val="00264967"/>
     <w:rsid w:val="00265F19"/>
     <w:rsid w:val="0026753C"/>
     <w:rsid w:val="00267AB7"/>
     <w:rsid w:val="00273A3A"/>
     <w:rsid w:val="00275596"/>
     <w:rsid w:val="002824FA"/>
     <w:rsid w:val="00285FA2"/>
     <w:rsid w:val="0029436A"/>
     <w:rsid w:val="002B0A72"/>
     <w:rsid w:val="002C387F"/>
     <w:rsid w:val="002C51BC"/>
     <w:rsid w:val="002C51C6"/>
     <w:rsid w:val="002E0A79"/>
     <w:rsid w:val="002F0A79"/>
     <w:rsid w:val="002F511F"/>
     <w:rsid w:val="002F65BA"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="003207CC"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003226D2"/>
     <w:rsid w:val="00326A3C"/>
     <w:rsid w:val="00346FF8"/>
     <w:rsid w:val="00347EFF"/>
+    <w:rsid w:val="00350EC7"/>
     <w:rsid w:val="00357873"/>
     <w:rsid w:val="00370298"/>
     <w:rsid w:val="00383752"/>
     <w:rsid w:val="00384A9A"/>
     <w:rsid w:val="0039128B"/>
     <w:rsid w:val="00393627"/>
     <w:rsid w:val="003939FD"/>
     <w:rsid w:val="00394C98"/>
     <w:rsid w:val="003970C1"/>
     <w:rsid w:val="003A51B4"/>
     <w:rsid w:val="003B222D"/>
     <w:rsid w:val="003B33D7"/>
     <w:rsid w:val="003B3B58"/>
     <w:rsid w:val="003C04E9"/>
     <w:rsid w:val="003D202F"/>
     <w:rsid w:val="003D45D8"/>
     <w:rsid w:val="003D4DA6"/>
     <w:rsid w:val="003D7F20"/>
     <w:rsid w:val="003E60BC"/>
     <w:rsid w:val="003F7ABB"/>
     <w:rsid w:val="00406C52"/>
     <w:rsid w:val="00412798"/>
     <w:rsid w:val="00413583"/>
     <w:rsid w:val="004161B1"/>
     <w:rsid w:val="00430A6F"/>
@@ -6280,88 +6166,89 @@
     <w:rsid w:val="00E636A3"/>
     <w:rsid w:val="00E71F5F"/>
     <w:rsid w:val="00E72FD1"/>
     <w:rsid w:val="00E759DD"/>
     <w:rsid w:val="00E91D16"/>
     <w:rsid w:val="00E94A41"/>
     <w:rsid w:val="00EA58D1"/>
     <w:rsid w:val="00EA6528"/>
     <w:rsid w:val="00EA765A"/>
     <w:rsid w:val="00EB379E"/>
     <w:rsid w:val="00EC48F7"/>
     <w:rsid w:val="00EF6619"/>
     <w:rsid w:val="00F067F9"/>
     <w:rsid w:val="00F06F73"/>
     <w:rsid w:val="00F073E8"/>
     <w:rsid w:val="00F10236"/>
     <w:rsid w:val="00F31FEA"/>
     <w:rsid w:val="00F3799C"/>
     <w:rsid w:val="00F43819"/>
     <w:rsid w:val="00F51BB0"/>
     <w:rsid w:val="00F60BE1"/>
     <w:rsid w:val="00F65C79"/>
     <w:rsid w:val="00F65E0F"/>
     <w:rsid w:val="00F66DDC"/>
     <w:rsid w:val="00F673C3"/>
+    <w:rsid w:val="00F7712C"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
     <w:rsid w:val="00FB327A"/>
     <w:rsid w:val="00FD01B1"/>
     <w:rsid w:val="00FE10BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="31950790"/>
   <w15:docId w15:val="{BD0A22B5-7668-4CB5-B9F3-58259A1396B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7073,51 +6960,51 @@
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableChar">
     <w:name w:val="Table Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Table"/>
     <w:rsid w:val="008042FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
       <w:sz w:val="16"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7626,78 +7513,78 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0D71872-A202-465D-A9A4-03BF17487194}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>New Policy template.dotx</Template>
+  <Template>New Policy template</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>759</Words>
-  <Characters>4290</Characters>
+  <Words>482</Words>
+  <Characters>4557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>182</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERFORMANCE REVIEW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4959</CharactersWithSpaces>
+  <CharactersWithSpaces>4950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Bookmark3</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>917537</vt:i4>
       </vt:variant>
       <vt:variant>