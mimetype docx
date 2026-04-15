--- v0 (2025-10-22)
+++ v1 (2026-04-15)
@@ -1,73 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...1 lines deleted...]
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="385591E9" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0639C34D" wp14:editId="7106187E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
@@ -181,66 +168,66 @@
     </w:p>
     <w:p w14:paraId="068FB0EC" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00FD5287" w:rsidRDefault="00151611" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5183087A" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00FD5287" w:rsidRDefault="00151611" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE919BF" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="00A86BE1" w:rsidP="00656C9D">
+    <w:p w14:paraId="2AE919BF" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark1" w:tooltip="This section should outline the background to the policy. For example, is it a legislative requirement? A Council directive? An audit requirement or some other reason? Is this a replacement for a previous policy?" w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00FD5287">
+        <w:r w:rsidRPr="00FD5287">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Purpose</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B8D7DAB" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="009A0A01" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5287">
@@ -293,170 +280,242 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="2225D4AC" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,7.55pt" to="477pt,7.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAkffvUtoAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiwt2iYoTaeBhrghbSAEN68xbSFx&#10;qiZby9tjxAGO/n7r9+dyNXmnjjTELrCBfJaBIq6D7bgx8Px0f3EFKiZkiy4wGfiiCKvq9KTEwoaR&#10;t3TcpUZJCccCDbQp9YXWsW7JY5yFnliy9zB4TDIOjbYDjlLunb7MsqX22LFcaLGnu5bqz93BG3iw&#10;3a17HLd++bZ+yeb5x+aVpo0x52fT+gZUoin9LcOPvqhDJU77cGAblTMgjyShixyUpNeLuYD9L9BV&#10;qf/rV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXgppQMoBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkffvUtoAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092E6579" w14:textId="0EC9EF74" w:rsidR="093372B2" w:rsidRDefault="093372B2" w:rsidP="008B43CB">
+    <w:p w14:paraId="4F1408F7" w14:textId="77777777" w:rsidR="00DA32E4" w:rsidRDefault="00DA32E4" w:rsidP="008B43CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:ind w:right="-43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0D37727B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">To support Elected Members participation in professional development, as required under </w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="274B2046" w14:textId="77777777" w:rsidR="008B43CB" w:rsidRDefault="008B43CB" w:rsidP="008B43CB">
+        <w:t>The aim of this policy is to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033FDDB5" w14:textId="77777777" w:rsidR="00964BFB" w:rsidRDefault="00964BFB" w:rsidP="008B43CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:ind w:right="-43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D64259" w14:textId="7043BAA7" w:rsidR="12EBB1B2" w:rsidRDefault="12EBB1B2" w:rsidP="008B43CB">
-      <w:pPr>
+    <w:p w14:paraId="4CFD5A95" w14:textId="7B00C975" w:rsidR="00531549" w:rsidRDefault="00654004" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:ind w:right="-43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0D37727B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Training undertaken by elected members must be reported annually. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00531549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsure Elected Members are afforded opportunities to develop the skills and knowledge necessary to undertake their legislative duties and responsibilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDA9832" w14:textId="77777777" w:rsidR="00964BFB" w:rsidRDefault="00964BFB" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:ind w:right="-43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2025F428" w14:textId="42013FAC" w:rsidR="00531549" w:rsidRDefault="00654004" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:ind w:right="-43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00802BC3" w:rsidRPr="00E67E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rovide clear guidance on when personal and professional development for Elected Members will be funded by the City.</w:t>
+      </w:r>
+      <w:r w:rsidR="00964BFE" w:rsidRPr="00E67E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CD6124" w14:textId="77777777" w:rsidR="00964BFB" w:rsidRPr="00E67E14" w:rsidRDefault="00964BFB" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:ind w:right="-43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF8A3EE" w14:textId="13F5C60F" w:rsidR="00000573" w:rsidRDefault="00000573" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9026"/>
+        </w:tabs>
+        <w:ind w:right="-43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Meet the requirements of section 5.128 of the Local Government Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00654004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1995 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the City </w:t>
+      </w:r>
+      <w:r w:rsidR="00654004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to have a policy about </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00654004">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>continued professional development of Elected Members.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="58A2660F" w14:textId="77777777" w:rsidR="00151611" w:rsidRPr="00FD5287" w:rsidRDefault="00151611" w:rsidP="00151611">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69324089" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="00A86BE1" w:rsidP="00656C9D">
+    <w:p w14:paraId="69324089" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="00656C9D" w:rsidP="00656C9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:right="-46"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Bookmark2" w:tooltip="In this section the author of the policy should outline the purpose/objectives of the policy as a clear short statement. For example ‘The purpose of this policy is to advise staff of the Council’s position on street performances’." w:history="1">
-        <w:r w:rsidR="00656C9D" w:rsidRPr="00FD5287">
+        <w:r w:rsidRPr="00FD5287">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Policy Statement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47E2C7F9" w14:textId="77777777" w:rsidR="00656C9D" w:rsidRPr="00FD5287" w:rsidRDefault="009A0A01" w:rsidP="00BA0F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -502,1726 +561,3555 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="001AD30D" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.55pt" to="477pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeCmlAygEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTOGkFyznESC9p&#10;GyDpB2z4kIjyBS5j2X/fJWW7aXoLogNB7mM4sxytr/fOsp1KaILv+XLRcqa8CNL4oee/Hm8/feEM&#10;M3gJNnjV84NCfr35+GE9xU5dhDFYqRIjEI/dFHs+5hy7pkExKge4CFF5SuqQHGQ6pqGRCSZCd7a5&#10;aNvLZgpJxhSEQqTodk7yTcXXWon8U2tUmdmeE7dc11TXp7I2mzV0Q4I4GnGkAW9g4cB4uvQMtYUM&#10;7DmZ/6CcESlg0HkhgmuC1kaoqoHULNtXah5GiKpqoeFgPI8J3w9W/Njd+PtUqIu9f4h3QfxGGkoz&#10;RezOyXLAOJftdXKlnLizfR3k4TxItc9MUPCyXV19bWne4pRroDs1xoT5mwqOlU3PrfFFI3Swu8Nc&#10;robuVFLCPtwaa+s7Wc+mnn9eXq0IGcgt2kKmrYuy5+gHzsAOZEORU0XEYI0s3QUHD3hjE9sBOYEM&#10;JMP0SHQ5s4CZEqShfrXRPrvvQc61qxKefUJhctOrMNGdoSvzf64sMraA49xRUwWIOqwvlFQ16FH1&#10;3xmX3VOQh/t0egh6/Np2NGpx18sz7V/+Tps/AAAA//8DAFBLAwQUAAYACAAAACEAXC3+6tkAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EarExm1Kl4k1oFdHbNDsm0d3Z&#10;kN028d87etHjxxve+6ZcTd6pIw2xC2wgn2WgiOtgO24MPD/dX1yDignZogtMBr4owqo6PSmxsGHk&#10;LR13qVFSwrFAA21KfaF1rFvyGGehJ5bsPQwek+DQaDvgKOXe6cssW2iPHctCiz3dtVR/7g7ewIPt&#10;bt3juPWLt/VLNs8/Nq80bYw5P5vWN6ASTenvGH70RR0qcdqHA9uonAF5JBlY5qAkXF7Nhfe/rKtS&#10;/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeCmlAygEAAJYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcLf7q2QAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#7f7f7f" strokeweight=".25pt">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C30F8A1" w14:textId="212F9B6E" w:rsidR="00AC42A9" w:rsidRDefault="00625CA4" w:rsidP="008B43CB">
+    <w:p w14:paraId="2E68A32D" w14:textId="77777777" w:rsidR="00D307E6" w:rsidRPr="00E67E14" w:rsidRDefault="00D307E6" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443E5378" w14:textId="58116550" w:rsidR="00D307E6" w:rsidRDefault="00D307E6" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC1F3CD" w14:textId="45783C31" w:rsidR="00C41836" w:rsidRDefault="000D21F8" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1519" w:hanging="810"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supports the ongoing professional development of its Elected Members to ensure they have the </w:t>
+      </w:r>
+      <w:r w:rsidR="00625CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">necessary skills, knowledge and resources to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41836">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fulfil their statutory duties and responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CC2C6B" w14:textId="77777777" w:rsidR="00295734" w:rsidRPr="00E67E14" w:rsidRDefault="00295734" w:rsidP="008B43CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32242578" w14:textId="02A5B802" w:rsidR="00C41836" w:rsidRDefault="006F0F4C" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A747C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mandatory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0339080A" w14:textId="6E4E1569" w:rsidR="006F0F4C" w:rsidRPr="00613AF2" w:rsidRDefault="00E52358" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Continuing professional development for Elected Members ensures they have the necessary skills, </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elected Members must </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF45B2" w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mandatory training as required by the Local </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF45B2" w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act 1995</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13226" w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EB7D99" w14:textId="62825113" w:rsidR="00DF45B2" w:rsidRPr="00613AF2" w:rsidRDefault="00DF45B2" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The City will fund mandatory training as required by the Local Government Act 1995</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3717" w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEF0007" w14:textId="2F60023C" w:rsidR="00DF45B2" w:rsidRDefault="00DF45B2" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613AF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Continuing Professional Development for an Elected Member will not be funded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>he City if that Elected Member has not completed their mandatory training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A4413A" w14:textId="49DABF3B" w:rsidR="00EC6A1B" w:rsidRDefault="00EC6A1B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C451C61" w14:textId="40A60262" w:rsidR="00E13226" w:rsidRDefault="00E13226" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Continuing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4124DA6F" w14:textId="6320B788" w:rsidR="00E13226" w:rsidRDefault="009D6172" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The City will fund Continuing Professional Development which is relevant to the role</w:t>
+      </w:r>
+      <w:r w:rsidR="00005FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Council or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Elected Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00005FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, as provided in the Local Government Act 1995 or any other written law</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696CC937" w14:textId="7461D15A" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The following categories of Continuing Professional Development are acknowledged as relevant to the role of an Elected Member:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7043DC" w14:textId="60E0ADE0" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Governance, ethics and legislative responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E81295" w14:textId="267B59F2" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Strategic organisational planning and policy development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301DB8CB" w14:textId="65365E25" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Financial management and budgeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F471557" w14:textId="71C6AB59" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Community and stakeholder engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650AA363" w14:textId="6DA86379" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Leadership, conduct and decision-making</w:t>
+      </w:r>
+      <w:r w:rsidR="00927DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including meeting procedures)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176DF171" w14:textId="6FFD19C2" w:rsidR="00A17438" w:rsidRPr="006732D6" w:rsidRDefault="00561421" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Government relations and intergovernmental engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642B05AC" w14:textId="5BD20A9B" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Risk, audit</w:t>
+      </w:r>
+      <w:r w:rsidR="47DF8C38" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00065F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="597964E6" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and integrity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61858939" w14:textId="23EDC223" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Digital capability and information management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC5B2F7" w14:textId="733D8CC8" w:rsidR="4D8B68DB" w:rsidRDefault="4D8B68DB" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Data governance and artificial intelligence governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D8FD00" w14:textId="1B4ECD38" w:rsidR="00580E29" w:rsidRDefault="00580E29" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>CEO selection, recruitment and performance review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEE4591" w14:textId="39239ADC" w:rsidR="0098467C" w:rsidRDefault="6817E36E" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Urban </w:t>
+      </w:r>
+      <w:r w:rsidR="0098467C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BB0692" w14:textId="25F8C8A2" w:rsidR="00BB665E" w:rsidRDefault="003E4CDC" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Environmental sustainability and climate change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCDF1B6" w14:textId="5435B91B" w:rsidR="00460258" w:rsidRDefault="00460258" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460258">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460258">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evelopment &amp; State/Regional </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460258">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conomic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460258">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ontext</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478D6238" w14:textId="2C0B1AE0" w:rsidR="00D425DC" w:rsidRPr="00613AF2" w:rsidRDefault="00D425DC" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Cultural awareness and diversity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D23AE7" w14:textId="4112C397" w:rsidR="0098467C" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Knowledge of enabling legislation (i.e. legislation for which Council has powers, functions or duties)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2A972C" w14:textId="6039DC5F" w:rsidR="0098467C" w:rsidRPr="006732D6" w:rsidRDefault="0098467C" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Personal effectiveness and professional skills</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CE57A1" w14:textId="6C7BEDF6" w:rsidR="380C30C5" w:rsidRDefault="380C30C5" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Any other category approved in writing by the CEO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47816E6C" w14:textId="529CEF92" w:rsidR="00AD6EBE" w:rsidRDefault="00AD6EBE" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Continuing Professional Development includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5A11D7" w14:textId="673C5167" w:rsidR="00AD6EBE" w:rsidRDefault="00AD6EBE" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="2410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formal </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD14C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">education </w:t>
+      </w:r>
+      <w:r w:rsidR="00025654">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>through a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registered Training Organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2984B595" w14:textId="58C06054" w:rsidR="006D2E61" w:rsidRDefault="006D2E61" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="2410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Workshops and Seminars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362F0E72" w14:textId="27ED6174" w:rsidR="00DD14C6" w:rsidRDefault="00DD14C6" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="2410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Online Learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCD575E" w14:textId="07E644E3" w:rsidR="00B3438B" w:rsidRPr="00B3438B" w:rsidRDefault="00DD14C6" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="2410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mentoring and Coaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D11FC83" w14:textId="770B0895" w:rsidR="7A995A74" w:rsidRDefault="7A995A74" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="2410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support and Wellbeing </w:t>
+      </w:r>
+      <w:r w:rsidR="00183AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7BE68A" w14:textId="7D55373C" w:rsidR="00C20FA2" w:rsidRPr="00E67E14" w:rsidRDefault="00DD14C6" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="2410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Attendance at Conferences</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seminars</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Conventions (but not Events – which may be funded through the Elected Members yearly Professional Allowance</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503F2A1C" w14:textId="204FB1C3" w:rsidR="00FE2F93" w:rsidRDefault="00974F96" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While not mandatory, the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encourages Elected Members to complete a Professional Development Plan to assist them to identify </w:t>
+      </w:r>
+      <w:r w:rsidR="00174657">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">areas of interest and </w:t>
+      </w:r>
+      <w:r w:rsidR="00592B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>development opportunities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6F92D0" w14:textId="6D797027" w:rsidR="00974F96" w:rsidRDefault="00592B94" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Continuing Professional Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00974F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identified in a Professional Development Plan is approved </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3865">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB226F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">once the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61460">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB226F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has approved the Professional Development Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00260AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BF9A02" w14:textId="249215E6" w:rsidR="005A1667" w:rsidRDefault="00CB226F" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00592B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Continuing Professional Development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not identified in a Professional Development Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00934369">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be funded</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the CEO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1879">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00174657">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sought</w:t>
+      </w:r>
+      <w:r w:rsidR="00934369">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7350AFF2" w14:textId="0AADDCD2" w:rsidR="00E95292" w:rsidRPr="00E67E14" w:rsidRDefault="00FB0D2A" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="1560" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In the event of there being more applications for Continuing Professional Development then there are funds available in the budget, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00461B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riority for funding </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1667">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00461B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>given to</w:t>
+      </w:r>
+      <w:r w:rsidR="538CA7F5" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783A6F6C" w14:textId="67F09812" w:rsidR="00E95292" w:rsidRPr="00E67E14" w:rsidRDefault="538CA7F5" w:rsidP="53C30058">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mandatory Training; then</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AD3106" w14:textId="6ECEA734" w:rsidR="00E95292" w:rsidRPr="00E67E14" w:rsidRDefault="005A1667" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuing Professional Development identified in a Professional Development Plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC4F72E" w14:textId="15294D01" w:rsidR="007A2807" w:rsidRPr="00B32F42" w:rsidRDefault="00B32F42" w:rsidP="00B32F42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456C9D08" w14:textId="3777B95C" w:rsidR="00CB226F" w:rsidRDefault="006D2E61" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pproval</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA18A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E2CD49" w14:textId="24E3CFE0" w:rsidR="007A2807" w:rsidRDefault="004117EA" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Requests for approval of a Professional Development Plan or for Continuing Professional Development are to be determined by the CEO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BE3B60" w14:textId="77777777" w:rsidR="00A512DD" w:rsidRDefault="00505847" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CEO </w:t>
+      </w:r>
+      <w:r w:rsidR="004117EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not approve Continuing Professional Development if</w:t>
+      </w:r>
+      <w:r w:rsidR="00A512DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D659A4D" w14:textId="04856588" w:rsidR="0045118D" w:rsidRPr="00E67E14" w:rsidRDefault="00A512DD" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the application does not comply with this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E95292">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>olicy;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="551AA400" w14:textId="5B39E6BF" w:rsidR="00505847" w:rsidRDefault="00505847" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the budget for that year has </w:t>
+      </w:r>
+      <w:r w:rsidR="00445BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or will be expended</w:t>
+      </w:r>
+      <w:r w:rsidR="002346EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by that request</w:t>
+      </w:r>
+      <w:r w:rsidR="00A512DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00A512DD" w:rsidRPr="00E67E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED01069" w14:textId="62252995" w:rsidR="009176DA" w:rsidRPr="00E67E14" w:rsidRDefault="5BF088FA" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>more than three</w:t>
+      </w:r>
+      <w:r w:rsidR="009176DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elected Members have requested to attend </w:t>
+      </w:r>
+      <w:r w:rsidR="00654CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the same </w:t>
+      </w:r>
+      <w:r w:rsidR="00017010">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference, Seminar or </w:t>
+      </w:r>
+      <w:r w:rsidR="0030720E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Convention</w:t>
+      </w:r>
+      <w:r w:rsidR="00654CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4C073344" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outside the Perth Metropolitan Area </w:t>
+      </w:r>
+      <w:r w:rsidR="00654CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>except for</w:t>
+      </w:r>
+      <w:r w:rsidR="00654CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the annual ALGA NGA and </w:t>
+      </w:r>
+      <w:r w:rsidR="002E281A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annual </w:t>
+      </w:r>
+      <w:r w:rsidR="00654CF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>WALGA convention)</w:t>
+      </w:r>
+      <w:r w:rsidR="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFF9E23" w14:textId="48721F3A" w:rsidR="000921D4" w:rsidRDefault="000921D4" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r w:rsidR="1159AB6B" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>more than three</w:t>
+      </w:r>
+      <w:r w:rsidR="002E281A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elected Members have requested to attend the same Conference, Seminar or Convention</w:t>
+      </w:r>
+      <w:r w:rsidR="490901FA" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outside the Perth Metropolitan Are</w:t>
+      </w:r>
+      <w:r w:rsidR="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002E281A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Council resolution is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E06E1FE" w14:textId="77777777" w:rsidR="00652782" w:rsidRDefault="00652782" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the Continuing Professional Development involves international travel, the CEO may only approve the application if the CEO is satisfied that the cost of the international travel is beneficial to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when having regard to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4695E6" w14:textId="77777777" w:rsidR="00652782" w:rsidRDefault="00652782" w:rsidP="00652782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="2552" w:hanging="176"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">existing relationships with the destination of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>travel;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297BBEE2" w14:textId="77777777" w:rsidR="00652782" w:rsidRDefault="00652782" w:rsidP="00652782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="2552" w:hanging="176"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the nature of the Continuing Professional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Development;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198551F2" w14:textId="77777777" w:rsidR="00652782" w:rsidRDefault="00652782" w:rsidP="00652782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="2552" w:hanging="176"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the availability of similar Continuing Professional Development opportunities closer to home; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D9B6DE" w14:textId="0B56BC5F" w:rsidR="00652782" w:rsidRPr="00A24073" w:rsidRDefault="00652782" w:rsidP="00652782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="2552" w:hanging="176"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the calibre of the Continuing Professional Development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742FD019" w14:textId="64A9FFA3" w:rsidR="00652782" w:rsidRDefault="00652782" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>making a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under clause 4.4, the CEO must notify all Elected Members of the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BAA9CB" w14:textId="7422C015" w:rsidR="00820CC9" w:rsidRPr="00E67E14" w:rsidRDefault="00E3071C" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>When determining applications for Continuing Professional Development, the CEO must have regard to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A3CA77" w14:textId="2FBC3C49" w:rsidR="00C762A1" w:rsidRPr="00E67E14" w:rsidRDefault="009E70FE" w:rsidP="00652782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3071C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he impact the approval </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of that request may have </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the ability for other Elected Members to </w:t>
+      </w:r>
+      <w:r w:rsidR="000072A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">access </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF69F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funding for </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Continuing Professional Development;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D300A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2150D8" w14:textId="32A316EE" w:rsidR="009E70FE" w:rsidRDefault="00C762A1" w:rsidP="00652782">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whether </w:t>
+      </w:r>
+      <w:r w:rsidR="000072A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the approval </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>will impact the ab</w:t>
+      </w:r>
+      <w:r w:rsidR="009E70FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ility </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for Council to </w:t>
+      </w:r>
+      <w:r w:rsidR="009E70FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>form a quorum for a Council or Committee Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32F42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02636E32" w14:textId="695C4E97" w:rsidR="00482A50" w:rsidRDefault="00482A50" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with the Local Government Act 1995, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3071C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>City must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not fund any Continuing Professional Development in the 3 months prior to a local government election, if that Elected Member’s term of office expires at that election.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7D862D" w14:textId="617D5FD0" w:rsidR="00F96B9D" w:rsidRDefault="00F96B9D" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elected Members should submit requests for Continuing Professional Development </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>well in advance</w:t>
+      </w:r>
+      <w:r w:rsidR="007958F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to allow for sufficient time for the request to be considered, and for </w:t>
+      </w:r>
+      <w:r w:rsidR="002346EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>any bookings or travel arrangements to be made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5E7E42" w14:textId="1735D88A" w:rsidR="00F75431" w:rsidRDefault="00FD4F5D" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Requests for Continuing Professional Development are to be made by completing the relevant form on the Elected Members Portal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A58B8CA" w14:textId="44DE4CB3" w:rsidR="00AD3D28" w:rsidRDefault="00AD3D28" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Elected Members must</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC45A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, in their application,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demonstrate the relevance of the Continuing Professional Development to the role of Council or of an Elected Membe</w:t>
+      </w:r>
+      <w:r w:rsidR="00E406F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. If no</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> details or</w:t>
+      </w:r>
+      <w:r w:rsidR="00011793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insufficient or unclear</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> details are provided, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00011793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CEO </w:t>
+      </w:r>
+      <w:r w:rsidR="36CE302F" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="00011793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decline the </w:t>
+      </w:r>
+      <w:r w:rsidR="00720A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r w:rsidR="00011793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2483E36F" w14:textId="1632CEDA" w:rsidR="00AB0CF5" w:rsidRDefault="00AB0CF5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36365005" w14:textId="77777777" w:rsidR="00CF3B9A" w:rsidRDefault="00CF3B9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77904182" w14:textId="0DFD2ABC" w:rsidR="008A7C29" w:rsidRPr="00005F0A" w:rsidRDefault="00A14155" w:rsidP="00005F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conditions of Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662358A8" w14:textId="3DC15135" w:rsidR="00F42190" w:rsidRDefault="00F42190" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D389C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the City funds formal education for an Elected Member, the Elected Member is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D389C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to complete that education. If the education is not successfully completed at least </w:t>
+      </w:r>
+      <w:r w:rsidR="4B20794B" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">three </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:r w:rsidR="0B0AE70F" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D389C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the end of their term of office</w:t>
+      </w:r>
+      <w:r w:rsidR="4FF601EB" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without reasonable excuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D389C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="3754E1DB" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CEO may require </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D389C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elected Member </w:t>
+      </w:r>
+      <w:r w:rsidR="5EE3C5BA" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D389C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reimburse the City for </w:t>
+      </w:r>
+      <w:r w:rsidR="0CA37647" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">some or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0CA37647" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0CA37647" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D389C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the cost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s of that formal education</w:t>
+      </w:r>
+      <w:r w:rsidR="00D013EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314C3BF4" w14:textId="77777777" w:rsidR="002D389C" w:rsidRDefault="002D389C" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1444"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0593EDFF" w14:textId="77777777" w:rsidR="006D2E61" w:rsidRDefault="006D2E61" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44583963" w14:textId="635A2EBD" w:rsidR="00743C1A" w:rsidRDefault="00743C1A" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will include funding for Mandatory Training and Continuing Professional Development in each Annual Budget</w:t>
+      </w:r>
+      <w:r w:rsidR="007E64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F350BA" w14:textId="6EC24367" w:rsidR="00EF5F00" w:rsidRDefault="00743C1A" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding will be a global budget </w:t>
+      </w:r>
+      <w:r w:rsidR="007E64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for access by all Elected Members, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, there will not </w:t>
+      </w:r>
+      <w:r w:rsidR="00761F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual Elected Member </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>budgets</w:t>
+      </w:r>
+      <w:r w:rsidR="007E64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E50B834" w14:textId="77777777" w:rsidR="0073587E" w:rsidRDefault="00761F17" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Funding from th</w:t>
+      </w:r>
+      <w:r w:rsidR="00503276">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">budget will cover </w:t>
+      </w:r>
+      <w:r w:rsidR="007C67D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the cost of the Mandatory Training or Continuing Professional Development</w:t>
+      </w:r>
+      <w:r w:rsidR="007E64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as well as any travel </w:t>
+      </w:r>
+      <w:r w:rsidR="007C67D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expenses </w:t>
+      </w:r>
+      <w:r w:rsidR="007E64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required to attend the Mandatory Training or </w:t>
+      </w:r>
+      <w:r w:rsidR="007C67D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Continuing</w:t>
+      </w:r>
+      <w:r w:rsidR="007E64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional Development, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C67D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to the extent as provided in</w:t>
+      </w:r>
+      <w:r w:rsidR="007E64D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Elected Member Entitlements Policy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00647DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C510BE1" w14:textId="50AD500E" w:rsidR="00A35383" w:rsidRDefault="07A92B8C" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A Council resolution is required for the City to</w:t>
+      </w:r>
+      <w:r w:rsidR="00647DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fund partners, spouses or other persons to accompany an Elected Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00482A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743AA97C" w14:textId="085BB4D1" w:rsidR="008A59A7" w:rsidRPr="00E67E14" w:rsidRDefault="008A59A7" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The CEO may approve</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funding for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a carer to travel with an Elected Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, to ensure compliance with anti-discrimination legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B2197D" w14:textId="3B6E187B" w:rsidR="00260AD9" w:rsidRPr="00E67E14" w:rsidRDefault="000260E4" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the Continuing Professional Development is a </w:t>
+      </w:r>
+      <w:r w:rsidR="007650A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>onference</w:t>
+      </w:r>
+      <w:r w:rsidR="007650A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Seminar or Convention, the </w:t>
+      </w:r>
+      <w:r w:rsidR="4A4A1C1D" w:rsidRPr="53C30058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City will also fund the </w:t>
+      </w:r>
+      <w:r w:rsidR="007650A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elected Member to attend any optional </w:t>
+      </w:r>
+      <w:r w:rsidR="007119E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vents offered by the Event Organiser</w:t>
+      </w:r>
+      <w:r w:rsidR="007650A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007119E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32AE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>form part of the formal program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A27BDB2" w14:textId="77777777" w:rsidR="00BE6D31" w:rsidRDefault="00BE6D31" w:rsidP="007A2807">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7B4306" w14:textId="77777777" w:rsidR="009A57F2" w:rsidRPr="009A57F2" w:rsidRDefault="009A57F2" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Dispute Resolution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C7203D" w14:textId="09887004" w:rsidR="009A57F2" w:rsidRPr="009A57F2" w:rsidRDefault="009A57F2" w:rsidP="00613AF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any disputes regarding this policy will be referred to the Chief Executive Officer in the first instance. If the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elected Member </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Chief Executive Officer cannot reach an agreement, the matter will be referred to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2C7C95" w14:textId="77777777" w:rsidR="009A57F2" w:rsidRPr="009A57F2" w:rsidRDefault="009A57F2" w:rsidP="009A57F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B4315B" w14:textId="77777777" w:rsidR="009A57F2" w:rsidRPr="009A57F2" w:rsidRDefault="009A57F2" w:rsidP="009A57F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Related policies: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D636A4" w14:textId="77777777" w:rsidR="009A57F2" w:rsidRPr="009A57F2" w:rsidRDefault="009A57F2" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Attendance at Events Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFB0F77" w14:textId="43D66F36" w:rsidR="009A57F2" w:rsidRPr="009A57F2" w:rsidRDefault="009A57F2" w:rsidP="00CF3B9A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE26C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lected Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A57F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Entitlements Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A963652" w14:textId="21AE8478" w:rsidR="00CF3B9A" w:rsidRDefault="00CF3B9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6640B74F" w14:textId="77777777" w:rsidR="00445BD8" w:rsidRDefault="00445BD8" w:rsidP="007A2807">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFFDE03" w14:textId="77777777" w:rsidR="00AB0CF5" w:rsidRDefault="00AB0CF5">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A683E84" w14:textId="5CA8ACF3" w:rsidR="00FA3865" w:rsidRPr="00E67E14" w:rsidRDefault="00FA3865" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...385 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1.7</w:t>
-[...555 lines deleted...]
-    <w:p w14:paraId="4C656A09" w14:textId="36310C0E" w:rsidR="00AC42A9" w:rsidRPr="00AC42A9" w:rsidRDefault="004A3AA7" w:rsidP="007D142C">
+        <w:t>Definitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3028FD" w14:textId="77777777" w:rsidR="00DB2552" w:rsidRDefault="00DB2552" w:rsidP="00DB2552">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:left="1440" w:hanging="720"/>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>5.1</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077B81D3" w14:textId="77777777" w:rsidR="00A40ECB" w:rsidRPr="00A40ECB" w:rsidRDefault="00A40ECB" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="02FDD367" w:rsidRPr="0D37727B">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-AU"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Life Styles</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Carer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40ECB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has the meaning given in the Carer Recognition Act 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266873FA" w14:textId="77777777" w:rsidR="00A40ECB" w:rsidRDefault="00A40ECB" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Inventory </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A3AA7">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202C7F63" w14:textId="09769CC2" w:rsidR="00D61460" w:rsidRPr="00613AF2" w:rsidRDefault="00D61460" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>TM</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5F208B3E" w:rsidRPr="0D37727B">
+        <w:t>CEO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613AF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71115C47" w14:textId="77777777" w:rsidR="003E7683" w:rsidRDefault="003E7683" w:rsidP="007D142C">
+        <w:t xml:space="preserve"> means the Chief Executive Officer of the City of Cockburn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6040BD83" w14:textId="77777777" w:rsidR="00D61460" w:rsidRDefault="00D61460" w:rsidP="00E67E14">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AD5C59" w14:textId="6DAEA6C5" w:rsidR="001B4902" w:rsidRDefault="001B4902" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Continuing Professional Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613AF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-[...88 lines deleted...]
-        <w:ind w:left="2290" w:hanging="850"/>
+        <w:t xml:space="preserve"> means professional development funded under clause 3</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA85F41" w14:textId="77777777" w:rsidR="00985A82" w:rsidRDefault="00985A82" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7338118B" w14:textId="1FF03EDD" w:rsidR="00FA3865" w:rsidRDefault="00FA3865" w:rsidP="00E67E14">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>5.3.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B6DB7">
+      </w:pPr>
+      <w:r w:rsidRPr="00E67E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E7683" w:rsidRPr="003E7683">
+        <w:t xml:space="preserve"> means </w:t>
+      </w:r>
+      <w:r w:rsidR="007159B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Registration Fees (including conference dinner and official delegate tours). </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="2290" w:hanging="850"/>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="007159B8" w:rsidRPr="007159B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>organised gathering or activity, typically held for social, cultural, civic, recreational or community</w:t>
+      </w:r>
+      <w:r w:rsidR="007159B8" w:rsidRPr="007159B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>5.3.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B6DB7">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">focused purposes, and </w:t>
+      </w:r>
+      <w:r w:rsidR="0089062A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...164 lines deleted...]
-        <w:t xml:space="preserve">Business Class travel for flights longer than six hours duration leaving Australia. </w:t>
+        <w:t xml:space="preserve">does not include any activity primarily intended to provide structured learning, skills and knowledge development, industry engagement or professional accreditation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120BD410" w14:textId="5605CDDE" w:rsidR="00EB3CFB" w:rsidRDefault="00EB3CFB" w:rsidP="00C041D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="4536" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9661" w:type="dxa"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="104BFC81" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:id="0" w:name="Dropdown1"/>
           <w:p w14:paraId="7BED9CA0" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="002C51C6" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="000E59C0" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText>HYPERLINK  \l "Bookmark3" \o "Strategic Link – outline the Informing Strategy, Framework or Plan to provide a link to the Community Strategic Plan. Refer to the Category Index for guidance"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FD5287">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Strategic Link</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="659E9877" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00586238" w:rsidP="00586238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Governance Framework</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="6F4668F1" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E228A39" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00A86BE1" w:rsidP="00721265">
+          <w:p w14:paraId="4E228A39" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="002C51C6" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Category – outline the relevant service or function that the content of the policies addresses. Refer to the Category Index for guidance" w:history="1">
-              <w:r w:rsidR="002C51C6" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E1D90BD" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00586238" w:rsidP="00586238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Elected Members</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="5486C51F" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B34CDEC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00A86BE1" w:rsidP="00F94F2C">
+          <w:p w14:paraId="7B34CDEC" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00BA0F37" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Lead Business Unit – outline the business Unit responsible for reviewing the Policy, and conducting stakeholder consultation where necessary." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Lead Business Unit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33CCD7FD" w14:textId="3533D425" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="002B0098" w:rsidP="00BA0F37">
+          <w:p w14:paraId="33CCD7FD" w14:textId="2F7C46D5" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="004F6E1C" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Legal</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> and Compliance</w:t>
+              <w:t>Governance and Council Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="432FB140" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514529A7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00A86BE1" w:rsidP="00721265">
+          <w:p w14:paraId="514529A7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Public Consultation – outline whether public consultation is required as part of the policy review or implementation. It is the responsibility of the Business Lead to determine review times." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Public Consultation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="655BBB04" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="003B222D" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
@@ -2229,9190 +4117,2251 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">(Yes or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B227002" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="004A4D42" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="0773DC52" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AFCAC1" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00A86BE1" w:rsidP="00721265">
+          <w:p w14:paraId="17AFCAC1" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Adoption date – (Do not amend - Administration Purpose Only)this is the date that Council resolved to adopt the policy, and any other subsequent review adoption dates by Council." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Adoption Date</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E02142C" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40CCAF74" w14:textId="7D010031" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="007D142C" w:rsidP="003F077C">
+          <w:p w14:paraId="40CCAF74" w14:textId="365AE77C" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00DB2552" w:rsidP="003F077C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>14 September 2023</w:t>
+              <w:t>10 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="4EDD1D4D" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D7EDD7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00A86BE1" w:rsidP="00721265">
+          <w:p w14:paraId="02D7EDD7" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00BA0F37" w:rsidP="00721265">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="Next review date: – (Do not amend - Administration Purpose Only)  this is the due date for review. Maximum time allowed for review timeframe is 2 years." w:history="1">
-              <w:r w:rsidR="00BA0F37" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Next Review Due</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30CBFF7D" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="000E59C0" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003B222D" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D15229A" w14:textId="5AA8993C" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="007D142C" w:rsidP="00B857CC">
+          <w:p w14:paraId="1D15229A" w14:textId="586F48A7" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00DB2552" w:rsidP="00B857CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>September 2025</w:t>
+              <w:t>March 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E59C0" w:rsidRPr="00FD5287" w14:paraId="1240C694" w14:textId="77777777" w:rsidTr="00721265">
         <w:trPr>
           <w:trHeight w:val="246"/>
           <w:tblCellSpacing w:w="20" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B9E506" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="00A86BE1" w:rsidP="007B053D">
+          <w:p w14:paraId="13B9E506" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00FD5287" w:rsidRDefault="007B053D" w:rsidP="007B053D">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="Bookmark3" w:tooltip="ECM Doc Set ID: this refers Doc Set ID in ECM" w:history="1">
-              <w:r w:rsidR="007B053D" w:rsidRPr="00FD5287">
+              <w:r w:rsidRPr="00FD5287">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>ECM Doc Set ID</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F94F2C" w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D93C6AF" w14:textId="77777777" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00050F8B" w:rsidP="00F94F2C">
             <w:pPr>
               <w:spacing w:line="262" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Governance Purpose Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6177" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="093A0790" w14:textId="28BE2DE0" w:rsidR="00122F79" w:rsidRPr="00FD5287" w:rsidRDefault="00646B78" w:rsidP="00BA0F37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>11304587</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C908554" w14:textId="77777777" w:rsidR="007D142C" w:rsidRDefault="007D142C" w:rsidP="00F94F2C">
-[...7781 lines deleted...]
-    <w:sectPr w:rsidR="00721265" w:rsidRPr="00FD5287" w:rsidSect="007E1DB1">
+    <w:p w14:paraId="12473336" w14:textId="77777777" w:rsidR="007D142C" w:rsidRDefault="007D142C" w:rsidP="00F94F2C"/>
+    <w:p w14:paraId="27C44693" w14:textId="77777777" w:rsidR="00862D24" w:rsidRDefault="00862D24" w:rsidP="00F94F2C"/>
+    <w:p w14:paraId="62D36A53" w14:textId="77777777" w:rsidR="00862D24" w:rsidRDefault="00862D24" w:rsidP="00F94F2C"/>
+    <w:p w14:paraId="5A0ED622" w14:textId="77777777" w:rsidR="00721265" w:rsidRPr="00FD5287" w:rsidRDefault="00721265" w:rsidP="0022379C"/>
+    <w:sectPr w:rsidR="00721265" w:rsidRPr="00FD5287" w:rsidSect="00613AF2">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1985" w:right="1134" w:bottom="1701" w:left="1134" w:header="567" w:footer="57" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="452F4AA4" w14:textId="77777777" w:rsidR="005C7B15" w:rsidRDefault="005C7B15">
+    <w:p w14:paraId="38A34599" w14:textId="77777777" w:rsidR="00381610" w:rsidRDefault="00381610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77FFA988" w14:textId="77777777" w:rsidR="005C7B15" w:rsidRDefault="005C7B15">
+    <w:p w14:paraId="416FB3F0" w14:textId="77777777" w:rsidR="00381610" w:rsidRDefault="00381610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="773416F9" w14:textId="77777777" w:rsidR="005C7B15" w:rsidRDefault="005C7B15"/>
+    <w:p w14:paraId="1C715B55" w14:textId="77777777" w:rsidR="00381610" w:rsidRDefault="00381610"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="949350792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2C4A257D" w14:textId="77777777" w:rsidR="00F94F2C" w:rsidRPr="00F94F2C" w:rsidRDefault="00F94F2C">
+      <w:p w14:paraId="2539C9B1" w14:textId="1F4D1655" w:rsidR="003251F4" w:rsidRPr="003F0BFD" w:rsidRDefault="003F0BFD" w:rsidP="00B3438B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003F077C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00F94F2C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B1F7D27" w14:textId="77777777" w:rsidR="005C7B15" w:rsidRDefault="005C7B15">
+    <w:p w14:paraId="2392D5E7" w14:textId="77777777" w:rsidR="00381610" w:rsidRDefault="00381610">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0049A6D3" w14:textId="77777777" w:rsidR="005C7B15" w:rsidRDefault="005C7B15">
+    <w:p w14:paraId="46059E73" w14:textId="77777777" w:rsidR="00381610" w:rsidRDefault="00381610">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7FE7389C" w14:textId="77777777" w:rsidR="005C7B15" w:rsidRDefault="005C7B15"/>
+    <w:p w14:paraId="6C7622A1" w14:textId="77777777" w:rsidR="00381610" w:rsidRDefault="00381610"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37FB7CB7" w14:textId="77777777" w:rsidR="002D63F0" w:rsidRDefault="00AB0CF5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="44F3555E">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject58022613" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:271.75pt;height:108.65pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="DRAFT"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblInd w:w="163" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2148"/>
       <w:gridCol w:w="5446"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w14:paraId="1CB11E40" w14:textId="77777777" w:rsidTr="00623C8C">
+    <w:tr w:rsidR="003251F4" w:rsidRPr="00F94F2C" w14:paraId="470A53F3" w14:textId="77777777" w:rsidTr="00BD6C02">
       <w:trPr>
         <w:trHeight w:val="340"/>
         <w:tblCellSpacing w:w="20" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2088" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="132FFA23" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="00623C8C" w:rsidP="00623C8C">
+        <w:p w14:paraId="0E7A6A48" w14:textId="77777777" w:rsidR="003251F4" w:rsidRPr="00F94F2C" w:rsidRDefault="003251F4" w:rsidP="003251F4">
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="329BC3BE" w14:textId="1DBA4A8C" w:rsidR="00623C8C" w:rsidRPr="00F94F2C" w:rsidRDefault="009A0A01" w:rsidP="00FD5287">
+        <w:p w14:paraId="094C1690" w14:textId="4AD5BE8B" w:rsidR="003251F4" w:rsidRPr="00F94F2C" w:rsidRDefault="003251F4" w:rsidP="003251F4">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F94F2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
               <w:caps/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FAAC0C7" wp14:editId="44B26CA8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="201DA7D0" wp14:editId="05A7D864">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3449320</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-301625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1975485" cy="1603375"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Picture 1"/>
+                <wp:docPr id="7" name="Picture 1" descr="A logo for a city&#10;&#10;AI-generated content may be incorrect."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPr id="7" name="Picture 1" descr="A logo for a city&#10;&#10;AI-generated content may be incorrect."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1975485" cy="1603375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
-          <w:r w:rsidR="006737B5">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
-            <w:t>Elected Member Professional Development</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">Elected Member Professional Development </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="51E24900" w14:textId="77777777" w:rsidR="00623C8C" w:rsidRDefault="00623C8C" w:rsidP="00656C9D">
+  <w:p w14:paraId="72436F9C" w14:textId="77777777" w:rsidR="003251F4" w:rsidRDefault="003251F4" w:rsidP="003251F4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-</w:hdr>
-[...177 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="15F0E788" w14:textId="77777777" w:rsidR="002D63F0" w:rsidRDefault="002D63F0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="50EBE3F5" w14:textId="77777777" w:rsidR="002D63F0" w:rsidRDefault="00A86BE1">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50EBE3F5" w14:textId="77777777" w:rsidR="002D63F0" w:rsidRDefault="00AB0CF5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="461ED1E3">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject58022612" o:spid="_x0000_s24580" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:271.75pt;height:108.65pt;rotation:315;z-index:-251656704;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject58022612" o:spid="_x0000_s1028" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:271.75pt;height:108.65pt;rotation:315;z-index:-251658239;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9E1ADE3E"/>
+    <w:nsid w:val="07D23A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F794F143"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="49FE0414"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...30 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9F240E95"/>
+    <w:nsid w:val="0E7A13CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C4ED3BC9"/>
+    <w:tmpl w:val="2B604FA6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2A545620">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="6.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...25 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="1AD10811"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15D8615E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7A3E3B86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9050F672">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.2.%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5C2D39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DC8C144"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4FFAABFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.3.%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24767A51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E4CA1F0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ED9ADB9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="5.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BCA19A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CE45A18"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E4D07D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83B8AA4A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8960C010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="2.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E33545"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A33C9FEA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0EEA88BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.6.%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="349A28EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64F0A8D6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1A128A60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.2.%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39180710"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65365E92"/>
+    <w:lvl w:ilvl="0" w:tplc="82521E14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.4.%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="395E0905"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85DCF318"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A0E33F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D94CF3A6"/>
+    <w:lvl w:ilvl="0" w:tplc="7A3E3B86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52DE5EF1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BA2EED5C"/>
+    <w:tmpl w:val="594E5AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="7.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1247"/>
+        </w:tabs>
+        <w:ind w:left="1814" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2948" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59235ADD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98BE3EA4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="72B4FACA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E6F72E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="558C30A8"/>
+    <w:lvl w:ilvl="0" w:tplc="72EC59F6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...73 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C5236D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18F8263C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...43 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="2FB82592">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlText w:val="3.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...109 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -11432,5252 +6381,1298 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...4168 lines deleted...]
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="1" w16cid:durableId="996421245">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="601037256">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="2" w16cid:durableId="1513569851">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="661589780">
+  <w:num w:numId="3" w16cid:durableId="541596394">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="533351901">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="156193276">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="539704097">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="6" w16cid:durableId="1275286551">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="50661495">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1756587179">
+  <w:num w:numId="7" w16cid:durableId="1128473038">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1589733176">
+  <w:num w:numId="8" w16cid:durableId="718825076">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1453786345">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1001160599">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1157723268">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="135463747">
-[...50 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1012492213">
+  <w:num w:numId="12" w16cid:durableId="899293489">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1985968047">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="13" w16cid:durableId="799761581">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="29454560">
-[...38 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="1456675876">
+  <w:num w:numId="14" w16cid:durableId="689189051">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1300766917">
-[...14 lines deleted...]
-  <w:num w:numId="41" w16cid:durableId="370417462">
+  <w:num w:numId="15" w16cid:durableId="1708524202">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="420030121">
-[...14 lines deleted...]
-  <w:num w:numId="47" w16cid:durableId="1920168328">
+  <w:num w:numId="16" w16cid:durableId="1478183511">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1152790134">
-[...4 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24581"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="24"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00120633"/>
+    <w:rsid w:val="00000573"/>
+    <w:rsid w:val="0000485D"/>
+    <w:rsid w:val="00005F0A"/>
+    <w:rsid w:val="00005FF9"/>
+    <w:rsid w:val="000072A4"/>
+    <w:rsid w:val="00011793"/>
     <w:rsid w:val="00011BF4"/>
+    <w:rsid w:val="00017010"/>
     <w:rsid w:val="00017BC9"/>
     <w:rsid w:val="00023FB9"/>
+    <w:rsid w:val="00025654"/>
+    <w:rsid w:val="000260E4"/>
     <w:rsid w:val="0003189C"/>
     <w:rsid w:val="00034B3B"/>
     <w:rsid w:val="00050F8B"/>
     <w:rsid w:val="00052969"/>
     <w:rsid w:val="0005413B"/>
     <w:rsid w:val="00055B3A"/>
     <w:rsid w:val="00056E0D"/>
+    <w:rsid w:val="00061309"/>
     <w:rsid w:val="0006383C"/>
+    <w:rsid w:val="00065F4E"/>
     <w:rsid w:val="00075196"/>
+    <w:rsid w:val="000921D4"/>
     <w:rsid w:val="00094E6D"/>
     <w:rsid w:val="000A0634"/>
     <w:rsid w:val="000A5CAC"/>
     <w:rsid w:val="000B002D"/>
     <w:rsid w:val="000B2264"/>
     <w:rsid w:val="000B32E7"/>
     <w:rsid w:val="000B5111"/>
     <w:rsid w:val="000B546B"/>
     <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C34CC"/>
     <w:rsid w:val="000C6F2F"/>
+    <w:rsid w:val="000D09E5"/>
+    <w:rsid w:val="000D0F8C"/>
+    <w:rsid w:val="000D21F8"/>
     <w:rsid w:val="000D7BF5"/>
+    <w:rsid w:val="000D7C2A"/>
     <w:rsid w:val="000E1BF6"/>
     <w:rsid w:val="000E2527"/>
+    <w:rsid w:val="000E2883"/>
     <w:rsid w:val="000E59C0"/>
     <w:rsid w:val="000F29F7"/>
     <w:rsid w:val="000F5278"/>
     <w:rsid w:val="00103203"/>
     <w:rsid w:val="001038D6"/>
     <w:rsid w:val="001053A3"/>
     <w:rsid w:val="00116A63"/>
     <w:rsid w:val="00120633"/>
     <w:rsid w:val="00122F79"/>
     <w:rsid w:val="00123731"/>
+    <w:rsid w:val="00131F04"/>
     <w:rsid w:val="00133F68"/>
+    <w:rsid w:val="001407B0"/>
     <w:rsid w:val="00140FC9"/>
     <w:rsid w:val="001439BE"/>
     <w:rsid w:val="00151611"/>
+    <w:rsid w:val="00151CBB"/>
     <w:rsid w:val="0016013C"/>
+    <w:rsid w:val="00162DBF"/>
     <w:rsid w:val="0016654E"/>
     <w:rsid w:val="00166692"/>
     <w:rsid w:val="00167FA1"/>
     <w:rsid w:val="00170EF8"/>
+    <w:rsid w:val="001729C2"/>
     <w:rsid w:val="001745F4"/>
+    <w:rsid w:val="00174657"/>
+    <w:rsid w:val="00183AD3"/>
     <w:rsid w:val="001857FE"/>
+    <w:rsid w:val="00186047"/>
     <w:rsid w:val="00186387"/>
     <w:rsid w:val="0018680C"/>
     <w:rsid w:val="001930F4"/>
     <w:rsid w:val="00195107"/>
     <w:rsid w:val="001A017F"/>
     <w:rsid w:val="001A067B"/>
     <w:rsid w:val="001B366F"/>
+    <w:rsid w:val="001B4902"/>
     <w:rsid w:val="001C0E71"/>
+    <w:rsid w:val="001C1BD7"/>
     <w:rsid w:val="001C34A2"/>
     <w:rsid w:val="001C4ABB"/>
     <w:rsid w:val="001D08BD"/>
+    <w:rsid w:val="001D2087"/>
     <w:rsid w:val="001D36B6"/>
     <w:rsid w:val="001D6915"/>
     <w:rsid w:val="001D77C2"/>
     <w:rsid w:val="001E04C8"/>
     <w:rsid w:val="001E0AE9"/>
     <w:rsid w:val="001E3ACA"/>
+    <w:rsid w:val="001E5A36"/>
+    <w:rsid w:val="001E5F70"/>
     <w:rsid w:val="001E6833"/>
+    <w:rsid w:val="001F173C"/>
     <w:rsid w:val="001F2365"/>
+    <w:rsid w:val="001F240E"/>
+    <w:rsid w:val="001F3493"/>
+    <w:rsid w:val="002072A7"/>
     <w:rsid w:val="0020753E"/>
+    <w:rsid w:val="0021159A"/>
     <w:rsid w:val="00216660"/>
+    <w:rsid w:val="0022379C"/>
+    <w:rsid w:val="002346EE"/>
     <w:rsid w:val="00247502"/>
     <w:rsid w:val="002511E6"/>
     <w:rsid w:val="0025176B"/>
+    <w:rsid w:val="00260AD9"/>
     <w:rsid w:val="0026482F"/>
     <w:rsid w:val="00264967"/>
     <w:rsid w:val="00265F19"/>
     <w:rsid w:val="0026753C"/>
     <w:rsid w:val="00267AB7"/>
     <w:rsid w:val="00273A3A"/>
     <w:rsid w:val="00275596"/>
     <w:rsid w:val="002824FA"/>
+    <w:rsid w:val="00290483"/>
     <w:rsid w:val="0029436A"/>
+    <w:rsid w:val="00295734"/>
     <w:rsid w:val="00296543"/>
     <w:rsid w:val="00297313"/>
     <w:rsid w:val="002A0321"/>
     <w:rsid w:val="002B0098"/>
     <w:rsid w:val="002B0A72"/>
     <w:rsid w:val="002B2F32"/>
+    <w:rsid w:val="002B3FBC"/>
+    <w:rsid w:val="002C1ACC"/>
     <w:rsid w:val="002C387F"/>
     <w:rsid w:val="002C51BC"/>
     <w:rsid w:val="002C51C6"/>
+    <w:rsid w:val="002C6387"/>
+    <w:rsid w:val="002D389C"/>
     <w:rsid w:val="002D63F0"/>
+    <w:rsid w:val="002D7D15"/>
     <w:rsid w:val="002E0A79"/>
+    <w:rsid w:val="002E1AA5"/>
+    <w:rsid w:val="002E281A"/>
     <w:rsid w:val="002F0A79"/>
     <w:rsid w:val="002F511F"/>
     <w:rsid w:val="002F65BA"/>
     <w:rsid w:val="00300214"/>
+    <w:rsid w:val="0030563C"/>
     <w:rsid w:val="003065BB"/>
+    <w:rsid w:val="0030720E"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="003207CC"/>
     <w:rsid w:val="0032191D"/>
     <w:rsid w:val="003226D2"/>
+    <w:rsid w:val="003251F4"/>
     <w:rsid w:val="00326A3C"/>
     <w:rsid w:val="00341489"/>
     <w:rsid w:val="00346FF8"/>
     <w:rsid w:val="00347EFF"/>
     <w:rsid w:val="00357873"/>
+    <w:rsid w:val="00365F41"/>
     <w:rsid w:val="00370298"/>
+    <w:rsid w:val="00381610"/>
     <w:rsid w:val="00383752"/>
     <w:rsid w:val="00384A9A"/>
     <w:rsid w:val="0039128B"/>
     <w:rsid w:val="00393627"/>
     <w:rsid w:val="003939FD"/>
     <w:rsid w:val="00394C98"/>
     <w:rsid w:val="003970C1"/>
     <w:rsid w:val="003A51B4"/>
+    <w:rsid w:val="003A7E71"/>
+    <w:rsid w:val="003B1E49"/>
     <w:rsid w:val="003B222D"/>
     <w:rsid w:val="003B33D7"/>
     <w:rsid w:val="003B3B58"/>
     <w:rsid w:val="003C04E9"/>
     <w:rsid w:val="003D202F"/>
+    <w:rsid w:val="003D3C05"/>
+    <w:rsid w:val="003D446D"/>
     <w:rsid w:val="003D45D8"/>
     <w:rsid w:val="003D4DA6"/>
     <w:rsid w:val="003D7F20"/>
+    <w:rsid w:val="003E4CDC"/>
     <w:rsid w:val="003E60BC"/>
     <w:rsid w:val="003E7683"/>
     <w:rsid w:val="003F077C"/>
+    <w:rsid w:val="003F0BFD"/>
     <w:rsid w:val="003F1EF2"/>
+    <w:rsid w:val="003F4B2E"/>
     <w:rsid w:val="003F7ABB"/>
     <w:rsid w:val="00406C52"/>
+    <w:rsid w:val="004117EA"/>
     <w:rsid w:val="00413583"/>
     <w:rsid w:val="004161B1"/>
     <w:rsid w:val="00430A6F"/>
     <w:rsid w:val="00430BCE"/>
     <w:rsid w:val="00431825"/>
     <w:rsid w:val="00433164"/>
     <w:rsid w:val="004402BD"/>
     <w:rsid w:val="00440902"/>
     <w:rsid w:val="00445781"/>
+    <w:rsid w:val="00445BD8"/>
+    <w:rsid w:val="0045118D"/>
     <w:rsid w:val="0045580F"/>
+    <w:rsid w:val="00460258"/>
+    <w:rsid w:val="00461B51"/>
     <w:rsid w:val="00464623"/>
     <w:rsid w:val="0047440F"/>
+    <w:rsid w:val="00475933"/>
     <w:rsid w:val="00477831"/>
     <w:rsid w:val="0047E810"/>
     <w:rsid w:val="004826C8"/>
+    <w:rsid w:val="00482A50"/>
     <w:rsid w:val="00482B85"/>
+    <w:rsid w:val="00484D3E"/>
     <w:rsid w:val="00497FD1"/>
     <w:rsid w:val="004A2680"/>
+    <w:rsid w:val="004A28DE"/>
     <w:rsid w:val="004A30B6"/>
+    <w:rsid w:val="004A37AB"/>
     <w:rsid w:val="004A3AA7"/>
     <w:rsid w:val="004A46E4"/>
     <w:rsid w:val="004A4D42"/>
     <w:rsid w:val="004B22CA"/>
+    <w:rsid w:val="004B365C"/>
     <w:rsid w:val="004B4BF5"/>
+    <w:rsid w:val="004C3DB7"/>
+    <w:rsid w:val="004C4816"/>
     <w:rsid w:val="004C54B2"/>
     <w:rsid w:val="004C5929"/>
     <w:rsid w:val="004C6466"/>
+    <w:rsid w:val="004C7566"/>
     <w:rsid w:val="004D5FB7"/>
     <w:rsid w:val="004D7DC6"/>
     <w:rsid w:val="004E0BF9"/>
+    <w:rsid w:val="004E2FAD"/>
     <w:rsid w:val="004F5C70"/>
+    <w:rsid w:val="004F6E1C"/>
     <w:rsid w:val="00500D65"/>
+    <w:rsid w:val="00501264"/>
     <w:rsid w:val="005029E0"/>
+    <w:rsid w:val="00503276"/>
     <w:rsid w:val="0050448D"/>
+    <w:rsid w:val="00504551"/>
+    <w:rsid w:val="00505847"/>
     <w:rsid w:val="005110B4"/>
     <w:rsid w:val="0051575B"/>
     <w:rsid w:val="005174F0"/>
     <w:rsid w:val="005214AE"/>
     <w:rsid w:val="005247D3"/>
     <w:rsid w:val="00526C27"/>
     <w:rsid w:val="0052CFCB"/>
+    <w:rsid w:val="00531549"/>
     <w:rsid w:val="00542300"/>
     <w:rsid w:val="00543075"/>
     <w:rsid w:val="00544179"/>
     <w:rsid w:val="00547404"/>
+    <w:rsid w:val="005514F7"/>
     <w:rsid w:val="005519F3"/>
+    <w:rsid w:val="00561421"/>
     <w:rsid w:val="00563963"/>
     <w:rsid w:val="005673FC"/>
+    <w:rsid w:val="00567609"/>
     <w:rsid w:val="0056768C"/>
+    <w:rsid w:val="0057408C"/>
+    <w:rsid w:val="00580E29"/>
     <w:rsid w:val="0058202F"/>
+    <w:rsid w:val="00582885"/>
     <w:rsid w:val="005848AB"/>
     <w:rsid w:val="00584DA2"/>
     <w:rsid w:val="00586238"/>
     <w:rsid w:val="005862F3"/>
     <w:rsid w:val="00587AC3"/>
     <w:rsid w:val="00591991"/>
     <w:rsid w:val="00592B54"/>
+    <w:rsid w:val="00592B94"/>
     <w:rsid w:val="00596BA1"/>
     <w:rsid w:val="005A0F9E"/>
+    <w:rsid w:val="005A1667"/>
+    <w:rsid w:val="005A2F0C"/>
     <w:rsid w:val="005A441A"/>
     <w:rsid w:val="005A6067"/>
     <w:rsid w:val="005A7267"/>
+    <w:rsid w:val="005B2C40"/>
     <w:rsid w:val="005B6DB7"/>
     <w:rsid w:val="005C1008"/>
     <w:rsid w:val="005C1A5D"/>
     <w:rsid w:val="005C7B15"/>
     <w:rsid w:val="005D5E98"/>
+    <w:rsid w:val="005D7BBF"/>
     <w:rsid w:val="005E4CCF"/>
     <w:rsid w:val="005E6063"/>
     <w:rsid w:val="005E7982"/>
+    <w:rsid w:val="005F786C"/>
+    <w:rsid w:val="005F7A63"/>
     <w:rsid w:val="00601F6A"/>
     <w:rsid w:val="00606E6A"/>
     <w:rsid w:val="0061091B"/>
     <w:rsid w:val="00613067"/>
+    <w:rsid w:val="00613AF2"/>
     <w:rsid w:val="00620D57"/>
     <w:rsid w:val="006222BD"/>
     <w:rsid w:val="00622B74"/>
     <w:rsid w:val="00623C8C"/>
     <w:rsid w:val="00625CA4"/>
     <w:rsid w:val="00646B78"/>
+    <w:rsid w:val="00647DE1"/>
     <w:rsid w:val="00650938"/>
+    <w:rsid w:val="00650C0F"/>
     <w:rsid w:val="00651F5C"/>
+    <w:rsid w:val="00652782"/>
     <w:rsid w:val="00652E76"/>
     <w:rsid w:val="00653F1D"/>
+    <w:rsid w:val="00654004"/>
+    <w:rsid w:val="00654CF6"/>
     <w:rsid w:val="00656C9D"/>
     <w:rsid w:val="00667973"/>
     <w:rsid w:val="00671A66"/>
     <w:rsid w:val="006737B5"/>
     <w:rsid w:val="00676101"/>
     <w:rsid w:val="00682CCF"/>
     <w:rsid w:val="00682F33"/>
     <w:rsid w:val="00695397"/>
     <w:rsid w:val="0069563F"/>
     <w:rsid w:val="00697939"/>
     <w:rsid w:val="006A651B"/>
     <w:rsid w:val="006A6C9F"/>
     <w:rsid w:val="006B6503"/>
     <w:rsid w:val="006C06AC"/>
     <w:rsid w:val="006C167C"/>
     <w:rsid w:val="006C38A1"/>
     <w:rsid w:val="006C6DA5"/>
+    <w:rsid w:val="006D073E"/>
     <w:rsid w:val="006D14CC"/>
+    <w:rsid w:val="006D2E61"/>
+    <w:rsid w:val="006D310B"/>
     <w:rsid w:val="006D46D3"/>
     <w:rsid w:val="006D59E4"/>
+    <w:rsid w:val="006F0F4C"/>
     <w:rsid w:val="006F2288"/>
+    <w:rsid w:val="006F3320"/>
     <w:rsid w:val="00701F96"/>
+    <w:rsid w:val="0070400F"/>
+    <w:rsid w:val="007119E1"/>
     <w:rsid w:val="007124BA"/>
+    <w:rsid w:val="007159B8"/>
     <w:rsid w:val="0071634F"/>
     <w:rsid w:val="007166EF"/>
     <w:rsid w:val="00717FB2"/>
+    <w:rsid w:val="00720A01"/>
     <w:rsid w:val="00720E55"/>
     <w:rsid w:val="00721265"/>
+    <w:rsid w:val="0072533E"/>
+    <w:rsid w:val="007336FB"/>
     <w:rsid w:val="00734DD3"/>
+    <w:rsid w:val="0073587E"/>
+    <w:rsid w:val="00743C1A"/>
     <w:rsid w:val="00745B3E"/>
     <w:rsid w:val="00746471"/>
     <w:rsid w:val="00750725"/>
+    <w:rsid w:val="0075096C"/>
     <w:rsid w:val="00754B55"/>
     <w:rsid w:val="00755DED"/>
+    <w:rsid w:val="0076191B"/>
+    <w:rsid w:val="00761F17"/>
     <w:rsid w:val="007637E4"/>
+    <w:rsid w:val="007650A5"/>
     <w:rsid w:val="00772BAA"/>
     <w:rsid w:val="00773928"/>
+    <w:rsid w:val="00777B00"/>
     <w:rsid w:val="00782335"/>
     <w:rsid w:val="0078693D"/>
+    <w:rsid w:val="007873FA"/>
+    <w:rsid w:val="007958F9"/>
+    <w:rsid w:val="007A2807"/>
+    <w:rsid w:val="007A4455"/>
     <w:rsid w:val="007A446A"/>
+    <w:rsid w:val="007A56C1"/>
     <w:rsid w:val="007A6E71"/>
     <w:rsid w:val="007B053D"/>
     <w:rsid w:val="007B2051"/>
+    <w:rsid w:val="007B5A9F"/>
     <w:rsid w:val="007B6760"/>
     <w:rsid w:val="007C2854"/>
     <w:rsid w:val="007C2F5F"/>
     <w:rsid w:val="007C2FEE"/>
     <w:rsid w:val="007C3826"/>
     <w:rsid w:val="007C6378"/>
+    <w:rsid w:val="007C67D6"/>
+    <w:rsid w:val="007C6FA3"/>
     <w:rsid w:val="007D142C"/>
+    <w:rsid w:val="007D3F76"/>
     <w:rsid w:val="007D6FF3"/>
     <w:rsid w:val="007E210A"/>
     <w:rsid w:val="007E5C21"/>
+    <w:rsid w:val="007E64D3"/>
     <w:rsid w:val="007E7468"/>
     <w:rsid w:val="007E760F"/>
+    <w:rsid w:val="007F2F65"/>
+    <w:rsid w:val="007F3BC6"/>
+    <w:rsid w:val="007F59F8"/>
     <w:rsid w:val="007F63AE"/>
     <w:rsid w:val="007F70E8"/>
     <w:rsid w:val="00801368"/>
+    <w:rsid w:val="00802BC3"/>
     <w:rsid w:val="00803D54"/>
     <w:rsid w:val="00805D3D"/>
+    <w:rsid w:val="00806F4C"/>
     <w:rsid w:val="008119A4"/>
+    <w:rsid w:val="008155DE"/>
     <w:rsid w:val="008201E8"/>
+    <w:rsid w:val="00820CC9"/>
     <w:rsid w:val="008314C2"/>
     <w:rsid w:val="00831AC7"/>
     <w:rsid w:val="00831DE6"/>
     <w:rsid w:val="00835AAD"/>
     <w:rsid w:val="0084361F"/>
     <w:rsid w:val="00846234"/>
     <w:rsid w:val="00850966"/>
     <w:rsid w:val="00850D34"/>
     <w:rsid w:val="00851349"/>
     <w:rsid w:val="008556EC"/>
+    <w:rsid w:val="00862D24"/>
+    <w:rsid w:val="00863791"/>
     <w:rsid w:val="008731E9"/>
     <w:rsid w:val="008816A0"/>
+    <w:rsid w:val="0089062A"/>
     <w:rsid w:val="0089223F"/>
     <w:rsid w:val="008926B0"/>
     <w:rsid w:val="00892CA8"/>
     <w:rsid w:val="0089314E"/>
     <w:rsid w:val="00896B8A"/>
     <w:rsid w:val="008A1F64"/>
     <w:rsid w:val="008A56DD"/>
+    <w:rsid w:val="008A59A7"/>
     <w:rsid w:val="008A6166"/>
+    <w:rsid w:val="008A6219"/>
     <w:rsid w:val="008A7361"/>
+    <w:rsid w:val="008A7C29"/>
     <w:rsid w:val="008B171B"/>
     <w:rsid w:val="008B43CB"/>
+    <w:rsid w:val="008B5E93"/>
     <w:rsid w:val="008C298C"/>
     <w:rsid w:val="008C3FF1"/>
     <w:rsid w:val="008C4977"/>
     <w:rsid w:val="008C5628"/>
+    <w:rsid w:val="008C64F7"/>
     <w:rsid w:val="008D1C90"/>
     <w:rsid w:val="008D6D1F"/>
     <w:rsid w:val="008E049D"/>
     <w:rsid w:val="008E591E"/>
     <w:rsid w:val="008E7228"/>
     <w:rsid w:val="008E7DAC"/>
     <w:rsid w:val="008F2920"/>
+    <w:rsid w:val="008F674C"/>
     <w:rsid w:val="009001CF"/>
     <w:rsid w:val="00903E7F"/>
     <w:rsid w:val="00905A5B"/>
     <w:rsid w:val="00910CB5"/>
     <w:rsid w:val="00911AA3"/>
     <w:rsid w:val="009123B9"/>
+    <w:rsid w:val="009176DA"/>
+    <w:rsid w:val="00917746"/>
+    <w:rsid w:val="00927DD1"/>
     <w:rsid w:val="0093222B"/>
     <w:rsid w:val="00934339"/>
+    <w:rsid w:val="00934369"/>
     <w:rsid w:val="00943C72"/>
     <w:rsid w:val="00947D75"/>
+    <w:rsid w:val="00951E7E"/>
+    <w:rsid w:val="00964BFB"/>
+    <w:rsid w:val="00964BFE"/>
     <w:rsid w:val="0096736A"/>
     <w:rsid w:val="00974D13"/>
+    <w:rsid w:val="00974F96"/>
     <w:rsid w:val="00975604"/>
     <w:rsid w:val="00976124"/>
     <w:rsid w:val="00981F38"/>
+    <w:rsid w:val="0098467C"/>
+    <w:rsid w:val="00985A82"/>
     <w:rsid w:val="00987C9F"/>
     <w:rsid w:val="009A0A01"/>
     <w:rsid w:val="009A0FB1"/>
     <w:rsid w:val="009A1548"/>
     <w:rsid w:val="009A1584"/>
     <w:rsid w:val="009A2453"/>
+    <w:rsid w:val="009A57F2"/>
+    <w:rsid w:val="009B394D"/>
     <w:rsid w:val="009B3F72"/>
     <w:rsid w:val="009B5727"/>
     <w:rsid w:val="009B5837"/>
+    <w:rsid w:val="009C2FD7"/>
     <w:rsid w:val="009D44BE"/>
+    <w:rsid w:val="009D6172"/>
+    <w:rsid w:val="009D6227"/>
     <w:rsid w:val="009E25EF"/>
+    <w:rsid w:val="009E49BB"/>
     <w:rsid w:val="009E4B91"/>
     <w:rsid w:val="009E5977"/>
     <w:rsid w:val="009E5EA8"/>
+    <w:rsid w:val="009E70FE"/>
     <w:rsid w:val="009E796D"/>
     <w:rsid w:val="00A016E1"/>
+    <w:rsid w:val="00A03AC3"/>
+    <w:rsid w:val="00A1023C"/>
     <w:rsid w:val="00A11DD3"/>
     <w:rsid w:val="00A132C6"/>
     <w:rsid w:val="00A13A64"/>
+    <w:rsid w:val="00A14155"/>
+    <w:rsid w:val="00A17438"/>
     <w:rsid w:val="00A213DD"/>
+    <w:rsid w:val="00A2426C"/>
+    <w:rsid w:val="00A25700"/>
     <w:rsid w:val="00A31FCB"/>
     <w:rsid w:val="00A34E8C"/>
+    <w:rsid w:val="00A35383"/>
+    <w:rsid w:val="00A36EAF"/>
     <w:rsid w:val="00A375C7"/>
     <w:rsid w:val="00A4031A"/>
+    <w:rsid w:val="00A40ECB"/>
     <w:rsid w:val="00A4400E"/>
     <w:rsid w:val="00A44E27"/>
     <w:rsid w:val="00A46FE3"/>
+    <w:rsid w:val="00A512DD"/>
     <w:rsid w:val="00A52AE0"/>
+    <w:rsid w:val="00A5362D"/>
+    <w:rsid w:val="00A573F4"/>
     <w:rsid w:val="00A70163"/>
+    <w:rsid w:val="00A73F92"/>
+    <w:rsid w:val="00A747C5"/>
     <w:rsid w:val="00A76059"/>
+    <w:rsid w:val="00A77A28"/>
     <w:rsid w:val="00A84CD3"/>
+    <w:rsid w:val="00A85E1A"/>
     <w:rsid w:val="00A86BE1"/>
     <w:rsid w:val="00A9008C"/>
     <w:rsid w:val="00A96F20"/>
+    <w:rsid w:val="00AA3840"/>
     <w:rsid w:val="00AA3E86"/>
     <w:rsid w:val="00AA7B5B"/>
+    <w:rsid w:val="00AB0040"/>
+    <w:rsid w:val="00AB0CF5"/>
     <w:rsid w:val="00AB1A42"/>
     <w:rsid w:val="00AB5559"/>
+    <w:rsid w:val="00AB55CC"/>
     <w:rsid w:val="00AC04AD"/>
     <w:rsid w:val="00AC42A9"/>
     <w:rsid w:val="00AC75A1"/>
     <w:rsid w:val="00AC785E"/>
     <w:rsid w:val="00AC7FBC"/>
     <w:rsid w:val="00AD2332"/>
     <w:rsid w:val="00AD2E46"/>
     <w:rsid w:val="00AD2E8B"/>
+    <w:rsid w:val="00AD3D28"/>
+    <w:rsid w:val="00AD6EBE"/>
+    <w:rsid w:val="00AE26C0"/>
     <w:rsid w:val="00AE2B7A"/>
     <w:rsid w:val="00AE3274"/>
     <w:rsid w:val="00AE6B12"/>
+    <w:rsid w:val="00AF6570"/>
     <w:rsid w:val="00B02BB0"/>
     <w:rsid w:val="00B12E2C"/>
     <w:rsid w:val="00B14CD3"/>
     <w:rsid w:val="00B21BD5"/>
     <w:rsid w:val="00B3044A"/>
+    <w:rsid w:val="00B32F42"/>
+    <w:rsid w:val="00B3438B"/>
     <w:rsid w:val="00B34BA7"/>
     <w:rsid w:val="00B36C16"/>
     <w:rsid w:val="00B41629"/>
     <w:rsid w:val="00B46674"/>
     <w:rsid w:val="00B472C6"/>
+    <w:rsid w:val="00B57EC7"/>
     <w:rsid w:val="00B60317"/>
+    <w:rsid w:val="00B616E6"/>
     <w:rsid w:val="00B64DAE"/>
+    <w:rsid w:val="00B70BC5"/>
     <w:rsid w:val="00B830AA"/>
     <w:rsid w:val="00B857CC"/>
     <w:rsid w:val="00B85BAF"/>
     <w:rsid w:val="00B86BBC"/>
     <w:rsid w:val="00B9080D"/>
     <w:rsid w:val="00B95CB8"/>
     <w:rsid w:val="00B9616D"/>
     <w:rsid w:val="00B962FF"/>
     <w:rsid w:val="00B9700F"/>
+    <w:rsid w:val="00B972DC"/>
+    <w:rsid w:val="00B973B6"/>
     <w:rsid w:val="00BA093F"/>
     <w:rsid w:val="00BA0F37"/>
+    <w:rsid w:val="00BA18A9"/>
     <w:rsid w:val="00BA333D"/>
     <w:rsid w:val="00BA67BD"/>
     <w:rsid w:val="00BB2FD9"/>
+    <w:rsid w:val="00BB3C24"/>
+    <w:rsid w:val="00BB665E"/>
     <w:rsid w:val="00BC1113"/>
+    <w:rsid w:val="00BC26D8"/>
+    <w:rsid w:val="00BC6632"/>
     <w:rsid w:val="00BD0158"/>
     <w:rsid w:val="00BD109B"/>
     <w:rsid w:val="00BD245B"/>
     <w:rsid w:val="00BD297C"/>
+    <w:rsid w:val="00BD2B9A"/>
+    <w:rsid w:val="00BD448F"/>
     <w:rsid w:val="00BE240E"/>
     <w:rsid w:val="00BE4CB2"/>
     <w:rsid w:val="00BE5A81"/>
+    <w:rsid w:val="00BE6D31"/>
+    <w:rsid w:val="00BF39F8"/>
     <w:rsid w:val="00C00CD9"/>
     <w:rsid w:val="00C01C1A"/>
     <w:rsid w:val="00C02A6D"/>
+    <w:rsid w:val="00C03B83"/>
     <w:rsid w:val="00C041D0"/>
+    <w:rsid w:val="00C07EE4"/>
     <w:rsid w:val="00C1480B"/>
+    <w:rsid w:val="00C20FA2"/>
     <w:rsid w:val="00C21A16"/>
     <w:rsid w:val="00C21C64"/>
     <w:rsid w:val="00C2394E"/>
+    <w:rsid w:val="00C268AC"/>
+    <w:rsid w:val="00C27165"/>
     <w:rsid w:val="00C272A2"/>
+    <w:rsid w:val="00C41836"/>
     <w:rsid w:val="00C45D80"/>
+    <w:rsid w:val="00C47DF8"/>
     <w:rsid w:val="00C51328"/>
+    <w:rsid w:val="00C5654A"/>
     <w:rsid w:val="00C6706F"/>
     <w:rsid w:val="00C67FAD"/>
     <w:rsid w:val="00C70B3C"/>
     <w:rsid w:val="00C723E2"/>
     <w:rsid w:val="00C75BE0"/>
+    <w:rsid w:val="00C762A1"/>
     <w:rsid w:val="00C837E5"/>
+    <w:rsid w:val="00C84D52"/>
     <w:rsid w:val="00CA4438"/>
+    <w:rsid w:val="00CB0C3B"/>
+    <w:rsid w:val="00CB226F"/>
+    <w:rsid w:val="00CB4BB1"/>
     <w:rsid w:val="00CC10B8"/>
     <w:rsid w:val="00CC17AA"/>
+    <w:rsid w:val="00CC1879"/>
+    <w:rsid w:val="00CC2F3F"/>
     <w:rsid w:val="00CC406A"/>
     <w:rsid w:val="00CC41CE"/>
+    <w:rsid w:val="00CC45A3"/>
     <w:rsid w:val="00CD2F0C"/>
     <w:rsid w:val="00CD4391"/>
+    <w:rsid w:val="00CE11CF"/>
+    <w:rsid w:val="00CF3B9A"/>
     <w:rsid w:val="00CF6B08"/>
+    <w:rsid w:val="00D00E3B"/>
+    <w:rsid w:val="00D013EA"/>
+    <w:rsid w:val="00D018D1"/>
     <w:rsid w:val="00D10ADC"/>
     <w:rsid w:val="00D1320C"/>
     <w:rsid w:val="00D13686"/>
     <w:rsid w:val="00D13FCD"/>
+    <w:rsid w:val="00D15247"/>
     <w:rsid w:val="00D2524E"/>
     <w:rsid w:val="00D27C32"/>
+    <w:rsid w:val="00D300A3"/>
     <w:rsid w:val="00D30679"/>
+    <w:rsid w:val="00D307E6"/>
+    <w:rsid w:val="00D32AE9"/>
+    <w:rsid w:val="00D32EE7"/>
     <w:rsid w:val="00D338A7"/>
     <w:rsid w:val="00D373E0"/>
     <w:rsid w:val="00D402C4"/>
     <w:rsid w:val="00D417D4"/>
+    <w:rsid w:val="00D425DC"/>
     <w:rsid w:val="00D45D18"/>
     <w:rsid w:val="00D45F33"/>
     <w:rsid w:val="00D46257"/>
     <w:rsid w:val="00D46B3E"/>
     <w:rsid w:val="00D520DC"/>
     <w:rsid w:val="00D52896"/>
+    <w:rsid w:val="00D56294"/>
+    <w:rsid w:val="00D61460"/>
     <w:rsid w:val="00D6607A"/>
     <w:rsid w:val="00D67BE0"/>
     <w:rsid w:val="00D701DE"/>
     <w:rsid w:val="00D70583"/>
     <w:rsid w:val="00D7285D"/>
+    <w:rsid w:val="00D73D05"/>
     <w:rsid w:val="00D7501B"/>
     <w:rsid w:val="00D82536"/>
     <w:rsid w:val="00DA0B0C"/>
     <w:rsid w:val="00DA2C3D"/>
     <w:rsid w:val="00DA2F4F"/>
+    <w:rsid w:val="00DA32E4"/>
     <w:rsid w:val="00DA6E3F"/>
     <w:rsid w:val="00DA72DE"/>
+    <w:rsid w:val="00DB2552"/>
     <w:rsid w:val="00DB6D2C"/>
+    <w:rsid w:val="00DB6D67"/>
+    <w:rsid w:val="00DB7C4E"/>
+    <w:rsid w:val="00DC7E5F"/>
+    <w:rsid w:val="00DD14C6"/>
     <w:rsid w:val="00DD4CAE"/>
     <w:rsid w:val="00DD6A16"/>
     <w:rsid w:val="00DD6ABD"/>
     <w:rsid w:val="00DD71F6"/>
+    <w:rsid w:val="00DD7AC8"/>
+    <w:rsid w:val="00DF02E9"/>
+    <w:rsid w:val="00DF0F7B"/>
+    <w:rsid w:val="00DF250C"/>
     <w:rsid w:val="00DF32B7"/>
+    <w:rsid w:val="00DF45B2"/>
+    <w:rsid w:val="00DF6137"/>
+    <w:rsid w:val="00DF686A"/>
     <w:rsid w:val="00E029F2"/>
+    <w:rsid w:val="00E12203"/>
+    <w:rsid w:val="00E13226"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E23998"/>
     <w:rsid w:val="00E26A11"/>
+    <w:rsid w:val="00E3071C"/>
+    <w:rsid w:val="00E32529"/>
     <w:rsid w:val="00E3320D"/>
+    <w:rsid w:val="00E406F4"/>
     <w:rsid w:val="00E40789"/>
+    <w:rsid w:val="00E50F30"/>
+    <w:rsid w:val="00E52358"/>
+    <w:rsid w:val="00E534B6"/>
+    <w:rsid w:val="00E53BA9"/>
     <w:rsid w:val="00E53D68"/>
     <w:rsid w:val="00E628B9"/>
     <w:rsid w:val="00E63239"/>
     <w:rsid w:val="00E636A3"/>
+    <w:rsid w:val="00E64F8A"/>
+    <w:rsid w:val="00E65E3A"/>
+    <w:rsid w:val="00E67E14"/>
     <w:rsid w:val="00E71F5F"/>
     <w:rsid w:val="00E72FD1"/>
     <w:rsid w:val="00E759DD"/>
+    <w:rsid w:val="00E75A31"/>
+    <w:rsid w:val="00E76EA0"/>
+    <w:rsid w:val="00E87E84"/>
     <w:rsid w:val="00E91D16"/>
     <w:rsid w:val="00E94A41"/>
+    <w:rsid w:val="00E95292"/>
     <w:rsid w:val="00EA2F53"/>
     <w:rsid w:val="00EA57F7"/>
     <w:rsid w:val="00EA58D1"/>
     <w:rsid w:val="00EA6528"/>
     <w:rsid w:val="00EA765A"/>
     <w:rsid w:val="00EB0134"/>
     <w:rsid w:val="00EB13BF"/>
     <w:rsid w:val="00EB15AE"/>
     <w:rsid w:val="00EB379E"/>
     <w:rsid w:val="00EB3CFB"/>
     <w:rsid w:val="00EC0E38"/>
+    <w:rsid w:val="00EC3717"/>
+    <w:rsid w:val="00EC6A1B"/>
+    <w:rsid w:val="00EE2441"/>
     <w:rsid w:val="00EE674E"/>
     <w:rsid w:val="00EF127D"/>
+    <w:rsid w:val="00EF20CD"/>
     <w:rsid w:val="00EF27FF"/>
+    <w:rsid w:val="00EF417B"/>
     <w:rsid w:val="00EF47E0"/>
+    <w:rsid w:val="00EF4C7A"/>
+    <w:rsid w:val="00EF5F00"/>
     <w:rsid w:val="00EF6273"/>
     <w:rsid w:val="00EF6619"/>
     <w:rsid w:val="00F067F9"/>
     <w:rsid w:val="00F06F73"/>
     <w:rsid w:val="00F073E8"/>
     <w:rsid w:val="00F10236"/>
+    <w:rsid w:val="00F11E7A"/>
     <w:rsid w:val="00F142FB"/>
+    <w:rsid w:val="00F2511E"/>
     <w:rsid w:val="00F31FEA"/>
     <w:rsid w:val="00F3799C"/>
+    <w:rsid w:val="00F42190"/>
     <w:rsid w:val="00F43819"/>
+    <w:rsid w:val="00F46907"/>
     <w:rsid w:val="00F51BB0"/>
     <w:rsid w:val="00F57D5A"/>
     <w:rsid w:val="00F60BE1"/>
+    <w:rsid w:val="00F620DC"/>
     <w:rsid w:val="00F65C79"/>
     <w:rsid w:val="00F65E0F"/>
     <w:rsid w:val="00F66DDC"/>
     <w:rsid w:val="00F673C3"/>
+    <w:rsid w:val="00F75431"/>
+    <w:rsid w:val="00F9058D"/>
     <w:rsid w:val="00F92B76"/>
     <w:rsid w:val="00F94F2C"/>
     <w:rsid w:val="00F95225"/>
+    <w:rsid w:val="00F9531A"/>
     <w:rsid w:val="00F9633A"/>
+    <w:rsid w:val="00F96B9D"/>
     <w:rsid w:val="00FA00D8"/>
+    <w:rsid w:val="00FA3865"/>
+    <w:rsid w:val="00FB0D2A"/>
     <w:rsid w:val="00FB327A"/>
+    <w:rsid w:val="00FB3E69"/>
+    <w:rsid w:val="00FB6076"/>
+    <w:rsid w:val="00FB7508"/>
+    <w:rsid w:val="00FB7D1F"/>
     <w:rsid w:val="00FC4F99"/>
+    <w:rsid w:val="00FC71B8"/>
     <w:rsid w:val="00FD01B1"/>
     <w:rsid w:val="00FD2336"/>
+    <w:rsid w:val="00FD4F5D"/>
     <w:rsid w:val="00FD5287"/>
     <w:rsid w:val="00FE0ADF"/>
+    <w:rsid w:val="00FE0C9E"/>
+    <w:rsid w:val="00FE1043"/>
+    <w:rsid w:val="00FE2F93"/>
+    <w:rsid w:val="00FE7974"/>
     <w:rsid w:val="00FF39AD"/>
+    <w:rsid w:val="00FF69F3"/>
     <w:rsid w:val="0235E5E5"/>
     <w:rsid w:val="02480293"/>
     <w:rsid w:val="026BE999"/>
     <w:rsid w:val="028F959C"/>
     <w:rsid w:val="02FDD367"/>
     <w:rsid w:val="03156E11"/>
     <w:rsid w:val="04845328"/>
     <w:rsid w:val="052C7875"/>
     <w:rsid w:val="05A38A5B"/>
     <w:rsid w:val="05FF91D5"/>
     <w:rsid w:val="065D8B56"/>
     <w:rsid w:val="06FDA7A1"/>
     <w:rsid w:val="07362C8D"/>
     <w:rsid w:val="079B65DD"/>
+    <w:rsid w:val="07A92B8C"/>
     <w:rsid w:val="089ECFF9"/>
     <w:rsid w:val="08ADC6E9"/>
     <w:rsid w:val="08DD65FB"/>
     <w:rsid w:val="0924A08B"/>
     <w:rsid w:val="093372B2"/>
     <w:rsid w:val="0966828B"/>
     <w:rsid w:val="098131DB"/>
     <w:rsid w:val="09B115B8"/>
     <w:rsid w:val="0A2A598F"/>
     <w:rsid w:val="0A8BB2D6"/>
+    <w:rsid w:val="0B0AE70F"/>
     <w:rsid w:val="0C158E66"/>
     <w:rsid w:val="0C278337"/>
     <w:rsid w:val="0C7E348B"/>
+    <w:rsid w:val="0CA37647"/>
     <w:rsid w:val="0D182A76"/>
     <w:rsid w:val="0D37727B"/>
     <w:rsid w:val="0DC35398"/>
     <w:rsid w:val="0DFAB11D"/>
     <w:rsid w:val="0E459A27"/>
+    <w:rsid w:val="0EC43A1F"/>
     <w:rsid w:val="1075603C"/>
     <w:rsid w:val="1112C662"/>
+    <w:rsid w:val="1159AB6B"/>
     <w:rsid w:val="1227D614"/>
     <w:rsid w:val="1253F735"/>
+    <w:rsid w:val="127BB650"/>
     <w:rsid w:val="12DF5E8C"/>
     <w:rsid w:val="12EBB1B2"/>
     <w:rsid w:val="13C8FBFF"/>
     <w:rsid w:val="13E56532"/>
     <w:rsid w:val="13EF3DE5"/>
     <w:rsid w:val="13FD76FF"/>
     <w:rsid w:val="1425CB4A"/>
     <w:rsid w:val="144F9475"/>
     <w:rsid w:val="15117F99"/>
     <w:rsid w:val="15873DA3"/>
     <w:rsid w:val="15FDD6F1"/>
     <w:rsid w:val="1616FF4E"/>
     <w:rsid w:val="1639E372"/>
     <w:rsid w:val="16A14659"/>
     <w:rsid w:val="17C8D4B8"/>
     <w:rsid w:val="17D62566"/>
     <w:rsid w:val="180488A0"/>
     <w:rsid w:val="186EF30E"/>
     <w:rsid w:val="18F93C6D"/>
     <w:rsid w:val="19A005EF"/>
+    <w:rsid w:val="19ADD679"/>
     <w:rsid w:val="19F22465"/>
     <w:rsid w:val="1B00757A"/>
     <w:rsid w:val="1B2BA79D"/>
     <w:rsid w:val="1BE4530C"/>
     <w:rsid w:val="1BFAD97B"/>
     <w:rsid w:val="1C30DD2F"/>
     <w:rsid w:val="1C6D1875"/>
     <w:rsid w:val="1CC09848"/>
     <w:rsid w:val="1D05012A"/>
     <w:rsid w:val="1D2E4E40"/>
     <w:rsid w:val="1DAD0EB7"/>
     <w:rsid w:val="1EC3FF97"/>
     <w:rsid w:val="1F1C5B86"/>
     <w:rsid w:val="1F22484A"/>
     <w:rsid w:val="1FD3E69D"/>
     <w:rsid w:val="205B547B"/>
     <w:rsid w:val="20A693AD"/>
     <w:rsid w:val="20B561F1"/>
+    <w:rsid w:val="20D2AB5E"/>
     <w:rsid w:val="218806C8"/>
     <w:rsid w:val="229C9EA9"/>
     <w:rsid w:val="22AA2CE8"/>
     <w:rsid w:val="22DD7201"/>
     <w:rsid w:val="2300B44D"/>
+    <w:rsid w:val="24017590"/>
     <w:rsid w:val="25606285"/>
     <w:rsid w:val="26203208"/>
     <w:rsid w:val="262D2318"/>
     <w:rsid w:val="26432821"/>
     <w:rsid w:val="2661966B"/>
     <w:rsid w:val="267453CB"/>
     <w:rsid w:val="26DE4875"/>
     <w:rsid w:val="27B7B8A2"/>
     <w:rsid w:val="28B1A592"/>
     <w:rsid w:val="28B484BF"/>
     <w:rsid w:val="28F8E8F4"/>
     <w:rsid w:val="297176BD"/>
+    <w:rsid w:val="29FB1246"/>
+    <w:rsid w:val="2AE7C908"/>
     <w:rsid w:val="2B85CB2E"/>
     <w:rsid w:val="2C04316D"/>
     <w:rsid w:val="2C97DBA3"/>
     <w:rsid w:val="2C9B6B4F"/>
+    <w:rsid w:val="2CED8705"/>
     <w:rsid w:val="2CF82642"/>
     <w:rsid w:val="2EBD6BF0"/>
     <w:rsid w:val="2F4610AB"/>
     <w:rsid w:val="2F683BE5"/>
     <w:rsid w:val="31709CA7"/>
     <w:rsid w:val="31CCF003"/>
     <w:rsid w:val="32555C72"/>
     <w:rsid w:val="3260755E"/>
     <w:rsid w:val="335AD95F"/>
     <w:rsid w:val="345F92C8"/>
     <w:rsid w:val="34DD8163"/>
     <w:rsid w:val="35079551"/>
     <w:rsid w:val="354164CC"/>
     <w:rsid w:val="359F0E84"/>
     <w:rsid w:val="3629548A"/>
     <w:rsid w:val="36A79DC5"/>
+    <w:rsid w:val="36CE302F"/>
+    <w:rsid w:val="3754E1DB"/>
     <w:rsid w:val="379EF546"/>
     <w:rsid w:val="37D7330B"/>
+    <w:rsid w:val="37EF7B5D"/>
+    <w:rsid w:val="380C30C5"/>
     <w:rsid w:val="380FF38F"/>
     <w:rsid w:val="39300843"/>
+    <w:rsid w:val="39CC8C0F"/>
     <w:rsid w:val="39D89132"/>
+    <w:rsid w:val="3A300D07"/>
     <w:rsid w:val="3A338F58"/>
+    <w:rsid w:val="3A3422B6"/>
     <w:rsid w:val="3A757E02"/>
     <w:rsid w:val="3A8D68A8"/>
+    <w:rsid w:val="3AB266C0"/>
     <w:rsid w:val="3AC29D10"/>
     <w:rsid w:val="3B8DED60"/>
     <w:rsid w:val="3C0757A4"/>
     <w:rsid w:val="3D2D45A3"/>
     <w:rsid w:val="3DD453AF"/>
     <w:rsid w:val="3DD9F971"/>
     <w:rsid w:val="3E9402C5"/>
     <w:rsid w:val="3F6815EA"/>
     <w:rsid w:val="3F7128B5"/>
     <w:rsid w:val="3FD8EE51"/>
     <w:rsid w:val="40CBF071"/>
     <w:rsid w:val="40DAC8C7"/>
     <w:rsid w:val="40E4B853"/>
     <w:rsid w:val="41389B8D"/>
     <w:rsid w:val="413F0841"/>
     <w:rsid w:val="43108F13"/>
     <w:rsid w:val="4314EA89"/>
     <w:rsid w:val="432D8A5E"/>
     <w:rsid w:val="43D08462"/>
     <w:rsid w:val="44126989"/>
     <w:rsid w:val="44362236"/>
     <w:rsid w:val="44AC5F74"/>
     <w:rsid w:val="45062C7C"/>
     <w:rsid w:val="4566744F"/>
     <w:rsid w:val="4581D579"/>
     <w:rsid w:val="45BFFADB"/>
     <w:rsid w:val="45CA6B54"/>
     <w:rsid w:val="464B2870"/>
     <w:rsid w:val="47DD7DEA"/>
+    <w:rsid w:val="47DF8C38"/>
+    <w:rsid w:val="48038345"/>
     <w:rsid w:val="48205090"/>
     <w:rsid w:val="488B6505"/>
     <w:rsid w:val="48BE9ACC"/>
     <w:rsid w:val="48C42589"/>
     <w:rsid w:val="48EE2804"/>
+    <w:rsid w:val="490901FA"/>
     <w:rsid w:val="493E3B63"/>
     <w:rsid w:val="4A032F3F"/>
     <w:rsid w:val="4A2B3EFB"/>
+    <w:rsid w:val="4A4A1C1D"/>
     <w:rsid w:val="4A5E60E8"/>
     <w:rsid w:val="4A89B43E"/>
+    <w:rsid w:val="4B20794B"/>
+    <w:rsid w:val="4B251000"/>
     <w:rsid w:val="4B82F9DE"/>
+    <w:rsid w:val="4C073344"/>
     <w:rsid w:val="4C473422"/>
     <w:rsid w:val="4C83E3C4"/>
     <w:rsid w:val="4CB77159"/>
     <w:rsid w:val="4CEA7F58"/>
     <w:rsid w:val="4D06A498"/>
     <w:rsid w:val="4D13917E"/>
     <w:rsid w:val="4D27B7DC"/>
     <w:rsid w:val="4D35F0F6"/>
+    <w:rsid w:val="4D8B68DB"/>
     <w:rsid w:val="4D920BEF"/>
     <w:rsid w:val="4DB7F7F5"/>
     <w:rsid w:val="4F08F12E"/>
     <w:rsid w:val="4F287E87"/>
     <w:rsid w:val="4F67F471"/>
     <w:rsid w:val="4F93C194"/>
     <w:rsid w:val="4FCB7EB9"/>
     <w:rsid w:val="4FD90572"/>
+    <w:rsid w:val="4FF601EB"/>
     <w:rsid w:val="50325AF5"/>
     <w:rsid w:val="504E054D"/>
+    <w:rsid w:val="507AEF47"/>
     <w:rsid w:val="50C9ACB1"/>
     <w:rsid w:val="5167E242"/>
     <w:rsid w:val="517042F3"/>
     <w:rsid w:val="51DD63AD"/>
     <w:rsid w:val="524C54B5"/>
+    <w:rsid w:val="538CA7F5"/>
     <w:rsid w:val="53971F94"/>
+    <w:rsid w:val="53C30058"/>
     <w:rsid w:val="54D84CB6"/>
     <w:rsid w:val="556C6413"/>
     <w:rsid w:val="559D1DD4"/>
     <w:rsid w:val="55EF7101"/>
     <w:rsid w:val="564AA66C"/>
     <w:rsid w:val="56D6E1F1"/>
     <w:rsid w:val="57011277"/>
     <w:rsid w:val="57947655"/>
     <w:rsid w:val="57F0D5C0"/>
     <w:rsid w:val="587DB7B6"/>
     <w:rsid w:val="58C3DEA3"/>
     <w:rsid w:val="58F3B0BE"/>
     <w:rsid w:val="59091226"/>
+    <w:rsid w:val="597964E6"/>
     <w:rsid w:val="59D08CCE"/>
     <w:rsid w:val="5A618623"/>
     <w:rsid w:val="5A798652"/>
     <w:rsid w:val="5AA4E287"/>
     <w:rsid w:val="5ABB9AEA"/>
     <w:rsid w:val="5BD1D543"/>
+    <w:rsid w:val="5BF088FA"/>
     <w:rsid w:val="5CC06453"/>
     <w:rsid w:val="5D8E08D4"/>
     <w:rsid w:val="5E601BF8"/>
     <w:rsid w:val="5EB6DBD6"/>
+    <w:rsid w:val="5EE3C5BA"/>
     <w:rsid w:val="5F208B3E"/>
     <w:rsid w:val="60372332"/>
     <w:rsid w:val="60740702"/>
     <w:rsid w:val="61174B39"/>
     <w:rsid w:val="6131A5A8"/>
     <w:rsid w:val="6143D1C3"/>
     <w:rsid w:val="61CC8A45"/>
     <w:rsid w:val="6262787F"/>
     <w:rsid w:val="63492088"/>
     <w:rsid w:val="639E25D2"/>
     <w:rsid w:val="63B6A988"/>
     <w:rsid w:val="63DB17C5"/>
     <w:rsid w:val="6550A392"/>
     <w:rsid w:val="65A206C7"/>
     <w:rsid w:val="65D4D5B4"/>
     <w:rsid w:val="66C73DDA"/>
     <w:rsid w:val="66E34886"/>
     <w:rsid w:val="672DC1B0"/>
     <w:rsid w:val="677CE7F9"/>
+    <w:rsid w:val="6817E36E"/>
+    <w:rsid w:val="68535E4C"/>
     <w:rsid w:val="68771323"/>
     <w:rsid w:val="68D4A2EB"/>
     <w:rsid w:val="68DF91D8"/>
     <w:rsid w:val="6910A9AE"/>
     <w:rsid w:val="6A14FAAB"/>
     <w:rsid w:val="6ABFB5D8"/>
+    <w:rsid w:val="6B55A3C5"/>
     <w:rsid w:val="6B802ECA"/>
     <w:rsid w:val="6BF6AFE0"/>
     <w:rsid w:val="6C095AC5"/>
     <w:rsid w:val="6D1873D9"/>
     <w:rsid w:val="6D9E702F"/>
     <w:rsid w:val="6DA52B26"/>
     <w:rsid w:val="6E0927BD"/>
     <w:rsid w:val="6E2CE7D8"/>
     <w:rsid w:val="6EF47639"/>
     <w:rsid w:val="6F13FDDB"/>
     <w:rsid w:val="6FA95723"/>
     <w:rsid w:val="7051C654"/>
     <w:rsid w:val="719625C7"/>
     <w:rsid w:val="719CA7A0"/>
     <w:rsid w:val="71EFCEE3"/>
     <w:rsid w:val="74971E7D"/>
     <w:rsid w:val="74B44304"/>
     <w:rsid w:val="75137BE1"/>
     <w:rsid w:val="754B3B7F"/>
     <w:rsid w:val="76501365"/>
     <w:rsid w:val="769EA1C6"/>
     <w:rsid w:val="76C15205"/>
     <w:rsid w:val="76EF5B92"/>
     <w:rsid w:val="7855D42B"/>
     <w:rsid w:val="78774B1D"/>
     <w:rsid w:val="798300A8"/>
     <w:rsid w:val="79F49924"/>
     <w:rsid w:val="7A8B9BB4"/>
+    <w:rsid w:val="7A995A74"/>
     <w:rsid w:val="7B0BA7A8"/>
     <w:rsid w:val="7B18D216"/>
     <w:rsid w:val="7B351BBD"/>
     <w:rsid w:val="7B66364A"/>
     <w:rsid w:val="7B8D762A"/>
     <w:rsid w:val="7C5773C2"/>
     <w:rsid w:val="7CA62C8C"/>
     <w:rsid w:val="7CA77809"/>
     <w:rsid w:val="7D72196E"/>
     <w:rsid w:val="7D9E61A0"/>
     <w:rsid w:val="7DAE3FDF"/>
     <w:rsid w:val="7E273DBE"/>
     <w:rsid w:val="7E41FCED"/>
     <w:rsid w:val="7E791B66"/>
     <w:rsid w:val="7F64693D"/>
     <w:rsid w:val="7F9002E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24581"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B0B72CD"/>
   <w15:docId w15:val="{B77BCF4C-8663-45E8-BAC7-30F87D49A01F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17637,55 +8632,123 @@
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rsid w:val="002D63F0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005174F0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F240E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B972DC"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00B972DC"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B972DC"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB0040"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB0040"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349183601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585502652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17845,2705 +8908,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1917015184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://davidprice.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://walga.asn.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://walga.asn.au/training/book-a-course/elected-member-courses/record-keeping-awareness-for-elected-members" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/media-statements/Cook-Labor-Government" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:name@cockburn.wa.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/getattachment/3016f3c0-e475-45be-9748-a6a8a91cfa67/ECM_10310611_v2_City-of-Cockburn-Elected-Member-Code-of-Conduct-March-2021-pdf.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cockburn.wa.gov.au/City-and-Council/About-Council-Meetings-and-Elections/Council-and-Committees" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dlgsc.wa.gov.au/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.human-synergistics.com.au/change-solutions/change-solutions-for-individuals/diagnostic-tools-for-individuals/life-styles-inventory" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgprofessionalswa.org.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.walga.asn.au/training" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.algwawa.asn.au/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cockburn.gov.wa.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\mtobin\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.IE5\0H5GY3H7\New%20Policy%20template.dotx" TargetMode="External"/></Relationships>
-</file>
-[...2640 lines deleted...]
-</dgm:styleDef>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20839,180 +9256,174 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...6 lines deleted...]
-    <xsd:import namespace="e33779e7-8a29-4136-b2c1-2febdf240b21"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010060FA2BB230965A4AB065D1C8B24B7219" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="34fbe5e126220a84ef6b28dc0727a41c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67df90f4-afc3-46a5-b124-2bbcc1e80d9c" xmlns:ns3="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="513602f8b4fe0739b54fe2cf37e83533" ns2:_="" ns3:_="">
+    <xsd:import namespace="67df90f4-afc3-46a5-b124-2bbcc1e80d9c"/>
+    <xsd:import namespace="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ff90b21-b521-413c-941a-707378f3b625" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67df90f4-afc3-46a5-b124-2bbcc1e80d9c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8639e090-301a-49c9-b4ec-77b1caa9daf7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...32 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e33779e7-8a29-4136-b2c1-2febdf240b21" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{588621bd-c557-4e41-a7f5-b6a5b3d76c2f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e33779e7-8a29-4136-b2c1-2febdf240b21">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f1ae199c-3dbf-4fdb-bb3e-21e32da0bc59}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -21079,185 +9490,189 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="e33779e7-8a29-4136-b2c1-2febdf240b21" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3ff90b21-b521-413c-941a-707378f3b625">
+    <TaxCatchAll xmlns="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67df90f4-afc3-46a5-b124-2bbcc1e80d9c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <SharedWithUsers xmlns="e33779e7-8a29-4136-b2c1-2febdf240b21">
+    <SharedWithUsers xmlns="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744">
       <UserInfo>
         <DisplayName>Emma Milne</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E1D5FF-4D37-4A2F-A6AF-1DE660107D33}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50825C44-F463-44C3-9DD2-41DED0A22617}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4249BD4-5520-413B-9C25-BB2D142B0A89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="3ff90b21-b521-413c-941a-707378f3b625"/>
-    <ds:schemaRef ds:uri="e33779e7-8a29-4136-b2c1-2febdf240b21"/>
+    <ds:schemaRef ds:uri="67df90f4-afc3-46a5-b124-2bbcc1e80d9c"/>
+    <ds:schemaRef ds:uri="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACCAB124-878E-42CD-809E-3279BF04DCE1}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E1D5FF-4D37-4A2F-A6AF-1DE660107D33}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="3ff90b21-b521-413c-941a-707378f3b625"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFC7206B-11FC-48FD-B430-9D874B92F58D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACCAB124-878E-42CD-809E-3279BF04DCE1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="979b05a7-d5ab-4a7e-ad1a-e3bf75b67744"/>
+    <ds:schemaRef ds:uri="67df90f4-afc3-46a5-b124-2bbcc1e80d9c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>New Policy template.dotx</Template>
+  <Template>New Policy template</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>25633</Characters>
+  <Pages>5</Pages>
+  <Words>1524</Words>
+  <Characters>8875</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>385</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>239</Lines>
+  <Paragraphs>140</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERFORMANCE REVIEW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Cockburn</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28946</CharactersWithSpaces>
+  <CharactersWithSpaces>10259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERFORMANCE REVIEW</dc:title>
   <dc:subject/>
   <dc:creator>Margot Tobin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DWDocAuthor">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DWDocClass">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DWDocClassId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DWDocPrecis">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DWDocNo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DWDocSetID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DWDocType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DWDocVersion">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_DocHome">
     <vt:i4>-1283751176</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
-    <vt:lpwstr>0x0101006C79B53D283E32489AA49E835D55606A</vt:lpwstr>
+    <vt:lpwstr>0x01010060FA2BB230965A4AB065D1C8B24B7219</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>